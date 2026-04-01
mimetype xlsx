--- v2 (2026-02-07)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -722,62 +722,50 @@
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>Additional Quotation for PHE Connection at Chilla.</t>
   </si>
   <si>
     <t>BILL/00501/2023-2024</t>
   </si>
   <si>
     <t>BP-23-24-270</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>LOAD ENHANCEMENT FOR AUG OF BUNDWAN WS SCHEME</t>
   </si>
   <si>
     <t>BP-2023-24-201</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line under command area of Bandwan Water Supply Scheme of Bandwan Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (Pargela Mouza)</t>
-[...10 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line under command area of Bandwan Water Supply Scheme of Bandwan Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (Supudih Mouza)</t>
   </si>
   <si>
     <t>ORD/000410/2022-2023</t>
   </si>
   <si>
     <t>937/PD</t>
   </si>
   <si>
     <t>16/06/2022</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>SANTANU BANERJEE</t>
   </si>
   <si>
     <t>Laying of Main line and Parallel line under command area of Bandwan Water Supply Scheme of Bandwan Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (Bandwan Mouza)</t>
   </si>
   <si>
     <t>ORD/001062/2022-2023</t>
   </si>
   <si>
     <t>295/PD</t>
@@ -828,50 +816,68 @@
     <t>Supply delivery and installation of centrifugal pumping machineries with necessary substitutes with allied works for augmentation of Bandwan PWSS under PMD, PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000097/2022-2023</t>
   </si>
   <si>
     <t>523/PMD</t>
   </si>
   <si>
     <t>04/10/2022</t>
   </si>
   <si>
     <t>Supply delivery installation of 1kg/hr gaseous chlorination system at Augmentation of Bandwan Water Supply scheme (OHR site) Block Bandwan under PMD PHE Dte. District Purulia.</t>
   </si>
   <si>
     <t>ORD/000053/2022-2023</t>
   </si>
   <si>
     <t>394/PMD</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>S P CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation work order for Operation &amp; Maintenance and water testing in the laboratory at Bundwan WTP Sub District Laboratory under RWS purulia Sub-Division, PHE Dte.(w.e.f.01.01.2024 to 30.06.2024).</t>
+  </si>
+  <si>
+    <t>ORD/001764/2023-2024</t>
+  </si>
+  <si>
+    <t>1887/PD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>ARUNALOY SCIENTIFIC HOUSE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -4068,304 +4074,304 @@
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
         <v>236</v>
       </c>
       <c r="I48" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J48" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K48" s="4" t="s">
         <v>237</v>
       </c>
       <c r="L48" s="4" t="s">
         <v>238</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>178</v>
+        <v>239</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>29</v>
+        <v>241</v>
       </c>
       <c r="P48" s="4">
-        <v>50.79</v>
+        <v>120.63</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="I49" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J49" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K49" s="4" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="L49" s="4" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="P49" s="4">
-        <v>120.63</v>
+        <v>67.69</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
-        <v>21</v>
+        <v>86</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="I50" s="13" t="s">
-        <v>49</v>
+        <v>195</v>
       </c>
       <c r="J50" s="13" t="s">
-        <v>55</v>
+        <v>89</v>
       </c>
       <c r="K50" s="4" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="P50" s="4">
-        <v>67.69</v>
+        <v>8.02</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>86</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="I51" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J51" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K51" s="4" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="P51" s="4">
-        <v>8.02</v>
+        <v>27.3</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
         <v>86</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="I52" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J52" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K52" s="4" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>262</v>
+        <v>94</v>
       </c>
       <c r="P52" s="4">
-        <v>27.3</v>
+        <v>88.94</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
         <v>65</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
         <v>86</v>
@@ -4373,155 +4379,155 @@
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H53" s="13" t="s">
         <v>263</v>
       </c>
       <c r="I53" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J53" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K53" s="4" t="s">
         <v>264</v>
       </c>
       <c r="L53" s="4" t="s">
         <v>265</v>
       </c>
       <c r="M53" s="4" t="s">
-        <v>255</v>
+        <v>239</v>
       </c>
       <c r="N53" s="4" t="s">
         <v>266</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>94</v>
+        <v>267</v>
       </c>
       <c r="P53" s="4">
-        <v>88.94</v>
+        <v>20.5</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H54" s="13" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="I54" s="13" t="s">
-        <v>195</v>
+        <v>49</v>
       </c>
       <c r="J54" s="13" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="K54" s="4" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="L54" s="4" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="M54" s="4" t="s">
-        <v>243</v>
+        <v>271</v>
       </c>
       <c r="N54" s="4" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="O54" s="4" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="P54" s="4">
-        <v>20.5</v>
+        <v>3.98</v>
       </c>
       <c r="Q54" s="4">
         <v>0</v>
       </c>
       <c r="R54" s="4">
         <v>0</v>
       </c>
       <c r="S54" s="4">
         <v>100</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="7" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="7"/>
       <c r="D55" s="7"/>
       <c r="E55" s="11"/>
       <c r="F55" s="7"/>
       <c r="G55" s="7"/>
       <c r="H55" s="14"/>
       <c r="I55" s="14"/>
       <c r="J55" s="14"/>
       <c r="K55" s="8"/>
       <c r="L55" s="8"/>
       <c r="M55" s="8"/>
       <c r="N55" s="8"/>
       <c r="O55" s="8">
-        <v>1740.01</v>
+        <v>1693.19</v>
       </c>
       <c r="P55" s="8">
         <v>0</v>
       </c>
       <c r="Q55" s="8">
         <v>0</v>
       </c>
       <c r="R55" s="8"/>
       <c r="S55" s="8"/>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A55:N55"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>