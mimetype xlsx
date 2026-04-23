--- v3 (2026-04-01)
+++ v4 (2026-04-23)
@@ -1895,54 +1895,54 @@
       <c r="I11" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>23.8</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>23.79</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1956,54 +1956,54 @@
       <c r="I12" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P12" s="4">
         <v>23.63</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>23.62</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -2139,54 +2139,54 @@
       <c r="I15" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P15" s="4">
         <v>9.19</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>9.19</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2200,54 +2200,54 @@
       <c r="I16" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P16" s="4">
         <v>11.49</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>9.61</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>83.64</v>
       </c>
       <c r="S16" s="4">
         <v>25</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2261,54 +2261,54 @@
       <c r="I17" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>98</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="4">
         <v>13.22</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>12.72</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>96.22</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2322,54 +2322,54 @@
       <c r="I18" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P18" s="4">
         <v>6.15</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>4.37</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>71.1</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>86</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2383,54 +2383,54 @@
       <c r="I19" s="13" t="s">
         <v>88</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P19" s="4">
         <v>10.82</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>10.82</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2444,54 +2444,54 @@
       <c r="I20" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P20" s="4">
         <v>0.72</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2505,54 +2505,54 @@
       <c r="I21" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P21" s="4">
         <v>28.1</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>27.26</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -3366,54 +3366,54 @@
       <c r="I36" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>180</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>181</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>178</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>182</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P36" s="4">
         <v>51.38</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>28.05</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>54.58</v>
       </c>
       <c r="S36" s="4">
         <v>80</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
@@ -3610,54 +3610,54 @@
       <c r="I40" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K40" s="4" t="s">
         <v>196</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>197</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>198</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>199</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>200</v>
       </c>
       <c r="P40" s="4">
         <v>8.91</v>
       </c>
       <c r="Q40" s="4">
-        <v>0</v>
+        <v>7.26</v>
       </c>
       <c r="R40" s="4">
-        <v>0</v>
+        <v>81.51</v>
       </c>
       <c r="S40" s="4">
         <v>90</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
@@ -3732,54 +3732,54 @@
       <c r="I42" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K42" s="4" t="s">
         <v>208</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>209</v>
       </c>
       <c r="M42" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N42" s="4" t="s">
         <v>210</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P42" s="4">
         <v>96.26</v>
       </c>
       <c r="Q42" s="4">
-        <v>0</v>
+        <v>43.38</v>
       </c>
       <c r="R42" s="4">
-        <v>0</v>
+        <v>45.06</v>
       </c>
       <c r="S42" s="4">
         <v>100</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>86</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
@@ -3854,54 +3854,54 @@
       <c r="I44" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>220</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>221</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>222</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>223</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>224</v>
       </c>
       <c r="P44" s="4">
         <v>66.56</v>
       </c>
       <c r="Q44" s="4">
-        <v>0</v>
+        <v>40.82</v>
       </c>
       <c r="R44" s="4">
-        <v>0</v>
+        <v>61.33</v>
       </c>
       <c r="S44" s="4">
         <v>100</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>86</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
@@ -4086,54 +4086,54 @@
       <c r="I48" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J48" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K48" s="4" t="s">
         <v>237</v>
       </c>
       <c r="L48" s="4" t="s">
         <v>238</v>
       </c>
       <c r="M48" s="4" t="s">
         <v>239</v>
       </c>
       <c r="N48" s="4" t="s">
         <v>240</v>
       </c>
       <c r="O48" s="4" t="s">
         <v>241</v>
       </c>
       <c r="P48" s="4">
         <v>120.63</v>
       </c>
       <c r="Q48" s="4">
-        <v>0</v>
+        <v>63.12</v>
       </c>
       <c r="R48" s="4">
-        <v>0</v>
+        <v>52.33</v>
       </c>
       <c r="S48" s="4">
         <v>65</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
@@ -4208,54 +4208,54 @@
       <c r="I50" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J50" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K50" s="4" t="s">
         <v>249</v>
       </c>
       <c r="L50" s="4" t="s">
         <v>250</v>
       </c>
       <c r="M50" s="4" t="s">
         <v>251</v>
       </c>
       <c r="N50" s="4" t="s">
         <v>252</v>
       </c>
       <c r="O50" s="4" t="s">
         <v>253</v>
       </c>
       <c r="P50" s="4">
         <v>8.02</v>
       </c>
       <c r="Q50" s="4">
-        <v>0</v>
+        <v>4.67</v>
       </c>
       <c r="R50" s="4">
-        <v>0</v>
+        <v>58.3</v>
       </c>
       <c r="S50" s="4">
         <v>100</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>86</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
@@ -4269,54 +4269,54 @@
       <c r="I51" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J51" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K51" s="4" t="s">
         <v>255</v>
       </c>
       <c r="L51" s="4" t="s">
         <v>256</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>251</v>
       </c>
       <c r="N51" s="4" t="s">
         <v>257</v>
       </c>
       <c r="O51" s="4" t="s">
         <v>258</v>
       </c>
       <c r="P51" s="4">
         <v>27.3</v>
       </c>
       <c r="Q51" s="4">
-        <v>0</v>
+        <v>17.41</v>
       </c>
       <c r="R51" s="4">
-        <v>0</v>
+        <v>63.78</v>
       </c>
       <c r="S51" s="4">
         <v>65</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
         <v>86</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
@@ -4330,54 +4330,54 @@
       <c r="I52" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J52" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K52" s="4" t="s">
         <v>260</v>
       </c>
       <c r="L52" s="4" t="s">
         <v>261</v>
       </c>
       <c r="M52" s="4" t="s">
         <v>251</v>
       </c>
       <c r="N52" s="4" t="s">
         <v>262</v>
       </c>
       <c r="O52" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P52" s="4">
         <v>88.94</v>
       </c>
       <c r="Q52" s="4">
-        <v>0</v>
+        <v>53.46</v>
       </c>
       <c r="R52" s="4">
-        <v>0</v>
+        <v>60.11</v>
       </c>
       <c r="S52" s="4">
         <v>65</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
         <v>86</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
@@ -4486,54 +4486,54 @@
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="7" t="s">
         <v>274</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="7"/>
       <c r="D55" s="7"/>
       <c r="E55" s="11"/>
       <c r="F55" s="7"/>
       <c r="G55" s="7"/>
       <c r="H55" s="14"/>
       <c r="I55" s="14"/>
       <c r="J55" s="14"/>
       <c r="K55" s="8"/>
       <c r="L55" s="8"/>
       <c r="M55" s="8"/>
       <c r="N55" s="8"/>
       <c r="O55" s="8">
         <v>1693.19</v>
       </c>
       <c r="P55" s="8">
-        <v>0</v>
+        <v>380.27</v>
       </c>
       <c r="Q55" s="8">
-        <v>0</v>
+        <v>22.46</v>
       </c>
       <c r="R55" s="8"/>
       <c r="S55" s="8"/>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A55:N55"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>