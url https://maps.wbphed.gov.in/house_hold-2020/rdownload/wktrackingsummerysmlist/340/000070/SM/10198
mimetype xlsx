--- v4 (2026-04-23)
+++ v5 (2026-05-24)
@@ -752,51 +752,51 @@
   <si>
     <t>937/PD</t>
   </si>
   <si>
     <t>16/06/2022</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>SANTANU BANERJEE</t>
   </si>
   <si>
     <t>Laying of Main line and Parallel line under command area of Bandwan Water Supply Scheme of Bandwan Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (Bandwan Mouza)</t>
   </si>
   <si>
     <t>ORD/001062/2022-2023</t>
   </si>
   <si>
     <t>295/PD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
-    <t>13/04/2023</t>
+    <t>01/04/2026</t>
   </si>
   <si>
     <t>DEBAKI RANJAN SARKAR</t>
   </si>
   <si>
     <t>Supply delivery and installation of Flowmeter for augmentation of Bandwan PWSS under PMD, PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000091/2022-2023</t>
   </si>
   <si>
     <t>526/PMD</t>
   </si>
   <si>
     <t>05/08/2022</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>SUBRATA DUTTA</t>
   </si>
   <si>
     <t>Supply delivery and installation of centrifugal pumping machineries with necessary allied works at intake for augmentation of Bandwan w/s project under PMD, PHE Dte. in the District of Purulia.</t>
   </si>
@@ -3305,54 +3305,54 @@
       <c r="I35" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>176</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>177</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>178</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>34</v>
       </c>
       <c r="P35" s="4">
         <v>95.06</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>17.8</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>18.73</v>
       </c>
       <c r="S35" s="4">
         <v>85</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
@@ -3427,54 +3427,54 @@
       <c r="I37" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>182</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>156</v>
       </c>
       <c r="P37" s="4">
         <v>4.59</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>1.24</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>27.01</v>
       </c>
       <c r="S37" s="4">
         <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
@@ -3488,54 +3488,54 @@
       <c r="I38" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K38" s="4" t="s">
         <v>188</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>189</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>178</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P38" s="4">
         <v>18.56</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>5.22</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>28.15</v>
       </c>
       <c r="S38" s="4">
         <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
@@ -3549,54 +3549,54 @@
       <c r="I39" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>191</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>192</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>193</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>156</v>
       </c>
       <c r="P39" s="4">
         <v>4.56</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>0.89</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>19.5</v>
       </c>
       <c r="S39" s="4">
         <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>86</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
@@ -3610,54 +3610,54 @@
       <c r="I40" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K40" s="4" t="s">
         <v>196</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>197</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>198</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>199</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>200</v>
       </c>
       <c r="P40" s="4">
         <v>8.91</v>
       </c>
       <c r="Q40" s="4">
-        <v>7.26</v>
+        <v>7.83</v>
       </c>
       <c r="R40" s="4">
-        <v>81.51</v>
+        <v>87.83</v>
       </c>
       <c r="S40" s="4">
         <v>90</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
@@ -3671,54 +3671,54 @@
       <c r="I41" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K41" s="4" t="s">
         <v>202</v>
       </c>
       <c r="L41" s="4" t="s">
         <v>203</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>204</v>
       </c>
       <c r="N41" s="4" t="s">
         <v>205</v>
       </c>
       <c r="O41" s="4" t="s">
         <v>206</v>
       </c>
       <c r="P41" s="4">
         <v>118.62</v>
       </c>
       <c r="Q41" s="4">
-        <v>0</v>
+        <v>34.64</v>
       </c>
       <c r="R41" s="4">
-        <v>0</v>
+        <v>29.2</v>
       </c>
       <c r="S41" s="4">
         <v>100</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
@@ -3732,54 +3732,54 @@
       <c r="I42" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K42" s="4" t="s">
         <v>208</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>209</v>
       </c>
       <c r="M42" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N42" s="4" t="s">
         <v>210</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P42" s="4">
         <v>96.26</v>
       </c>
       <c r="Q42" s="4">
-        <v>43.38</v>
+        <v>81.71</v>
       </c>
       <c r="R42" s="4">
-        <v>45.06</v>
+        <v>84.89</v>
       </c>
       <c r="S42" s="4">
         <v>100</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>86</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
@@ -3793,54 +3793,54 @@
       <c r="I43" s="13" t="s">
         <v>212</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>213</v>
       </c>
       <c r="K43" s="4" t="s">
         <v>214</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>215</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>216</v>
       </c>
       <c r="N43" s="4" t="s">
         <v>217</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>218</v>
       </c>
       <c r="P43" s="4">
         <v>7.13</v>
       </c>
       <c r="Q43" s="4">
-        <v>0</v>
+        <v>6.76</v>
       </c>
       <c r="R43" s="4">
-        <v>0</v>
+        <v>94.89</v>
       </c>
       <c r="S43" s="4">
         <v>100</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>86</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
@@ -3854,54 +3854,54 @@
       <c r="I44" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>220</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>221</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>222</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>223</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>224</v>
       </c>
       <c r="P44" s="4">
         <v>66.56</v>
       </c>
       <c r="Q44" s="4">
-        <v>40.82</v>
+        <v>66.56</v>
       </c>
       <c r="R44" s="4">
-        <v>61.33</v>
+        <v>100</v>
       </c>
       <c r="S44" s="4">
         <v>100</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>86</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
@@ -4086,54 +4086,54 @@
       <c r="I48" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J48" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K48" s="4" t="s">
         <v>237</v>
       </c>
       <c r="L48" s="4" t="s">
         <v>238</v>
       </c>
       <c r="M48" s="4" t="s">
         <v>239</v>
       </c>
       <c r="N48" s="4" t="s">
         <v>240</v>
       </c>
       <c r="O48" s="4" t="s">
         <v>241</v>
       </c>
       <c r="P48" s="4">
         <v>120.63</v>
       </c>
       <c r="Q48" s="4">
-        <v>63.12</v>
+        <v>81.87</v>
       </c>
       <c r="R48" s="4">
-        <v>52.33</v>
+        <v>67.87</v>
       </c>
       <c r="S48" s="4">
         <v>65</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
@@ -4147,54 +4147,54 @@
       <c r="I49" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J49" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K49" s="4" t="s">
         <v>243</v>
       </c>
       <c r="L49" s="4" t="s">
         <v>244</v>
       </c>
       <c r="M49" s="4" t="s">
         <v>245</v>
       </c>
       <c r="N49" s="4" t="s">
         <v>246</v>
       </c>
       <c r="O49" s="4" t="s">
         <v>247</v>
       </c>
       <c r="P49" s="4">
         <v>67.69</v>
       </c>
       <c r="Q49" s="4">
-        <v>0</v>
+        <v>23.48</v>
       </c>
       <c r="R49" s="4">
-        <v>0</v>
+        <v>34.69</v>
       </c>
       <c r="S49" s="4">
         <v>30</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>86</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
@@ -4486,54 +4486,54 @@
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="7" t="s">
         <v>274</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="7"/>
       <c r="D55" s="7"/>
       <c r="E55" s="11"/>
       <c r="F55" s="7"/>
       <c r="G55" s="7"/>
       <c r="H55" s="14"/>
       <c r="I55" s="14"/>
       <c r="J55" s="14"/>
       <c r="K55" s="8"/>
       <c r="L55" s="8"/>
       <c r="M55" s="8"/>
       <c r="N55" s="8"/>
       <c r="O55" s="8">
         <v>1693.19</v>
       </c>
       <c r="P55" s="8">
-        <v>380.27</v>
+        <v>553.7</v>
       </c>
       <c r="Q55" s="8">
-        <v>22.46</v>
+        <v>32.7</v>
       </c>
       <c r="R55" s="8"/>
       <c r="S55" s="8"/>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A55:N55"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>