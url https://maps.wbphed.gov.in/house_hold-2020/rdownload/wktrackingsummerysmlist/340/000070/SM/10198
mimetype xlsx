--- v5 (2026-05-24)
+++ v6 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -752,51 +752,51 @@
   <si>
     <t>937/PD</t>
   </si>
   <si>
     <t>16/06/2022</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>SANTANU BANERJEE</t>
   </si>
   <si>
     <t>Laying of Main line and Parallel line under command area of Bandwan Water Supply Scheme of Bandwan Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (Bandwan Mouza)</t>
   </si>
   <si>
     <t>ORD/001062/2022-2023</t>
   </si>
   <si>
     <t>295/PD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>01/01/2027</t>
   </si>
   <si>
     <t>DEBAKI RANJAN SARKAR</t>
   </si>
   <si>
     <t>Supply delivery and installation of Flowmeter for augmentation of Bandwan PWSS under PMD, PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000091/2022-2023</t>
   </si>
   <si>
     <t>526/PMD</t>
   </si>
   <si>
     <t>05/08/2022</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>SUBRATA DUTTA</t>
   </si>
   <si>
     <t>Supply delivery and installation of centrifugal pumping machineries with necessary allied works at intake for augmentation of Bandwan w/s project under PMD, PHE Dte. in the District of Purulia.</t>
   </si>
@@ -834,50 +834,62 @@
     <t>394/PMD</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>S P CONSTRUCTION</t>
   </si>
   <si>
     <t>Continuation work order for Operation &amp; Maintenance and water testing in the laboratory at Bundwan WTP Sub District Laboratory under RWS purulia Sub-Division, PHE Dte.(w.e.f.01.01.2024 to 30.06.2024).</t>
   </si>
   <si>
     <t>ORD/001764/2023-2024</t>
   </si>
   <si>
     <t>1887/PD</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>29/06/2024</t>
   </si>
   <si>
     <t>ARUNALOY SCIENTIFIC HOUSE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line under command area of Bandwan Water Supply Scheme of Bandwan Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (Pargela Mouza)</t>
+  </si>
+  <si>
+    <t>ORD/000411/2021-2022</t>
+  </si>
+  <si>
+    <t>332/PD</t>
+  </si>
+  <si>
+    <t>03/03/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1266,51 +1278,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W55"/>
+  <dimension ref="A1:W56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="80.123291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -4466,87 +4478,148 @@
       </c>
       <c r="N54" s="4" t="s">
         <v>272</v>
       </c>
       <c r="O54" s="4" t="s">
         <v>273</v>
       </c>
       <c r="P54" s="4">
         <v>3.98</v>
       </c>
       <c r="Q54" s="4">
         <v>0</v>
       </c>
       <c r="R54" s="4">
         <v>0</v>
       </c>
       <c r="S54" s="4">
         <v>100</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
-      <c r="A55" s="7" t="s">
+      <c r="A55" s="3">
+        <v>53</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C55" s="3"/>
+      <c r="D55" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E55" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H55" s="13" t="s">
         <v>274</v>
       </c>
-      <c r="B55" s="7"/>
-[...22 lines deleted...]
-      <c r="S55" s="8"/>
+      <c r="I55" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J55" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K55" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="L55" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="M55" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="N55" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="O55" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="P55" s="4">
+        <v>50.79</v>
+      </c>
+      <c r="Q55" s="4">
+        <v>18.46</v>
+      </c>
+      <c r="R55" s="4">
+        <v>36.34</v>
+      </c>
+      <c r="S55" s="4">
+        <v>100</v>
+      </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
+    <row r="56" spans="1:23">
+      <c r="A56" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="B56" s="7"/>
+      <c r="C56" s="7"/>
+      <c r="D56" s="7"/>
+      <c r="E56" s="11"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="14"/>
+      <c r="I56" s="14"/>
+      <c r="J56" s="14"/>
+      <c r="K56" s="8"/>
+      <c r="L56" s="8"/>
+      <c r="M56" s="8"/>
+      <c r="N56" s="8"/>
+      <c r="O56" s="8">
+        <v>1743.98</v>
+      </c>
+      <c r="P56" s="8">
+        <v>572.16</v>
+      </c>
+      <c r="Q56" s="8">
+        <v>32.81</v>
+      </c>
+      <c r="R56" s="8"/>
+      <c r="S56" s="8"/>
+      <c r="T56" s="1"/>
+      <c r="U56" s="1"/>
+      <c r="V56" s="1"/>
+      <c r="W56" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A55:N55"/>
+    <mergeCell ref="A56:N56"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>