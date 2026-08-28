--- v6 (2026-06-15)
+++ v7 (2026-08-28)
@@ -89,807 +89,807 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURULIA</t>
   </si>
   <si>
     <t>Purulia Division</t>
   </si>
   <si>
     <t>Augmentation of Bundwan PWSS for Providing Functional Household Tap Connection (FHTC)</t>
   </si>
   <si>
     <t>SM/10198</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line under command area of Bandwan Water Supply Scheme of Bandwan Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (Sirishgora Mouza)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000414/2021-2022</t>
+  </si>
+  <si>
+    <t>335/PD</t>
+  </si>
+  <si>
+    <t>28/02/2022</t>
+  </si>
+  <si>
+    <t>29/05/2022</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at Various ICDS Centre and Schools and Supply of drinking water through water tanker to various places from nearby headwork sites of different W/S Scheme to mitigate draught like situation under Bandwan Block block of Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000059/2022-2023</t>
+  </si>
+  <si>
+    <t>169/PSD</t>
+  </si>
+  <si>
+    <t>18/04/2022</t>
+  </si>
+  <si>
+    <t>13/05/2022</t>
+  </si>
+  <si>
+    <t>BOSE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line under command area of Bandwan Water Supply Scheme of Bandwan Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (Supudih Mouza)</t>
+  </si>
+  <si>
+    <t>ORD/000410/2022-2023</t>
+  </si>
+  <si>
+    <t>937/PD</t>
+  </si>
+  <si>
+    <t>16/06/2022</t>
+  </si>
+  <si>
+    <t>02/08/2026</t>
+  </si>
+  <si>
+    <t>SANTANU BANERJEE</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line at Sirishgora Mouza under command area of Bandwan Water Supply Scheme of Bandwan Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte .</t>
+  </si>
+  <si>
+    <t>ORD/000867/2022-2023</t>
+  </si>
+  <si>
+    <t>18111/PD</t>
+  </si>
+  <si>
+    <t>06/12/2022</t>
+  </si>
+  <si>
+    <t>20/01/2023</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line under command area of Bandwan Water Supply Scheme of Bandwan Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (Rithugora Mouza)</t>
+  </si>
+  <si>
+    <t>ORD/000412/2021-2022</t>
+  </si>
+  <si>
+    <t>333/PD</t>
+  </si>
+  <si>
+    <t>29/04/2022</t>
+  </si>
+  <si>
+    <t>Purulia Mechanical</t>
+  </si>
+  <si>
+    <t>Supply delivery installation of 1kg/hr gaseous chlorination system at Augmentation of Bandwan Water Supply scheme (OHR site) Block Bandwan under PMD PHE Dte. District Purulia.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,DRILLER-IN-CHARGE IN THE RANK OF ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000053/2022-2023</t>
+  </si>
+  <si>
+    <t>394/PMD</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>S P CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line under command area of Bandwan Water Supply Scheme of Bandwan Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (Jitan Mouza)Bamandiha Village(From node J-846 to J-851)(Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000449/2021-2022</t>
+  </si>
+  <si>
+    <t>98/PSD</t>
+  </si>
+  <si>
+    <t>14/03/2022</t>
+  </si>
+  <si>
+    <t>08/04/2022</t>
+  </si>
+  <si>
+    <t>CHATTERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line under command area of Bandwan Water Supply Scheme of Bandwan Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (Pargela Mouza)</t>
+  </si>
+  <si>
+    <t>ORD/000411/2021-2022</t>
+  </si>
+  <si>
+    <t>332/PD</t>
+  </si>
+  <si>
+    <t>03/03/2023</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of Flowmeter for augmentation of Bandwan PWSS under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000091/2022-2023</t>
+  </si>
+  <si>
+    <t>526/PMD</t>
+  </si>
+  <si>
+    <t>05/08/2022</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>SUBRATA DUTTA</t>
+  </si>
+  <si>
+    <t>Augmentation of existing old VCB by the new one(one incoming two outgoing) and installation of one new transformer for augmentation of Bandwan PWSS under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000118/2022-2023</t>
+  </si>
+  <si>
+    <t>537/pmd</t>
+  </si>
+  <si>
+    <t>17/08/2022</t>
+  </si>
+  <si>
+    <t>16/10/2022</t>
+  </si>
+  <si>
+    <t>M/S M S ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of centrifugal pumping machineries with necessary allied works at intake for augmentation of Bandwan w/s project under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000096/2022-2023</t>
+  </si>
+  <si>
+    <t>522/PMD</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of centrifugal pumping machineries with necessary substitutes with allied works for augmentation of Bandwan PWSS under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000097/2022-2023</t>
+  </si>
+  <si>
+    <t>523/PMD</t>
+  </si>
+  <si>
+    <t>04/10/2022</t>
+  </si>
+  <si>
+    <t>RABINDRA NATH KHAN</t>
+  </si>
+  <si>
+    <t>Repairing of Pipeline at Sirishgora road due to damage of Pipeline near New Culvert and Bandwan Bazar under Bandwan W/S Scheme of Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000505/2022-2023</t>
+  </si>
+  <si>
+    <t>441/PSD</t>
+  </si>
+  <si>
+    <t>24/06/2022</t>
+  </si>
+  <si>
+    <t>04/07/2022</t>
+  </si>
+  <si>
+    <t>Installation of 3000 mm dia x 1800 mm (3 &amp; 4 nos) Pressure filter shell for WTP under Augumentation of Bandwan W/S Scheme of Purulia Sadar Sub-Division under Purulia Division, PHE Dte.(2 Nos)</t>
+  </si>
+  <si>
+    <t>ORD/000489/2021-2022</t>
+  </si>
+  <si>
+    <t>523/PD</t>
+  </si>
+  <si>
+    <t>30/03/2022</t>
+  </si>
+  <si>
+    <t>EFFLUENT &amp; WATER TRETMENT ENGINEERS PVT LTD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line under command area of Bandwan Water Supply Scheme of Bandwan Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (Chilla Mouza)</t>
+  </si>
+  <si>
+    <t>ORD/000082/2022-2023</t>
+  </si>
+  <si>
+    <t>633/PD</t>
+  </si>
+  <si>
+    <t>22/04/2022</t>
+  </si>
+  <si>
+    <t>21/06/2022</t>
+  </si>
+  <si>
+    <t>Laying of G.I Pipeline and other allied works at Galudih Road near Culvert under Bandwan W/S Scheme of Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000507/2022-2023</t>
+  </si>
+  <si>
+    <t>443/PSD</t>
+  </si>
+  <si>
+    <t>09/07/2022</t>
+  </si>
+  <si>
+    <t>ROY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line under command area of Bandwan Water Supply Scheme of Bandwan Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (Jitan Mouza)Jitan Village</t>
+  </si>
+  <si>
+    <t>ORD/000413/2021-2022</t>
+  </si>
+  <si>
+    <t>334/PD</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of the damaged eleveted water reservoir at Bandwan OHR Site under Bandwan W/S Scheme Purulia Sadar Sub Division under Purulia Division , P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000834/2022-2023</t>
+  </si>
+  <si>
+    <t>1736/PD</t>
+  </si>
+  <si>
+    <t>22/11/2022</t>
+  </si>
+  <si>
+    <t>06/01/2023</t>
+  </si>
+  <si>
+    <t>SUJIT CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000866/2022-2023</t>
+  </si>
+  <si>
+    <t>1811/PD</t>
+  </si>
+  <si>
+    <t>Augmentation of distribution pipe line under command area of Bandwan Water Supply Scheme of Bandwan Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (Rithugora Mouza)Bardih Village,Jordih Village &amp; Kodogora Village</t>
+  </si>
+  <si>
+    <t>ORD/000855/2022-2023</t>
+  </si>
+  <si>
+    <t>1806/PD</t>
+  </si>
+  <si>
+    <t>Construction of Over Head reservoir (OHR) of capacity 350 Cum with other allied works of Bandwan W/S Scheme of Purulia Sadar Sub_Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000928/2022-2023</t>
+  </si>
+  <si>
+    <t>1890/PD</t>
+  </si>
+  <si>
+    <t>15/12/2022</t>
+  </si>
+  <si>
+    <t>11/09/2023</t>
+  </si>
+  <si>
+    <t>PRAVAT SARKAR</t>
+  </si>
+  <si>
+    <t>Construction of RCC Clear water reservoir (CWR) of capacity 250 Cum with other allied works at WTP campus of Bandwan W/S scheme under Purulia Sadar Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000081/2022-2023</t>
+  </si>
+  <si>
+    <t>632/PD</t>
+  </si>
+  <si>
+    <t>31/07/2022</t>
+  </si>
+  <si>
+    <t>WRISHI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Replacement of H.L. Centrifugal pump with allied motor as needed at 950 KLD water treatment plant, Bundwan under PMD,PHE, Dte, in the district of Purulia.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000061/2022-2023</t>
+  </si>
+  <si>
+    <t>403/PMD</t>
+  </si>
+  <si>
+    <t>17/06/2022</t>
+  </si>
+  <si>
+    <t>17/07/2022</t>
+  </si>
+  <si>
+    <t>Providing internal and external illumination arrangement at existing at Intake pump house, clear water, chemical house building, substation building, OHR site Chorination room for Augmentation of Bandwan PWSS under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000119/2022-2023</t>
+  </si>
+  <si>
+    <t>547/PMD</t>
+  </si>
+  <si>
+    <t>18/08/2022</t>
+  </si>
+  <si>
+    <t>17/09/2022</t>
+  </si>
+  <si>
+    <t>ASHOKE ADHIKARY</t>
+  </si>
+  <si>
+    <t>Installation of 3000 mm dia x 1800 mm Pressure shell for WTP at Bandwan W/S Scheme of Purulia Sadar Sub-Division under Purulia Division, PHE Dte.(2 Nos)</t>
+  </si>
+  <si>
+    <t>ORD/000340/2021-2022</t>
+  </si>
+  <si>
+    <t>58/PD</t>
+  </si>
+  <si>
+    <t>13/01/2022</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line under command area of Bandwan Water Supply Scheme of Bandwan Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (Jitan Mouza)Bamandiha Village(From node J-851 to J-864)(Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000004/2022-2023</t>
+  </si>
+  <si>
+    <t>150/PSD</t>
+  </si>
+  <si>
+    <t>04/04/2022</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000021/2021-2022</t>
+  </si>
+  <si>
+    <t>390/PD</t>
+  </si>
+  <si>
+    <t>11/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000027/2022-2023</t>
+  </si>
+  <si>
+    <t>1015/PD</t>
+  </si>
+  <si>
+    <t>05/07/2022</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) at different habitation and extension of distribution pipe line under command area of Bandwan Water Supply Scheme of Bandwan Block under Purulia Sadar Sub- Division, PHE Dte. (Jitan Mouza) Bamandiha village (from node J-851 to J-864) Part- B (Tender No- 55/2022-23 of EE/PD)</t>
+  </si>
+  <si>
+    <t>VCH/000913/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-88</t>
+  </si>
+  <si>
+    <t>07/07/2022</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) at different habitation and extension of distribution pipe line under command area of Bandwan Water Supply Scheme of Bandwan Block under Purulia Sadar Sub- Division, PHE Dte. (Jitan Mouza) Bamandiha village [from node J-846 to J-851 Part A] (Tender No- 32/2022-23 of EE/PD)</t>
+  </si>
+  <si>
+    <t>VCH/000898/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-82</t>
+  </si>
+  <si>
+    <t>01/07/2022</t>
+  </si>
+  <si>
+    <t>Water supply arrangement of schools model-2 (201-500 students) at Bandwan Pry. School under Bandwan Block under RWS Purulia Sub- Division, PHE Dte. (Tender No- 1021/2021-22 of EE/PD)</t>
+  </si>
+  <si>
+    <t>VCH/000985/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-148</t>
+  </si>
+  <si>
+    <t>25/07/2022</t>
+  </si>
+  <si>
+    <t>KABERI DUTTA</t>
+  </si>
+  <si>
+    <t>Laying of G.I Pipeline and other allied works at Galudih Road near Culvert under Bandwan W/S Scheme of Purulia Sadar Sub-Division under Purulia Division, PHE Dte. (Tender No- 410/2022-23 of EE/PD)</t>
+  </si>
+  <si>
+    <t>VCH/001052/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-396</t>
+  </si>
+  <si>
+    <t>20/10/2022</t>
+  </si>
+  <si>
+    <t>Preparation of DPR (consultancy work) in connection with the Functional Household Connection of different existing PWSS (Bandwan W/S Scheme &amp; Bandwan Spot W/S Scheme block-Bandwan) to be augmentation/ rejuvenation under Purulia Division, PHE Dte. (Tender No- 536/2021-22 of EE/PD)</t>
+  </si>
+  <si>
+    <t>VCH/000911/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-90</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) at different habitation and extension of distribution pipe line under command area of Bandwan Water Supply Scheme of Bandwan Block under Purulia Sadar Sub- Division, PHE Dte. (Jitan Mouza) Jitan village (Tender No- 1035/2021-22 of EE/PD)</t>
+  </si>
+  <si>
+    <t>VCH/000880/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-70</t>
+  </si>
+  <si>
     <t>Repairing of Pipeline at Sirishgora road due to damage of Pipeline near New Culvert and Bandwan Bazar under Bandwan W/S Scheme of Purulia Sadar Sub-Division under Purulia Division, PHE Dte. (Tender No- 434/2022-23 of EE/PD)</t>
   </si>
   <si>
     <t>VCH/001051/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-395</t>
   </si>
   <si>
     <t>28/10/2022</t>
   </si>
   <si>
-    <t>BOSE CONSTRUCTION</t>
-[...1 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) at different habitation and extension of distribution pipe line under command area of Bandwan Water Supply Scheme of Bandwan Block under Purulia Sadar Sub- Division, PHE Dte. (Sirisgora Mouza) (Tender No- 998/2021-22 of EE/PD)</t>
   </si>
   <si>
     <t>VCH/000993/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-155</t>
   </si>
   <si>
     <t>26/07/2022</t>
   </si>
   <si>
-    <t>ANUP KUMAR SAHA</t>
-[...16 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) at different habitation and extension of distribution pipe line under command area of Bandwan Water Supply Scheme of Bandwan Block under Purulia Sadar Sub- Division, PHE Dte. (Pargela Mouza) (Tender No- 1002/2021-22 of EE/PD)</t>
   </si>
   <si>
     <t>VCH/000992/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-156</t>
   </si>
   <si>
-    <t>Laying of G.I Pipeline and other allied works at Galudih Road near Culvert under Bandwan W/S Scheme of Purulia Sadar Sub-Division under Purulia Division, PHE Dte. (Tender No- 410/2022-23 of EE/PD)</t>
-[...47 lines deleted...]
-    <t>20/01/2023</t>
+    <t>Laying of Main line and Parallel line under command area of Bandwan Water Supply Scheme of Bandwan Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (Bandwan Mouza)</t>
+  </si>
+  <si>
+    <t>ORD/001062/2022-2023</t>
+  </si>
+  <si>
+    <t>295/PD</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>DEBAKI RANJAN SARKAR</t>
   </si>
   <si>
     <t>Supplying delivery fitting&amp; fixing 20 nos of Sign board (ACP Sheet)at different solar tubewell site within Bandwan Block in Purulia District under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001229/2022-2023</t>
   </si>
   <si>
     <t>251/PSD</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
     <t>05/04/2023</t>
   </si>
   <si>
     <t>R.K ENTERPRISE</t>
   </si>
   <si>
-    <t>Installation of 3000 mm dia x 1800 mm Pressure shell for WTP at Bandwan W/S Scheme of Purulia Sadar Sub-Division under Purulia Division, PHE Dte.(2 Nos)</t>
-[...121 lines deleted...]
-  <si>
     <t>Supply and Delivery of different gaseous chlorine spare parts for Bandwan and other water supply schemes under PMD PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000343/2022-2023</t>
   </si>
   <si>
     <t>125/PMD</t>
   </si>
   <si>
     <t>16/02/2023</t>
   </si>
   <si>
     <t>18/03/2023</t>
   </si>
   <si>
     <t>Supplying delivery fitting&amp; fixing 30 nos of Sign board (ACP Sheet)at different solar tubewell site within Bandwan Block in Purulia District under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001228/2022-2023</t>
   </si>
   <si>
     <t>250/PSD</t>
   </si>
   <si>
-    <t>Construction of RCC Clear water reservoir (CWR) of capacity 250 Cum with other allied works at WTP campus of Bandwan W/S scheme under Purulia Sadar Sub-Division, PHE Dte.</t>
-[...38 lines deleted...]
-    <t>05/07/2022</t>
+    <t>Sinking of 200mmX165mm tubewell and other allied works at Bandwan spot water supply scheme Purulia,under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>DRILLER-IN-CHARGE IN THE RANK OF ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER je1_drill_pur_mesdd@wbphed.gov.in</t>
+  </si>
+  <si>
+    <t>ORD/000189/2023-2024</t>
+  </si>
+  <si>
+    <t>1179/PMD</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>18/11/2023</t>
+  </si>
+  <si>
+    <t>SAIBAL SARKAR</t>
+  </si>
+  <si>
+    <t>Continuation work order for Operation &amp; Maintenance and water testing in the laboratory at Bundwan WTP Sub District Laboratory under RWS purulia Sub-Division, PHE Dte.(w.e.f.01.01.2024 to 30.06.2024).</t>
+  </si>
+  <si>
+    <t>ORD/001764/2023-2024</t>
+  </si>
+  <si>
+    <t>1887/PD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>ARUNALOY SCIENTIFIC HOUSE</t>
   </si>
   <si>
     <t>RTOR000040/2022-2023</t>
   </si>
   <si>
     <t>239/PD</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) at different habitation and extension of distribution pipe line under command area of Bandwan Water Supply Scheme of Bandwan Block under Purulia Sadar Sub- Division, PHE Dte. (Jitan Mouza) Jitan village (Tender No- 1035/2021-22 of EE/PD)</t>
-[...25 lines deleted...]
-  <si>
     <t>Regarding laying of water supply pipe line along road side and road crossing on i) Manbazar-Bandwan-Kuilapal Road ii) Barabazar-Bandwan Road iii) Bandwan-Ashanpani Road in respect of Augmentation of bandwan water supply scheme in the District of Purulia.</t>
   </si>
   <si>
     <t>BILL/00173/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-662</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER PURULIA HIGHWAY DIVISION PWD (ROADS) DIRECTORATE</t>
   </si>
   <si>
     <t>ENHANCEMENT OF CONTRACTUAL DEMAND FROM 85 KVA AT 0.4 KV TO 245/245/245/245/245 KVA RESPECTIVELY AT 11 KV FOR NEXT CONSECUTIVE FIVE YEARS PERIOD OF OPERATION i.r.o , EX ENGG PMD PHE DTE(CONSUMER ID : 942408200) TO THEIR PREMISES AT BUNDWAN WATER SUPPLY DIST PURULIA UNDER REGIONAL OFFICE PURULIA</t>
   </si>
   <si>
     <t>VCH/000422/2022-2023</t>
   </si>
   <si>
     <t>BP-22-23-84</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>WBSEDCL PURULIA</t>
   </si>
   <si>
     <t>FOR NEW SERVICE CONNECTION OF AUGMENTATION OF BUNDWAN WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>BILL/00043/2022-2023</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) at different habitation and extension of distribution pipe line under command area of Bandwan Water Supply Scheme of Bandwan Block under Purulia Sadar Sub- Division, PHE Dte. (Jitan Mouza) Bamandiha village (from node J-851 to J-864) Part- B (Tender No- 55/2022-23 of EE/PD)</t>
-[...19 lines deleted...]
-  <si>
     <t>Refreshment bill paid for office meeting.</t>
   </si>
   <si>
     <t>BILL/00604/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-368</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>MATHUR DUTTA</t>
   </si>
   <si>
+    <t>SHIFTING OF ENERGY METER FROM EXISTING METER ROOM TO ANOTHER METER ROOM AT AUG OF BUNDWAN WATER SUPPLY SCHEME UNDER PMD PHE DTE.</t>
+  </si>
+  <si>
+    <t>BILL/00099/2023-2024</t>
+  </si>
+  <si>
+    <t>C072325293658</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
     <t>Office stationary bill payment.</t>
   </si>
   <si>
     <t>BILL/00244/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-150</t>
   </si>
   <si>
     <t>30/05/2023</t>
   </si>
   <si>
     <t>KETIKA CONSUMERS CO-OP STORES LTD</t>
   </si>
   <si>
     <t>car hire bill for office purpose against Reg. No.WB55A/7171 bill paid for the month of May,22 to June,22.</t>
   </si>
   <si>
     <t>BILL/00538/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-335</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>NIRUPAMA DEY</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line under command area of Bandwan Water Supply Scheme of Bandwan Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (Sirishgora Mouza)</t>
-[...158 lines deleted...]
-    <t>14/07/2023</t>
+    <t>LOAD ENHANCEMENT FOR AUG OF BUNDWAN WS SCHEME</t>
+  </si>
+  <si>
+    <t>BP-2023-24-201</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
   </si>
   <si>
     <t>Additional Quotation for PHE Connection at Chilla.</t>
   </si>
   <si>
     <t>BILL/00501/2023-2024</t>
   </si>
   <si>
     <t>BP-23-24-270</t>
   </si>
   <si>
     <t>22/01/2024</t>
-  </si>
-[...133 lines deleted...]
-    <t>03/03/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1416,3166 +1416,3166 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.92</v>
+        <v>95.06</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>17.8</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>18.73</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>55.85</v>
+        <v>1.68</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>0.98</v>
+        <v>120.63</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>81.87</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>67.87</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>19.67</v>
+        <v>13.22</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="P7" s="4">
-        <v>1.07</v>
+        <v>51.38</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>28.05</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>54.58</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>1.68</v>
+        <v>20.5</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>34</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>13.22</v>
+        <v>4.56</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.89</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>19.5</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="P10" s="4">
-        <v>0.48</v>
+        <v>50.79</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>18.46</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>36.34</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>23.8</v>
+        <v>8.02</v>
       </c>
       <c r="Q11" s="4">
-        <v>23.79</v>
+        <v>4.67</v>
       </c>
       <c r="R11" s="4">
-        <v>99.94</v>
+        <v>58.3</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>23.63</v>
+        <v>66.56</v>
       </c>
       <c r="Q12" s="4">
-        <v>23.62</v>
+        <v>66.56</v>
       </c>
       <c r="R12" s="4">
-        <v>99.94</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>1.26</v>
+        <v>27.3</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>17.41</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>63.78</v>
       </c>
       <c r="S13" s="4">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>47</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>1.07</v>
+        <v>88.94</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>53.46</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>60.11</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>88</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>89</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>94</v>
+        <v>38</v>
       </c>
       <c r="P15" s="4">
-        <v>9.19</v>
+        <v>1.26</v>
       </c>
       <c r="Q15" s="4">
-        <v>9.19</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>58</v>
+        <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>29</v>
+        <v>103</v>
       </c>
       <c r="P16" s="4">
-        <v>11.49</v>
+        <v>23.63</v>
       </c>
       <c r="Q16" s="4">
-        <v>9.61</v>
+        <v>23.62</v>
       </c>
       <c r="R16" s="4">
-        <v>83.64</v>
+        <v>99.94</v>
       </c>
       <c r="S16" s="4">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>59</v>
+        <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="P17" s="4">
-        <v>13.22</v>
+        <v>96.26</v>
       </c>
       <c r="Q17" s="4">
-        <v>12.72</v>
+        <v>81.71</v>
       </c>
       <c r="R17" s="4">
-        <v>96.22</v>
+        <v>84.89</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="P18" s="4">
-        <v>6.15</v>
+        <v>1.07</v>
       </c>
       <c r="Q18" s="4">
-        <v>4.37</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>71.1</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>88</v>
+        <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>89</v>
+        <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>94</v>
+        <v>113</v>
       </c>
       <c r="P19" s="4">
-        <v>10.82</v>
+        <v>18.56</v>
       </c>
       <c r="Q19" s="4">
-        <v>10.82</v>
+        <v>5.22</v>
       </c>
       <c r="R19" s="4">
-        <v>100</v>
+        <v>28.15</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>64</v>
+        <v>121</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>65</v>
+        <v>122</v>
       </c>
       <c r="P20" s="4">
-        <v>0.72</v>
+        <v>6.15</v>
       </c>
       <c r="Q20" s="4">
-        <v>0.72</v>
+        <v>4.37</v>
       </c>
       <c r="R20" s="4">
-        <v>100</v>
+        <v>71.1</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>115</v>
+        <v>45</v>
       </c>
       <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N21" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J21" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O21" s="4" t="s">
-        <v>120</v>
+        <v>32</v>
       </c>
       <c r="P21" s="4">
-        <v>28.1</v>
+        <v>13.22</v>
       </c>
       <c r="Q21" s="4">
-        <v>27.26</v>
+        <v>12.72</v>
       </c>
       <c r="R21" s="4">
-        <v>97</v>
+        <v>96.22</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-      <c r="J22" s="13"/>
+        <v>126</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K22" s="4" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>124</v>
+        <v>48</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>124</v>
+        <v>49</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>125</v>
+        <v>38</v>
       </c>
       <c r="P22" s="4">
-        <v>37.05</v>
+        <v>11.49</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>9.61</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>83.64</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-      <c r="J23" s="13"/>
+        <v>129</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K23" s="4" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="P23" s="4">
-        <v>225.01</v>
+        <v>118.62</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>34.64</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>29.2</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-      <c r="J24" s="13"/>
+        <v>135</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K24" s="4" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>131</v>
+        <v>107</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="P24" s="4">
-        <v>228.79</v>
+        <v>28.1</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>27.26</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-      <c r="J25" s="13"/>
+        <v>140</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K25" s="4" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>47</v>
+        <v>93</v>
       </c>
       <c r="P25" s="4">
-        <v>7.17</v>
+        <v>9.19</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>9.19</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-      <c r="J26" s="13"/>
+        <v>146</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K26" s="4" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>139</v>
+        <v>150</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>140</v>
+        <v>151</v>
       </c>
       <c r="P26" s="4">
-        <v>1.26</v>
+        <v>8.91</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>7.83</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>87.83</v>
       </c>
       <c r="S26" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-      <c r="J27" s="13"/>
+        <v>152</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K27" s="4" t="s">
-        <v>142</v>
+        <v>153</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>144</v>
+        <v>65</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>145</v>
+        <v>103</v>
       </c>
       <c r="P27" s="4">
-        <v>139.71</v>
+        <v>23.8</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>23.79</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-      <c r="J28" s="13"/>
+        <v>156</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K28" s="4" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>149</v>
+        <v>53</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>150</v>
+        <v>67</v>
       </c>
       <c r="P28" s="4">
-        <v>9.31</v>
+        <v>4.59</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>1.24</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>27.01</v>
       </c>
       <c r="S28" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="L29" s="4"/>
+        <v>161</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>162</v>
+      </c>
       <c r="M29" s="4" t="s">
-        <v>149</v>
+        <v>163</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>149</v>
+        <v>163</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>150</v>
+        <v>164</v>
       </c>
       <c r="P29" s="4">
-        <v>0.71</v>
+        <v>37.05</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>139</v>
+        <v>167</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>139</v>
+        <v>167</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="P30" s="4">
-        <v>2.47</v>
+        <v>225.01</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>135</v>
+        <v>171</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>135</v>
+        <v>171</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>156</v>
+        <v>67</v>
       </c>
       <c r="P31" s="4">
-        <v>2.43</v>
+        <v>2.47</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>164</v>
+        <v>67</v>
       </c>
       <c r="P32" s="4">
-        <v>0.12</v>
+        <v>2.43</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
       <c r="P33" s="4">
-        <v>1.47</v>
+        <v>0.98</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>170</v>
+        <v>181</v>
       </c>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>172</v>
+        <v>183</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>174</v>
+        <v>113</v>
       </c>
       <c r="P34" s="4">
-        <v>0.68</v>
+        <v>1.07</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>175</v>
-[...6 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>76</v>
+        <v>171</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>34</v>
+        <v>188</v>
       </c>
       <c r="P35" s="4">
-        <v>95.06</v>
+        <v>1.26</v>
       </c>
       <c r="Q35" s="4">
-        <v>17.8</v>
+        <v>0</v>
       </c>
       <c r="R35" s="4">
-        <v>18.73</v>
+        <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>179</v>
-[...6 lines deleted...]
-      </c>
+        <v>189</v>
+      </c>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>29</v>
+        <v>113</v>
       </c>
       <c r="P36" s="4">
-        <v>51.38</v>
+        <v>7.17</v>
       </c>
       <c r="Q36" s="4">
-        <v>28.05</v>
+        <v>0</v>
       </c>
       <c r="R36" s="4">
-        <v>54.58</v>
+        <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>183</v>
-[...6 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="I37" s="13"/>
+      <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>156</v>
+        <v>38</v>
       </c>
       <c r="P37" s="4">
-        <v>4.59</v>
+        <v>0.92</v>
       </c>
       <c r="Q37" s="4">
-        <v>1.24</v>
+        <v>0</v>
       </c>
       <c r="R37" s="4">
-        <v>27.01</v>
+        <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>187</v>
-[...6 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="I38" s="13"/>
+      <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>178</v>
+        <v>199</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>75</v>
+        <v>199</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="P38" s="4">
-        <v>18.56</v>
+        <v>55.85</v>
       </c>
       <c r="Q38" s="4">
-        <v>5.22</v>
+        <v>0</v>
       </c>
       <c r="R38" s="4">
-        <v>28.15</v>
+        <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>190</v>
-[...6 lines deleted...]
-      </c>
+        <v>200</v>
+      </c>
+      <c r="I39" s="13"/>
+      <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
-        <v>191</v>
+        <v>201</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>192</v>
+        <v>202</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>70</v>
+        <v>199</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>156</v>
+        <v>38</v>
       </c>
       <c r="P39" s="4">
-        <v>4.56</v>
+        <v>19.67</v>
       </c>
       <c r="Q39" s="4">
-        <v>0.89</v>
+        <v>0</v>
       </c>
       <c r="R39" s="4">
-        <v>19.5</v>
+        <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="I40" s="13" t="s">
-        <v>195</v>
+        <v>26</v>
       </c>
       <c r="J40" s="13" t="s">
-        <v>89</v>
+        <v>27</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="P40" s="4">
-        <v>8.91</v>
+        <v>67.69</v>
       </c>
       <c r="Q40" s="4">
-        <v>7.83</v>
+        <v>23.48</v>
       </c>
       <c r="R40" s="4">
-        <v>87.83</v>
+        <v>34.69</v>
       </c>
       <c r="S40" s="4">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="I41" s="13" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="J41" s="13" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="K41" s="4" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="P41" s="4">
-        <v>118.62</v>
+        <v>0.48</v>
       </c>
       <c r="Q41" s="4">
-        <v>34.64</v>
+        <v>0</v>
       </c>
       <c r="R41" s="4">
-        <v>29.2</v>
+        <v>0</v>
       </c>
       <c r="S41" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>49</v>
+        <v>141</v>
       </c>
       <c r="J42" s="13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>118</v>
+        <v>218</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>29</v>
+        <v>93</v>
       </c>
       <c r="P42" s="4">
-        <v>96.26</v>
+        <v>10.82</v>
       </c>
       <c r="Q42" s="4">
-        <v>81.71</v>
+        <v>10.82</v>
       </c>
       <c r="R42" s="4">
-        <v>84.89</v>
+        <v>100</v>
       </c>
       <c r="S42" s="4">
         <v>100</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="I43" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J43" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K43" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="L43" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="M43" s="4" t="s">
         <v>212</v>
       </c>
-      <c r="J43" s="13" t="s">
+      <c r="N43" s="4" t="s">
         <v>213</v>
       </c>
-      <c r="K43" s="4" t="s">
+      <c r="O43" s="4" t="s">
         <v>214</v>
       </c>
-      <c r="L43" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P43" s="4">
-        <v>7.13</v>
+        <v>0.72</v>
       </c>
       <c r="Q43" s="4">
-        <v>6.76</v>
+        <v>0.72</v>
       </c>
       <c r="R43" s="4">
-        <v>94.89</v>
+        <v>100</v>
       </c>
       <c r="S43" s="4">
         <v>100</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="I44" s="13" t="s">
-        <v>195</v>
+        <v>224</v>
       </c>
       <c r="J44" s="13" t="s">
-        <v>89</v>
+        <v>225</v>
       </c>
       <c r="K44" s="4" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="P44" s="4">
-        <v>66.56</v>
+        <v>7.13</v>
       </c>
       <c r="Q44" s="4">
-        <v>66.56</v>
+        <v>6.76</v>
       </c>
       <c r="R44" s="4">
-        <v>100</v>
+        <v>94.89</v>
       </c>
       <c r="S44" s="4">
         <v>100</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-      <c r="J45" s="13"/>
+        <v>231</v>
+      </c>
+      <c r="I45" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J45" s="13" t="s">
+        <v>123</v>
+      </c>
       <c r="K45" s="4" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>150</v>
+        <v>236</v>
       </c>
       <c r="P45" s="4">
-        <v>0.26</v>
+        <v>3.98</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>229</v>
+        <v>160</v>
       </c>
       <c r="I46" s="13"/>
       <c r="J46" s="13"/>
       <c r="K46" s="4" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>150</v>
+        <v>164</v>
       </c>
       <c r="P46" s="4">
-        <v>4.02</v>
+        <v>228.79</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="I47" s="13"/>
       <c r="J47" s="13"/>
       <c r="K47" s="4" t="s">
-        <v>161</v>
+        <v>241</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>150</v>
+        <v>244</v>
       </c>
       <c r="P47" s="4">
-        <v>0.71</v>
+        <v>139.71</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
         <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>236</v>
-[...6 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="I48" s="13"/>
+      <c r="J48" s="13"/>
       <c r="K48" s="4" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="P48" s="4">
-        <v>120.63</v>
+        <v>9.31</v>
       </c>
       <c r="Q48" s="4">
-        <v>81.87</v>
+        <v>0</v>
       </c>
       <c r="R48" s="4">
-        <v>67.87</v>
+        <v>0</v>
       </c>
       <c r="S48" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>242</v>
-[...6 lines deleted...]
-      </c>
+        <v>250</v>
+      </c>
+      <c r="I49" s="13"/>
+      <c r="J49" s="13"/>
       <c r="K49" s="4" t="s">
-        <v>243</v>
-[...3 lines deleted...]
-      </c>
+        <v>251</v>
+      </c>
+      <c r="L49" s="4"/>
       <c r="M49" s="4" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="P49" s="4">
-        <v>67.69</v>
+        <v>0.71</v>
       </c>
       <c r="Q49" s="4">
-        <v>23.48</v>
+        <v>0</v>
       </c>
       <c r="R49" s="4">
-        <v>34.69</v>
+        <v>0</v>
       </c>
       <c r="S49" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>248</v>
-[...6 lines deleted...]
-      </c>
+        <v>252</v>
+      </c>
+      <c r="I50" s="13"/>
+      <c r="J50" s="13"/>
       <c r="K50" s="4" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="P50" s="4">
-        <v>8.02</v>
+        <v>0.12</v>
       </c>
       <c r="Q50" s="4">
-        <v>4.67</v>
+        <v>0</v>
       </c>
       <c r="R50" s="4">
-        <v>58.3</v>
+        <v>0</v>
       </c>
       <c r="S50" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>254</v>
-[...6 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="I51" s="13"/>
+      <c r="J51" s="13"/>
       <c r="K51" s="4" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>258</v>
+        <v>249</v>
       </c>
       <c r="P51" s="4">
-        <v>27.3</v>
+        <v>0.26</v>
       </c>
       <c r="Q51" s="4">
-        <v>17.41</v>
+        <v>0</v>
       </c>
       <c r="R51" s="4">
-        <v>63.78</v>
+        <v>0</v>
       </c>
       <c r="S51" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>259</v>
-[...6 lines deleted...]
-      </c>
+        <v>261</v>
+      </c>
+      <c r="I52" s="13"/>
+      <c r="J52" s="13"/>
       <c r="K52" s="4" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>251</v>
+        <v>264</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>94</v>
+        <v>265</v>
       </c>
       <c r="P52" s="4">
-        <v>88.94</v>
+        <v>1.47</v>
       </c>
       <c r="Q52" s="4">
-        <v>53.46</v>
+        <v>0</v>
       </c>
       <c r="R52" s="4">
-        <v>60.11</v>
+        <v>0</v>
       </c>
       <c r="S52" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H53" s="13" t="s">
-        <v>263</v>
-[...6 lines deleted...]
-      </c>
+        <v>266</v>
+      </c>
+      <c r="I53" s="13"/>
+      <c r="J53" s="13"/>
       <c r="K53" s="4" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="L53" s="4" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="M53" s="4" t="s">
-        <v>239</v>
+        <v>269</v>
       </c>
       <c r="N53" s="4" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="P53" s="4">
-        <v>20.5</v>
+        <v>0.68</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H54" s="13" t="s">
-        <v>268</v>
-[...6 lines deleted...]
-      </c>
+        <v>271</v>
+      </c>
+      <c r="I54" s="13"/>
+      <c r="J54" s="13"/>
       <c r="K54" s="4" t="s">
-        <v>269</v>
+        <v>253</v>
       </c>
       <c r="L54" s="4" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="M54" s="4" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="N54" s="4" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="O54" s="4" t="s">
-        <v>273</v>
+        <v>249</v>
       </c>
       <c r="P54" s="4">
-        <v>3.98</v>
+        <v>0.71</v>
       </c>
       <c r="Q54" s="4">
         <v>0</v>
       </c>
       <c r="R54" s="4">
         <v>0</v>
       </c>
       <c r="S54" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H55" s="13" t="s">
         <v>274</v>
       </c>
-      <c r="I55" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I55" s="13"/>
+      <c r="J55" s="13"/>
       <c r="K55" s="4" t="s">
         <v>275</v>
       </c>
       <c r="L55" s="4" t="s">
         <v>276</v>
       </c>
       <c r="M55" s="4" t="s">
-        <v>178</v>
+        <v>277</v>
       </c>
       <c r="N55" s="4" t="s">
         <v>277</v>
       </c>
       <c r="O55" s="4" t="s">
-        <v>29</v>
+        <v>249</v>
       </c>
       <c r="P55" s="4">
-        <v>50.79</v>
+        <v>4.02</v>
       </c>
       <c r="Q55" s="4">
-        <v>18.46</v>
+        <v>0</v>
       </c>
       <c r="R55" s="4">
-        <v>36.34</v>
+        <v>0</v>
       </c>
       <c r="S55" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="7" t="s">
         <v>278</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
       <c r="D56" s="7"/>
       <c r="E56" s="11"/>
       <c r="F56" s="7"/>
       <c r="G56" s="7"/>
       <c r="H56" s="14"/>
       <c r="I56" s="14"/>
       <c r="J56" s="14"/>
       <c r="K56" s="8"/>
       <c r="L56" s="8"/>
       <c r="M56" s="8"/>
       <c r="N56" s="8"/>
       <c r="O56" s="8">
         <v>1743.98</v>