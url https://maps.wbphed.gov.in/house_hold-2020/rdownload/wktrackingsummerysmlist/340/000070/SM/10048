--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -623,132 +623,147 @@
   <si>
     <t>16/06/2022</t>
   </si>
   <si>
     <t>31/07/2022</t>
   </si>
   <si>
     <t>Supply &amp; installation of submersible pumping machinery at with MCC panel newly constructed River Bed Tubewell for Augmentation of Puncha w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000440/2022-2023</t>
   </si>
   <si>
     <t>259/PMD</t>
   </si>
   <si>
     <t>06/03/2023</t>
   </si>
   <si>
     <t>31/01/2026</t>
   </si>
   <si>
     <t>ANUP KR. SAHA</t>
   </si>
   <si>
+    <t>Supply delivery and installation of Internal lighting and external lighting for Puncha w/s scheme(OHR Site) under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000438/2022-2023</t>
+  </si>
+  <si>
+    <t>257/PMD</t>
+  </si>
+  <si>
+    <t>16/08/2025</t>
+  </si>
+  <si>
+    <t>Supply, Delivery and installation 125kva voltage stabilizer for Augmentation of Puncha(River Site) w/s scheme for under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000441/2022-2023</t>
+  </si>
+  <si>
+    <t>260/PMD</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>SEN BROTHERS</t>
+  </si>
+  <si>
+    <t>Supply, Delivery and installation 60kva voltage stabilizer for Augmentation of Puncha w/s scheme(OHR Site) for under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000439/2022-2023</t>
+  </si>
+  <si>
+    <t>258/PMD</t>
+  </si>
+  <si>
     <t>Supply &amp; installation of Centrifugal pumping machinery with other allied works for Augmentation at Puncha w/s scheme(OHR Site) under PMD, PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000047/2023-2024</t>
   </si>
   <si>
     <t>516/PMD</t>
   </si>
   <si>
     <t>05/05/2023</t>
   </si>
   <si>
     <t>10/01/2026</t>
   </si>
   <si>
     <t>EASTERN INDIA SALES AND SERVICE</t>
   </si>
   <si>
+    <t>Supply &amp; installation of Centrifugal pumping machinery with other allied works for Augmentation at Puncha w/s scheme(River Site) under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000048/2023-2024</t>
+  </si>
+  <si>
+    <t>517/PMD</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line From Bahadurpur CWR to Laulara Mouza under Command area of Puncha Water Supply Scheme of Puncha Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (Part -A)</t>
+  </si>
+  <si>
+    <t>ORD/000233/2022-2023</t>
+  </si>
+  <si>
+    <t>805/PD</t>
+  </si>
+  <si>
+    <t>10/05/2022</t>
+  </si>
+  <si>
+    <t>17/07/2025</t>
+  </si>
+  <si>
     <t>Supply, delivery and installation of Open well Submersible pumping machinery with others electro-mechanical work at Puncha River site for Augmentation of Puncha PWSS under Purulia Mechanical Division, P.H.E. Dte. In district of Purulia.</t>
   </si>
   <si>
     <t>ORD/000756/2024-2025</t>
   </si>
   <si>
     <t>40/PMD</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>S. PATHAK &amp; CO.</t>
-  </si>
-[...46 lines deleted...]
-    <t>07/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1137,51 +1152,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W46"/>
+  <dimension ref="A1:W47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="80.123291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3455,418 +3470,479 @@
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>203</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>150</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>151</v>
       </c>
       <c r="K40" s="4" t="s">
         <v>204</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>205</v>
       </c>
       <c r="M40" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="N40" s="4" t="s">
         <v>206</v>
       </c>
-      <c r="N40" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O40" s="4" t="s">
-        <v>208</v>
+        <v>28</v>
       </c>
       <c r="P40" s="4">
-        <v>65.68</v>
+        <v>3.01</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
-        <v>36</v>
+        <v>90</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>93</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>150</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>151</v>
       </c>
       <c r="K41" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M41" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="N41" s="4" t="s">
         <v>210</v>
       </c>
-      <c r="L41" s="4" t="s">
+      <c r="O41" s="4" t="s">
         <v>211</v>
       </c>
-      <c r="M41" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P41" s="4">
-        <v>9.44</v>
+        <v>13.61</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>100</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>93</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>150</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>151</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="M42" s="4" t="s">
         <v>200</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>28</v>
       </c>
       <c r="P42" s="4">
-        <v>3.01</v>
+        <v>7.71</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>93</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="I43" s="13" t="s">
         <v>150</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>151</v>
       </c>
       <c r="K43" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="L43" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="M43" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="N43" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="O43" s="4" t="s">
         <v>220</v>
       </c>
-      <c r="L43" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P43" s="4">
-        <v>13.61</v>
+        <v>65.68</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
-        <v>100</v>
+        <v>36</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>93</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>150</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>151</v>
       </c>
       <c r="K44" s="4" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>28</v>
+        <v>156</v>
       </c>
       <c r="P44" s="4">
-        <v>7.71</v>
+        <v>50.41</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="I45" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J45" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="L45" s="4" t="s">
         <v>227</v>
       </c>
-      <c r="I45" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K45" s="4" t="s">
+      <c r="M45" s="4" t="s">
         <v>228</v>
       </c>
-      <c r="L45" s="4" t="s">
+      <c r="N45" s="4" t="s">
         <v>229</v>
       </c>
-      <c r="M45" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O45" s="4" t="s">
-        <v>156</v>
+        <v>28</v>
       </c>
       <c r="P45" s="4">
-        <v>50.41</v>
+        <v>107.71</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
-      <c r="A46" s="7" t="s">
+      <c r="A46" s="3">
+        <v>44</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E46" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H46" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="I46" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="J46" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="K46" s="4" t="s">
         <v>231</v>
       </c>
-      <c r="B46" s="7"/>
-[...22 lines deleted...]
-      <c r="S46" s="8"/>
+      <c r="L46" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="M46" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="N46" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="O46" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="P46" s="4">
+        <v>9.44</v>
+      </c>
+      <c r="Q46" s="4">
+        <v>0</v>
+      </c>
+      <c r="R46" s="4">
+        <v>0</v>
+      </c>
+      <c r="S46" s="4">
+        <v>100</v>
+      </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
+    <row r="47" spans="1:23">
+      <c r="A47" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="11"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="14"/>
+      <c r="I47" s="14"/>
+      <c r="J47" s="14"/>
+      <c r="K47" s="8"/>
+      <c r="L47" s="8"/>
+      <c r="M47" s="8"/>
+      <c r="N47" s="8"/>
+      <c r="O47" s="8">
+        <v>1729.72</v>
+      </c>
+      <c r="P47" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="8">
+        <v>0</v>
+      </c>
+      <c r="R47" s="8"/>
+      <c r="S47" s="8"/>
+      <c r="T47" s="1"/>
+      <c r="U47" s="1"/>
+      <c r="V47" s="1"/>
+      <c r="W47" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A46:N46"/>
+    <mergeCell ref="A47:N47"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>