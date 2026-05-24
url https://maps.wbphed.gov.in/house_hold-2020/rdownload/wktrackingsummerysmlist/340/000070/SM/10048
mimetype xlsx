--- v2 (2026-04-01)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -587,51 +587,51 @@
   <si>
     <t>New Connection for Augmentation of Puncha.</t>
   </si>
   <si>
     <t>BILL/00487/2023-2024</t>
   </si>
   <si>
     <t>BP-23-24-247</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
   <si>
     <t>Laying of distribution pipe line From Bahadurpur CWR to Laulara Mouza under Command area of Puncha Water Supply Scheme of Puncha Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (Part-B)</t>
   </si>
   <si>
     <t>ORD/000097/2022-2023</t>
   </si>
   <si>
     <t>643/PD</t>
   </si>
   <si>
     <t>22/04/2022</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>31/08/2025</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line through CWR under command area of Puncha Water Supply Scheme of Puncha Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (Mouza Name:-Laulara)</t>
   </si>
   <si>
     <t>ORD/000406/2022-2023</t>
   </si>
   <si>
     <t>935/PD</t>
   </si>
   <si>
     <t>16/06/2022</t>
   </si>
   <si>
     <t>31/07/2022</t>
   </si>
   <si>
     <t>Supply &amp; installation of submersible pumping machinery at with MCC panel newly constructed River Bed Tubewell for Augmentation of Puncha w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000440/2022-2023</t>
   </si>
   <si>
     <t>259/PMD</t>
   </si>
@@ -720,50 +720,68 @@
     <t>805/PD</t>
   </si>
   <si>
     <t>10/05/2022</t>
   </si>
   <si>
     <t>17/07/2025</t>
   </si>
   <si>
     <t>Supply, delivery and installation of Open well Submersible pumping machinery with others electro-mechanical work at Puncha River site for Augmentation of Puncha PWSS under Purulia Mechanical Division, P.H.E. Dte. In district of Purulia.</t>
   </si>
   <si>
     <t>ORD/000756/2024-2025</t>
   </si>
   <si>
     <t>40/PMD</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>S. PATHAK &amp; CO.</t>
+  </si>
+  <si>
+    <t>Installation of departmental supplied gaseous chlorination system with other allied work at Puncha (River site) Water Supply Scheme under PMD, PHE, Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000970/2024-2025</t>
+  </si>
+  <si>
+    <t>530/PMD</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>02/11/2025</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR DEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1152,51 +1170,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W47"/>
+  <dimension ref="A1:W48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="80.123291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1887,54 +1905,54 @@
         <v>71</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P13" s="4">
         <v>4.31</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.25</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>98.66</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1946,54 +1964,54 @@
         <v>76</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P14" s="4">
         <v>4.48</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.25</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>94.91</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2005,54 +2023,54 @@
         <v>79</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P15" s="4">
         <v>22.83</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>22.79</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.8</v>
       </c>
       <c r="S15" s="4">
         <v>25</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2697,54 +2715,54 @@
       <c r="I27" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>133</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>134</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>135</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P27" s="4">
         <v>53.02</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>42.02</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>79.25</v>
       </c>
       <c r="S27" s="4">
         <v>80</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2880,54 +2898,54 @@
       <c r="I30" s="13" t="s">
         <v>150</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>151</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>152</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>153</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>154</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>155</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>156</v>
       </c>
       <c r="P30" s="4">
         <v>10.26</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>10.15</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>98.96</v>
       </c>
       <c r="S30" s="4">
         <v>80</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
@@ -2941,54 +2959,54 @@
       <c r="I31" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>158</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>159</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>160</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>161</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P31" s="4">
         <v>66.71</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>17.38</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>26.06</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -3002,54 +3020,54 @@
       <c r="I32" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>163</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>164</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>165</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>166</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P32" s="4">
         <v>3.67</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>3.64</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>99.28</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>93</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
@@ -3063,54 +3081,54 @@
       <c r="I33" s="13" t="s">
         <v>150</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>151</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>168</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>169</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>170</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>171</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P33" s="4">
         <v>2.83</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>2.73</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>96.34</v>
       </c>
       <c r="S33" s="4">
         <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
@@ -3124,54 +3142,54 @@
       <c r="I34" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>173</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>174</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>175</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>176</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>177</v>
       </c>
       <c r="P34" s="4">
         <v>10.39</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>7.2</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>69.33</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
@@ -3299,54 +3317,54 @@
       <c r="I37" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>188</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>189</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>190</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>191</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>28</v>
       </c>
       <c r="P37" s="4">
         <v>79.55</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>18.32</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>23.03</v>
       </c>
       <c r="S37" s="4">
         <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
@@ -3360,54 +3378,54 @@
       <c r="I38" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K38" s="4" t="s">
         <v>193</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>194</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>195</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>196</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>142</v>
       </c>
       <c r="P38" s="4">
         <v>112.05</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>51.99</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>46.4</v>
       </c>
       <c r="S38" s="4">
         <v>85</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>93</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
@@ -3421,54 +3439,54 @@
       <c r="I39" s="13" t="s">
         <v>150</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>151</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>198</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>199</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>200</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>201</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>202</v>
       </c>
       <c r="P39" s="4">
         <v>36.41</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>24.26</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>66.64</v>
       </c>
       <c r="S39" s="4">
         <v>66</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>93</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
@@ -3543,54 +3561,54 @@
       <c r="I41" s="13" t="s">
         <v>150</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>151</v>
       </c>
       <c r="K41" s="4" t="s">
         <v>208</v>
       </c>
       <c r="L41" s="4" t="s">
         <v>209</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>200</v>
       </c>
       <c r="N41" s="4" t="s">
         <v>210</v>
       </c>
       <c r="O41" s="4" t="s">
         <v>211</v>
       </c>
       <c r="P41" s="4">
         <v>13.61</v>
       </c>
       <c r="Q41" s="4">
-        <v>0</v>
+        <v>13.08</v>
       </c>
       <c r="R41" s="4">
-        <v>0</v>
+        <v>96.1</v>
       </c>
       <c r="S41" s="4">
         <v>100</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>93</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
@@ -3604,54 +3622,54 @@
       <c r="I42" s="13" t="s">
         <v>150</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>151</v>
       </c>
       <c r="K42" s="4" t="s">
         <v>213</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>214</v>
       </c>
       <c r="M42" s="4" t="s">
         <v>200</v>
       </c>
       <c r="N42" s="4" t="s">
         <v>206</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>28</v>
       </c>
       <c r="P42" s="4">
         <v>7.71</v>
       </c>
       <c r="Q42" s="4">
-        <v>0</v>
+        <v>4.29</v>
       </c>
       <c r="R42" s="4">
-        <v>0</v>
+        <v>55.67</v>
       </c>
       <c r="S42" s="4">
         <v>60</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>93</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
@@ -3665,54 +3683,54 @@
       <c r="I43" s="13" t="s">
         <v>150</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>151</v>
       </c>
       <c r="K43" s="4" t="s">
         <v>216</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>217</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>218</v>
       </c>
       <c r="N43" s="4" t="s">
         <v>219</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>220</v>
       </c>
       <c r="P43" s="4">
         <v>65.68</v>
       </c>
       <c r="Q43" s="4">
-        <v>0</v>
+        <v>35.56</v>
       </c>
       <c r="R43" s="4">
-        <v>0</v>
+        <v>54.15</v>
       </c>
       <c r="S43" s="4">
         <v>36</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>93</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
@@ -3726,54 +3744,54 @@
       <c r="I44" s="13" t="s">
         <v>150</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>151</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>222</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>223</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>218</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>224</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>156</v>
       </c>
       <c r="P44" s="4">
         <v>50.41</v>
       </c>
       <c r="Q44" s="4">
-        <v>0</v>
+        <v>38.36</v>
       </c>
       <c r="R44" s="4">
-        <v>0</v>
+        <v>76.11</v>
       </c>
       <c r="S44" s="4">
         <v>80</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
@@ -3862,87 +3880,148 @@
       </c>
       <c r="N46" s="4" t="s">
         <v>234</v>
       </c>
       <c r="O46" s="4" t="s">
         <v>235</v>
       </c>
       <c r="P46" s="4">
         <v>9.44</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>100</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
-      <c r="A47" s="7" t="s">
+      <c r="A47" s="3">
+        <v>45</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C47" s="3"/>
+      <c r="D47" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E47" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H47" s="13" t="s">
         <v>236</v>
       </c>
-      <c r="B47" s="7"/>
-[...22 lines deleted...]
-      <c r="S47" s="8"/>
+      <c r="I47" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="J47" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="K47" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="L47" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="M47" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="N47" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="O47" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="P47" s="4">
+        <v>3</v>
+      </c>
+      <c r="Q47" s="4">
+        <v>0</v>
+      </c>
+      <c r="R47" s="4">
+        <v>0</v>
+      </c>
+      <c r="S47" s="4">
+        <v>100</v>
+      </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
+    <row r="48" spans="1:23">
+      <c r="A48" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="11"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="14"/>
+      <c r="I48" s="14"/>
+      <c r="J48" s="14"/>
+      <c r="K48" s="8"/>
+      <c r="L48" s="8"/>
+      <c r="M48" s="8"/>
+      <c r="N48" s="8"/>
+      <c r="O48" s="8">
+        <v>1732.72</v>
+      </c>
+      <c r="P48" s="8">
+        <v>300.28</v>
+      </c>
+      <c r="Q48" s="8">
+        <v>17.33</v>
+      </c>
+      <c r="R48" s="8"/>
+      <c r="S48" s="8"/>
+      <c r="T48" s="1"/>
+      <c r="U48" s="1"/>
+      <c r="V48" s="1"/>
+      <c r="W48" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A47:N47"/>
+    <mergeCell ref="A48:N48"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>