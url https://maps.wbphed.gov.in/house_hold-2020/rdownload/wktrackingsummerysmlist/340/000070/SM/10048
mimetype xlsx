--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -738,50 +738,77 @@
     <t>10/01/2025</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>S. PATHAK &amp; CO.</t>
   </si>
   <si>
     <t>Installation of departmental supplied gaseous chlorination system with other allied work at Puncha (River site) Water Supply Scheme under PMD, PHE, Dte.</t>
   </si>
   <si>
     <t>ORD/000970/2024-2025</t>
   </si>
   <si>
     <t>530/PMD</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>TAPAN KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Supply delivery installation of 1kg/hr gaseous chlorination system at Augmentation of Puncha Water Supply scheme Block Puncha under PMD PHE Dte. District Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000077/2021-2022</t>
+  </si>
+  <si>
+    <t>162/PMD</t>
+  </si>
+  <si>
+    <t>07/03/2022</t>
+  </si>
+  <si>
+    <t>06/04/2022</t>
+  </si>
+  <si>
+    <t>T.N.BANERJEE</t>
+  </si>
+  <si>
+    <t>As per mail dated 11/04/2025 from Executive Purilia Division. Expenditure amount of Rs 1,03,85,298/- ( division received the material 250 mm dia DI K7 4191mtr of Amount 1,03,85,298/- in SM/10048) to SM/18654.The said command distribution area of the puncha block will be subsumed by SM/18654 &amp; urgent fund required for payments of works bill under SM/10048.</t>
+  </si>
+  <si>
+    <t>14/04/2025</t>
+  </si>
+  <si>
+    <t>TEO Of Material Requisition to SM/18654</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1170,51 +1197,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W48"/>
+  <dimension ref="A1:W50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="80.123291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3941,87 +3968,205 @@
       </c>
       <c r="N47" s="4" t="s">
         <v>240</v>
       </c>
       <c r="O47" s="4" t="s">
         <v>241</v>
       </c>
       <c r="P47" s="4">
         <v>3</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
         <v>100</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
-      <c r="A48" s="7" t="s">
+      <c r="A48" s="3">
+        <v>46</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E48" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H48" s="13" t="s">
         <v>242</v>
       </c>
-      <c r="B48" s="7"/>
-[...22 lines deleted...]
-      <c r="S48" s="8"/>
+      <c r="I48" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="J48" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="K48" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="L48" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="M48" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="N48" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="O48" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="P48" s="4">
+        <v>20.53</v>
+      </c>
+      <c r="Q48" s="4">
+        <v>14.05</v>
+      </c>
+      <c r="R48" s="4">
+        <v>68.45</v>
+      </c>
+      <c r="S48" s="4">
+        <v>70</v>
+      </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
+    <row r="49" spans="1:23">
+      <c r="A49" s="3">
+        <v>47</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C49" s="3"/>
+      <c r="D49" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E49" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H49" s="13" t="s">
+        <v>248</v>
+      </c>
+      <c r="I49" s="13"/>
+      <c r="J49" s="13"/>
+      <c r="K49" s="4">
+        <v>202504140001</v>
+      </c>
+      <c r="L49" s="4">
+        <v>202504140001</v>
+      </c>
+      <c r="M49" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="N49" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="O49" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="P49" s="4">
+        <v>-103.85</v>
+      </c>
+      <c r="Q49" s="4">
+        <v>0</v>
+      </c>
+      <c r="R49" s="4">
+        <v>0</v>
+      </c>
+      <c r="S49" s="4">
+        <v>0</v>
+      </c>
+      <c r="T49" s="1"/>
+      <c r="U49" s="1"/>
+      <c r="V49" s="1"/>
+      <c r="W49" s="1"/>
+    </row>
+    <row r="50" spans="1:23">
+      <c r="A50" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="B50" s="7"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="11"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="14"/>
+      <c r="I50" s="14"/>
+      <c r="J50" s="14"/>
+      <c r="K50" s="8"/>
+      <c r="L50" s="8"/>
+      <c r="M50" s="8"/>
+      <c r="N50" s="8"/>
+      <c r="O50" s="8">
+        <v>1649.4</v>
+      </c>
+      <c r="P50" s="8">
+        <v>314.34</v>
+      </c>
+      <c r="Q50" s="8">
+        <v>19.06</v>
+      </c>
+      <c r="R50" s="8"/>
+      <c r="S50" s="8"/>
+      <c r="T50" s="1"/>
+      <c r="U50" s="1"/>
+      <c r="V50" s="1"/>
+      <c r="W50" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A48:N48"/>
+    <mergeCell ref="A50:N50"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>