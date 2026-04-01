--- v2 (2026-02-07)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -612,50 +612,83 @@
     <t>19/01/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>Supply, delivery and installation of Vertical multistage centrifugal pump motor sets , Panel , Flow meter and all electro mechanical equipments at Augmentation of Ramchandrapur water supply scheme for direct pumping Block- Santuri, under Purulia Mechanical Division PHE Dte. Dist- Purulia.</t>
   </si>
   <si>
     <t>ORD/000308/2022-2023</t>
   </si>
   <si>
     <t>96/PMD</t>
   </si>
   <si>
     <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire at Ramchandrapur CWR,Pump House Campus (Zone -II ) under Ramchandrapur W/S Scheme under Raghunathpur Sub-Division, P.H.E. Dte. (Total length of Boundary Wall 217.00 mtr.)</t>
   </si>
   <si>
     <t>ORD/000915/2022-2023</t>
   </si>
   <si>
     <t>1923/PD</t>
   </si>
   <si>
     <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>Providing And Installation of 2 M.T. capacity manually operated curved monorail for Low Lift Pump House and High Lift Pump House under Augmentation of Sonathali Water Supply Scheme, Block: Kashipur, under Purulia Mechanical Division, PHE, Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000546/2023-2024</t>
+  </si>
+  <si>
+    <t>379/PMD</t>
+  </si>
+  <si>
+    <t>15/02/2025</t>
+  </si>
+  <si>
+    <t>S. PATHAK &amp; CO.</t>
+  </si>
+  <si>
+    <t>Continuation Work order for Operation &amp; Maintenance and water testing in the laboratory of Santuri Sub District laboratory of Bacteriologist under RWS purulia Sub-Division PHE Dte.(w.e.f.01.05.2024 to 31.06.2024)</t>
+  </si>
+  <si>
+    <t>ORD/000305/2024-2025</t>
+  </si>
+  <si>
+    <t>266/A/PR</t>
+  </si>
+  <si>
+    <t>26/04/2024</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>UTSAV AGENCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1044,51 +1077,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W38"/>
+  <dimension ref="A1:W40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3233,87 +3266,209 @@
       </c>
       <c r="N37" s="4" t="s">
         <v>199</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P37" s="4">
         <v>21.27</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>80</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
-      <c r="A38" s="7" t="s">
+      <c r="A38" s="3">
+        <v>36</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H38" s="13" t="s">
         <v>200</v>
       </c>
-      <c r="B38" s="7"/>
-[...22 lines deleted...]
-      <c r="S38" s="8"/>
+      <c r="I38" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K38" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="M38" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="N38" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="O38" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="P38" s="4">
+        <v>10.22</v>
+      </c>
+      <c r="Q38" s="4">
+        <v>0</v>
+      </c>
+      <c r="R38" s="4">
+        <v>0</v>
+      </c>
+      <c r="S38" s="4">
+        <v>100</v>
+      </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
+    <row r="39" spans="1:23">
+      <c r="A39" s="3">
+        <v>37</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H39" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="I39" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J39" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K39" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="L39" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="M39" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="N39" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="O39" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="P39" s="4">
+        <v>0.43</v>
+      </c>
+      <c r="Q39" s="4">
+        <v>0</v>
+      </c>
+      <c r="R39" s="4">
+        <v>0</v>
+      </c>
+      <c r="S39" s="4">
+        <v>100</v>
+      </c>
+      <c r="T39" s="1"/>
+      <c r="U39" s="1"/>
+      <c r="V39" s="1"/>
+      <c r="W39" s="1"/>
+    </row>
+    <row r="40" spans="1:23">
+      <c r="A40" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="11"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="14"/>
+      <c r="I40" s="14"/>
+      <c r="J40" s="14"/>
+      <c r="K40" s="8"/>
+      <c r="L40" s="8"/>
+      <c r="M40" s="8"/>
+      <c r="N40" s="8"/>
+      <c r="O40" s="8">
+        <v>1332.43</v>
+      </c>
+      <c r="P40" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="8">
+        <v>0</v>
+      </c>
+      <c r="R40" s="8"/>
+      <c r="S40" s="8"/>
+      <c r="T40" s="1"/>
+      <c r="U40" s="1"/>
+      <c r="V40" s="1"/>
+      <c r="W40" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A38:N38"/>
+    <mergeCell ref="A40:N40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>