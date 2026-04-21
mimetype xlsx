--- v3 (2026-04-01)
+++ v4 (2026-04-21)
@@ -1240,54 +1240,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>20.5</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>20.5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1470,54 +1470,54 @@
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>68.57</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>68.57</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1531,54 +1531,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>9.48</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>9.13</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>96.34</v>
       </c>
       <c r="S8" s="4">
         <v>55</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1592,54 +1592,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>1.92</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.27</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>66.14</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1771,54 +1771,54 @@
         <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P12" s="4">
         <v>4.59</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.18</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>91.05</v>
       </c>
       <c r="S12" s="4">
         <v>25</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1832,54 +1832,54 @@
       <c r="I13" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P13" s="4">
         <v>10.63</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>10.62</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1891,54 +1891,54 @@
         <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
         <v>1.4</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>1.06</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>75.47</v>
       </c>
       <c r="S14" s="4">
         <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1952,54 +1952,54 @@
       <c r="I15" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
         <v>4.15</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>3.98</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>95.83</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2013,54 +2013,54 @@
       <c r="I16" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P16" s="4">
         <v>16.75</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>13.85</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>82.71</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2536,54 +2536,54 @@
       <c r="I25" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>141</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>142</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>143</v>
       </c>
       <c r="P25" s="4">
         <v>195.98</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>142.82</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>72.87</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2597,54 +2597,54 @@
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>145</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>146</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>147</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>148</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>149</v>
       </c>
       <c r="P26" s="4">
         <v>34.04</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>9.53</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>28.01</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2658,54 +2658,54 @@
       <c r="I27" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>151</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>152</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>153</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>154</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>155</v>
       </c>
       <c r="P27" s="4">
         <v>316.96</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>176.45</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>55.67</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -3130,54 +3130,54 @@
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>189</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>190</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>191</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>192</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>164</v>
       </c>
       <c r="P35" s="4">
         <v>65.49</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>11.04</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>16.86</v>
       </c>
       <c r="S35" s="4">
         <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
@@ -3252,54 +3252,54 @@
       <c r="I37" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>197</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>198</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>199</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P37" s="4">
         <v>21.27</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>16.7</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>78.52</v>
       </c>
       <c r="S37" s="4">
         <v>80</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
@@ -3408,54 +3408,54 @@
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="7" t="s">
         <v>211</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="11"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="14"/>
       <c r="I40" s="14"/>
       <c r="J40" s="14"/>
       <c r="K40" s="8"/>
       <c r="L40" s="8"/>
       <c r="M40" s="8"/>
       <c r="N40" s="8"/>
       <c r="O40" s="8">
         <v>1332.43</v>
       </c>
       <c r="P40" s="8">
-        <v>0</v>
+        <v>489.71</v>
       </c>
       <c r="Q40" s="8">
-        <v>0</v>
+        <v>36.75</v>
       </c>
       <c r="R40" s="8"/>
       <c r="S40" s="8"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A40:N40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>