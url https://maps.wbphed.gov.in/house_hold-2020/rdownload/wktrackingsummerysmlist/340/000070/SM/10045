--- v4 (2026-04-21)
+++ v5 (2026-05-24)
@@ -1651,54 +1651,54 @@
         <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>36.04</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>21.11</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>58.57</v>
       </c>
       <c r="S10" s="4">
         <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1712,54 +1712,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P11" s="4">
         <v>6.31</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.38</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>69.42</v>
       </c>
       <c r="S11" s="4">
         <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -2416,54 +2416,54 @@
       <c r="I23" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>126</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>129</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P23" s="4">
         <v>67.71</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>5.47</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>8.09</v>
       </c>
       <c r="S23" s="4">
         <v>45</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2536,54 +2536,54 @@
       <c r="I25" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>141</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>142</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>143</v>
       </c>
       <c r="P25" s="4">
         <v>195.98</v>
       </c>
       <c r="Q25" s="4">
-        <v>142.82</v>
+        <v>170.16</v>
       </c>
       <c r="R25" s="4">
-        <v>72.87</v>
+        <v>86.83</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2597,54 +2597,54 @@
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>145</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>146</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>147</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>148</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>149</v>
       </c>
       <c r="P26" s="4">
         <v>34.04</v>
       </c>
       <c r="Q26" s="4">
-        <v>9.53</v>
+        <v>33.54</v>
       </c>
       <c r="R26" s="4">
-        <v>28.01</v>
+        <v>98.54</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2658,54 +2658,54 @@
       <c r="I27" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>151</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>152</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>153</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>154</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>155</v>
       </c>
       <c r="P27" s="4">
         <v>316.96</v>
       </c>
       <c r="Q27" s="4">
-        <v>176.45</v>
+        <v>250.64</v>
       </c>
       <c r="R27" s="4">
-        <v>55.67</v>
+        <v>79.07</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2719,54 +2719,54 @@
       <c r="I28" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>157</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>158</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>159</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>160</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>155</v>
       </c>
       <c r="P28" s="4">
         <v>17.72</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>15.47</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>87.28</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -3069,54 +3069,54 @@
       <c r="I34" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>143</v>
       </c>
       <c r="P34" s="4">
         <v>12.83</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>5.92</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>46.15</v>
       </c>
       <c r="S34" s="4">
         <v>50</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
@@ -3130,54 +3130,54 @@
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>189</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>190</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>191</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>192</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>164</v>
       </c>
       <c r="P35" s="4">
         <v>65.49</v>
       </c>
       <c r="Q35" s="4">
-        <v>11.04</v>
+        <v>35.92</v>
       </c>
       <c r="R35" s="4">
-        <v>16.86</v>
+        <v>54.85</v>
       </c>
       <c r="S35" s="4">
         <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
@@ -3191,54 +3191,54 @@
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>194</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>195</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>192</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>164</v>
       </c>
       <c r="P36" s="4">
         <v>51.14</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>36.49</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>71.35</v>
       </c>
       <c r="S36" s="4">
         <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
@@ -3408,54 +3408,54 @@
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="7" t="s">
         <v>211</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="11"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="14"/>
       <c r="I40" s="14"/>
       <c r="J40" s="14"/>
       <c r="K40" s="8"/>
       <c r="L40" s="8"/>
       <c r="M40" s="8"/>
       <c r="N40" s="8"/>
       <c r="O40" s="8">
         <v>1332.43</v>
       </c>
       <c r="P40" s="8">
-        <v>489.71</v>
+        <v>728.98</v>
       </c>
       <c r="Q40" s="8">
-        <v>36.75</v>
+        <v>54.71</v>
       </c>
       <c r="R40" s="8"/>
       <c r="S40" s="8"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A40:N40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>