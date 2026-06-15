--- v5 (2026-05-24)
+++ v6 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -404,51 +404,51 @@
   <si>
     <t>07/07/2022</t>
   </si>
   <si>
     <t>BILL/00410/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-303</t>
   </si>
   <si>
     <t>Construction of RCC Clear water reservoir (CWR) of capacity 100 Cum, Pump house for accommodating centrifugal pump and making inter-connection by CIDF &amp; M.S Pipe for pumping of water including Panel room &amp; Chlorination room, Boundary wall and Sinking of 3 (Three) Nos. 200 mm dia DTH rigbored tubewell with other allied works at Santuri OHR campus of Santuri W/S Scheme under Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer,Junior Engineer-3</t>
   </si>
   <si>
     <t>ORD/000890/2023-2024</t>
   </si>
   <si>
     <t>1541/PD</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>01/06/2025</t>
   </si>
   <si>
     <t>CHATTERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Internal Illumination and Yard lighting arrangement at newly Constructed Pump House under under Augmentation of Ramchandrapur Water Supply Scheme, Block: Santuri, under Purulia Mechanical Division, PHE, Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000386/2023-2024</t>
   </si>
   <si>
     <t>372/PMD</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>03/05/2024</t>
   </si>
   <si>
     <t>SEN BROTHERS</t>
   </si>
   <si>
     <t>Supplying, laying different dia HDPE pipe including Functional House Hold Tap Connection (FHTC) for Distribution System (Zone-III) of augmentation of Ramchandrapur W/S Scheme under Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
@@ -575,51 +575,51 @@
   <si>
     <t>BILL/00433/2023-2024</t>
   </si>
   <si>
     <t>BP-23-24-226</t>
   </si>
   <si>
     <t>05/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL PURULIA</t>
   </si>
   <si>
     <t>Laying of 200 mm dia DI pipe for Rising Main including allied works of Ramchandrapur W/S Scheme under Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000174/2022-2023</t>
   </si>
   <si>
     <t>791/PD</t>
   </si>
   <si>
     <t>05/05/2022</t>
   </si>
   <si>
-    <t>01/06/2025</t>
+    <t>01/08/2026</t>
   </si>
   <si>
     <t>Supply delivery and installation of VT pump motor , MCC Panel and other electromechanical equipment's for Raw water intake pump house at Augmentation of Ramchandrapur PWSS, Block: Santuri, Under Purulia Mechanical Division PHE Dte Dist- Purulia.</t>
   </si>
   <si>
     <t>ORD/000255/2022-2023</t>
   </si>
   <si>
     <t>46/PMD</t>
   </si>
   <si>
     <t>19/01/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>Supply, delivery and installation of Vertical multistage centrifugal pump motor sets , Panel , Flow meter and all electro mechanical equipments at Augmentation of Ramchandrapur water supply scheme for direct pumping Block- Santuri, under Purulia Mechanical Division PHE Dte. Dist- Purulia.</t>
   </si>
   <si>
     <t>ORD/000308/2022-2023</t>
   </si>
   <si>
     <t>96/PMD</t>
   </si>
@@ -645,50 +645,80 @@
     <t>379/PMD</t>
   </si>
   <si>
     <t>15/02/2025</t>
   </si>
   <si>
     <t>S. PATHAK &amp; CO.</t>
   </si>
   <si>
     <t>Continuation Work order for Operation &amp; Maintenance and water testing in the laboratory of Santuri Sub District laboratory of Bacteriologist under RWS purulia Sub-Division PHE Dte.(w.e.f.01.05.2024 to 31.06.2024)</t>
   </si>
   <si>
     <t>ORD/000305/2024-2025</t>
   </si>
   <si>
     <t>266/A/PR</t>
   </si>
   <si>
     <t>26/04/2024</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>UTSAV AGENCY</t>
+  </si>
+  <si>
+    <t>Restoration work of the road after laying of water pipe line at Ramkanli Railway atantion to Panchet Dam Road from 4.80 Km to 10.8 Km after Raghunathpur Sub-Division, PWD of Purulia Division, PWD during the year 2023-24 (Raghunathpur Ws Scheme German Assist) (Memo No.1535/PWD dt.27.09.2024)</t>
+  </si>
+  <si>
+    <t>BILL/01068/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-537</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, PURULIA DIVISION PWD DTE.</t>
+  </si>
+  <si>
+    <t>Supplying, laying different dia HDPE and DI pipe including Functional House Hold Tap Connection (FHTC) for Distribution System (Zone-I) of augmentation of Ramchandrapur W/S Scheme under Raghunathpur Sub-Division under Purulia Division, PHE Dte. (SL No. 1)</t>
+  </si>
+  <si>
+    <t>ORD/000406/2021-2022</t>
+  </si>
+  <si>
+    <t>288/PD</t>
+  </si>
+  <si>
+    <t>18/02/2022</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1077,73 +1107,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W40"/>
+  <dimension ref="A1:W42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -3388,87 +3418,205 @@
       </c>
       <c r="N39" s="4" t="s">
         <v>209</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>210</v>
       </c>
       <c r="P39" s="4">
         <v>0.43</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
         <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
-      <c r="A40" s="7" t="s">
+      <c r="A40" s="3">
+        <v>38</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H40" s="13" t="s">
         <v>211</v>
       </c>
-      <c r="B40" s="7"/>
-[...22 lines deleted...]
-      <c r="S40" s="8"/>
+      <c r="I40" s="13"/>
+      <c r="J40" s="13"/>
+      <c r="K40" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="O40" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="P40" s="4">
+        <v>18.31</v>
+      </c>
+      <c r="Q40" s="4">
+        <v>0</v>
+      </c>
+      <c r="R40" s="4">
+        <v>0</v>
+      </c>
+      <c r="S40" s="4">
+        <v>0</v>
+      </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
+    <row r="41" spans="1:23">
+      <c r="A41" s="3">
+        <v>39</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H41" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="I41" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="M41" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="N41" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="O41" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P41" s="4">
+        <v>390.75</v>
+      </c>
+      <c r="Q41" s="4">
+        <v>213.6</v>
+      </c>
+      <c r="R41" s="4">
+        <v>54.67</v>
+      </c>
+      <c r="S41" s="4">
+        <v>85</v>
+      </c>
+      <c r="T41" s="1"/>
+      <c r="U41" s="1"/>
+      <c r="V41" s="1"/>
+      <c r="W41" s="1"/>
+    </row>
+    <row r="42" spans="1:23">
+      <c r="A42" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="11"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="14"/>
+      <c r="I42" s="14"/>
+      <c r="J42" s="14"/>
+      <c r="K42" s="8"/>
+      <c r="L42" s="8"/>
+      <c r="M42" s="8"/>
+      <c r="N42" s="8"/>
+      <c r="O42" s="8">
+        <v>1741.5</v>
+      </c>
+      <c r="P42" s="8">
+        <v>942.58</v>
+      </c>
+      <c r="Q42" s="8">
+        <v>54.12</v>
+      </c>
+      <c r="R42" s="8"/>
+      <c r="S42" s="8"/>
+      <c r="T42" s="1"/>
+      <c r="U42" s="1"/>
+      <c r="V42" s="1"/>
+      <c r="W42" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A40:N40"/>
+    <mergeCell ref="A42:N42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>