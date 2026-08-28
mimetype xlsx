--- v6 (2026-06-15)
+++ v7 (2026-08-28)
@@ -77,648 +77,648 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURULIA</t>
   </si>
   <si>
+    <t>Purulia Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Supply Scheme for Ramchandrapur to Accommodate FHTC in Santuri Block, District-Purulia</t>
+  </si>
+  <si>
+    <t>SM/10045</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Repairing and Renovation of R.C.C. Elevated Reservoir of capacity 150 Cum including other allied works at OHR site of Ramchandrapur W/S Scheme of Raghunathpur Sub-Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000229/2021-2022</t>
+  </si>
+  <si>
+    <t>733/RNP</t>
+  </si>
+  <si>
+    <t>06/12/2021</t>
+  </si>
+  <si>
+    <t>04/02/2022</t>
+  </si>
+  <si>
+    <t>MADHU SUDAN RAKSHIT</t>
+  </si>
+  <si>
+    <t>Functional Household Tap Connection (FHTC including other allied works of Ramchandrapur Water Supply Scheme (Zone - III) at Santuri Block of Raghunathpur Sub-Division under Purulia Division, PHE Dte. at Mouza - Murulia (Jl No. 15)</t>
+  </si>
+  <si>
+    <t>ORD/000361/2021-2022</t>
+  </si>
+  <si>
+    <t>147/PD</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>10/03/2022</t>
+  </si>
+  <si>
+    <t>BASANTA KUMAR SINGHADEO</t>
+  </si>
+  <si>
+    <t>Laying of 200 mm dia DI pipe for Rising Main including allied works of Ramchandrapur W/S Scheme under Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000174/2022-2023</t>
+  </si>
+  <si>
+    <t>791/PD</t>
+  </si>
+  <si>
+    <t>05/05/2022</t>
+  </si>
+  <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t>ASHOK KUMAR CHATTERJEE</t>
+  </si>
+  <si>
     <t>Purulia Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Supply Scheme for Ramchandrapur to Accommodate FHTC in Santuri Block, District-Purulia</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Internal and External illumination work for Augmentation Ramchandrapur Water supply scheme at Existing WTP and Intake pump house , Block: santuri , Under Purulia Mechanical Division PHE Dte Dist-Purulia.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000099/2022-2023</t>
+  </si>
+  <si>
+    <t>525/PMD</t>
+  </si>
+  <si>
+    <t>05/08/2022</t>
+  </si>
+  <si>
+    <t>04/09/2022</t>
+  </si>
+  <si>
+    <t>MOON LIGHT HOUSE</t>
   </si>
   <si>
     <t>Supply delivery installation of 1kg/hr gaseous chlorination system at Augmentation of Ramchandrapur Water Supply scheme Block Santuri under PMD PHE Dte. District Purulia.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000076/2021-2022</t>
   </si>
   <si>
     <t>161/PMD</t>
   </si>
   <si>
     <t>07/03/2022</t>
   </si>
   <si>
     <t>06/04/2022</t>
   </si>
   <si>
     <t>MERCURY ENGINEERING COMPANY</t>
   </si>
   <si>
-    <t>Purulia Division</t>
+    <t>Supplying, laying different dia HDPE pipe including Functional House Hold Tap Connection (FHTC) for Distribution System including Construction and Commissioning of RCC Over Head Reservoir (Intze type with solid raft) of capacity 400 cum and staging height 20 mtr. (Zone-II) of Ramchandrapur W/S Scheme under Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000600/2022-2023</t>
+  </si>
+  <si>
+    <t>1198/PD</t>
+  </si>
+  <si>
+    <t>12/08/2022</t>
+  </si>
+  <si>
+    <t>09/05/2023</t>
+  </si>
+  <si>
+    <t>NIBHAS SINHA</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of existing Boundary Wall at Ramchandrapur WTP under Ramchandrapur W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000919/2022-2023</t>
+  </si>
+  <si>
+    <t>1924/PD</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>21/01/2023</t>
+  </si>
+  <si>
+    <t>MOONLIGHT HOUSE</t>
+  </si>
+  <si>
+    <t>Soil Investigation for determination the safe bearing capacity and other relevant parameters of soil for construction of O.H.R. at Ramchandrapur W/S Scheme within Raghunathpur Sub-Division of Purulia Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000401/2022-2023</t>
+  </si>
+  <si>
+    <t>340/RNP</t>
+  </si>
+  <si>
+    <t>01/06/2022</t>
+  </si>
+  <si>
+    <t>01/07/2022</t>
+  </si>
+  <si>
+    <t>VOYAGER</t>
+  </si>
+  <si>
+    <t>Supplying, laying different dia HDPE pipe including Functional House Hold Tap Connection (FHTC) for Distribution System (Zone-III) of augmentation of Ramchandrapur W/S Scheme under Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000096/2022-2023</t>
+  </si>
+  <si>
+    <t>621/PD</t>
+  </si>
+  <si>
+    <t>20/04/2022</t>
+  </si>
+  <si>
+    <t>04/06/2022</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire at Ramchandrapur CWR,Pump House Campus (Zone -II ) under Ramchandrapur W/S Scheme under Raghunathpur Sub-Division, P.H.E. Dte. (Total length of Boundary Wall 217.00 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/000915/2022-2023</t>
+  </si>
+  <si>
+    <t>1923/PD</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>Construction of RCC clear water reservoir (CWR) of capacity 100 Cum with other allied works at Ramchandrapur W/S Scheme under Raghunathpur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000362/2021-2022</t>
+  </si>
+  <si>
+    <t>148/PD</t>
+  </si>
+  <si>
+    <t>24/04/2022</t>
+  </si>
+  <si>
+    <t>Construction of pump house for accommodating centrifugal pump for pumping of water including panel room &amp; chlorination room of Ramchandrapur W/S Scheme under Raghunathpur Sub-Division, Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000491/2021-2022</t>
+  </si>
+  <si>
+    <t>524/PD</t>
+  </si>
+  <si>
+    <t>30/03/2022</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>Supplying, laying different dia HDPE and DI pipe including Functional House Hold Tap Connection (FHTC) for Distribution System (Zone-I) of augmentation of Ramchandrapur W/S Scheme under Raghunathpur Sub-Division under Purulia Division, PHE Dte. (SL No. 1)</t>
+  </si>
+  <si>
+    <t>ORD/000406/2021-2022</t>
+  </si>
+  <si>
+    <t>288/PD</t>
+  </si>
+  <si>
+    <t>18/02/2022</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000024/2021-2022</t>
+  </si>
+  <si>
+    <t>11/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000020/2022-2023</t>
+  </si>
+  <si>
+    <t>976/PD</t>
+  </si>
+  <si>
+    <t>22/06/2022</t>
+  </si>
+  <si>
+    <t>Demand notice for renewal of 150mm dia M.S carrier pipe with 600mm dia MS casing pipe under Rly Track at Km. N305/25-27 in between Muradih-Madhukunda station by PHED/Purulia for Ramchandrapur W/s Scheme. (Letter No.Engg./TE/1/C dt.24/08/2022)</t>
+  </si>
+  <si>
+    <t>BILL/00072/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-509</t>
+  </si>
+  <si>
+    <t>F.A &amp;C A.O/S.E RAILWAY GURDEN</t>
   </si>
   <si>
     <t>Supplying laying different dia HDPE and DI pipe including Functional Household Connection (FHTC) for Distribution system (Zone-I) of Augmentation of Ramchandrapur W/s Scheme. (Tender No.23/SE/PMU of 2021-22)</t>
   </si>
   <si>
     <t>VCH/001125/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-385</t>
   </si>
   <si>
     <t>29/03/2022</t>
   </si>
   <si>
-    <t>ANUP KUMAR SAHA</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction of Guard room near intake pathway under Ramchandrapur W/ S Scheme under Raghunathpur Sub- Division, PHE Dte.(Tender No- 569/2021-22 of EE/PD)</t>
   </si>
   <si>
     <t>VCH/000943/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-101</t>
   </si>
   <si>
     <t>16/07/2022</t>
   </si>
   <si>
-    <t>MADHU SUDAN RAKSHIT</t>
+    <t>Supplying laying different dia HDPE and DI pipe including Functional Household Tap Connection (FHTC) for distribution system (Zone-I) augmentation of Ramchandrapur W/S Scheme under Raghunathpur Sub-Division, PHE Dte. Sl no- 1 (Tender No- 23/2021-22 of SE/PMU/WBPWSP(P) )</t>
+  </si>
+  <si>
+    <t>VCH/000908/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-93</t>
+  </si>
+  <si>
+    <t>07/07/2022</t>
   </si>
   <si>
     <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Connection of different existing PWSS (Ramchandrapur W/S Scheme Block - Santuri) to be Augmented / Retrofitting under Purulia Division P.H.E. Dte. (Tender No.538/EE/PD of 2021-22)</t>
   </si>
   <si>
     <t>VCH/000965/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-274</t>
   </si>
   <si>
     <t>03/03/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
-    <t>Functional Household Tap Connection (FHTC including other allied works of Ramchandrapur Water Supply Scheme (Zone - III) at Santuri Block of Raghunathpur Sub-Division under Purulia Division, PHE Dte. at Mouza - Murulia (Jl No. 15)</t>
-[...37 lines deleted...]
-  <si>
     <t>Supply, delivery and installation of automatically controlled Chlorinator having flow rate of 100 LPH and maximum pressure of 10 kg/cm2. at Augmentation of Ramchandrapur water supply scheme OHR/pump house block Santuri, under Purulia Mechanical Division PHE, Dte. district-Purulia.</t>
   </si>
   <si>
     <t>ORD/000306/2022-2023</t>
   </si>
   <si>
     <t>94/PMD</t>
   </si>
   <si>
     <t>03/02/2023</t>
   </si>
   <si>
     <t>05/03/2023</t>
   </si>
   <si>
     <t>GOLAP KR. GHOSH</t>
   </si>
   <si>
     <t>Supply delivery and installation of Centrifugal pump motor sets MCC, Flowmeter to supply Zone I &amp; II OHR with allied works at New pump house of Augmentation of Ramchandrapur water supply scheme Block: Santuri, Under Purulia Mechanical Division PHE, Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000305/2022-2023</t>
   </si>
   <si>
     <t>93/PMD</t>
   </si>
   <si>
     <t>04/04/2023</t>
   </si>
   <si>
     <t>MAHADEV ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of RCC Clear water reservoir (CWR) of capacity 100 Cum, Pump house for accommodating centrifugal pump and making inter-connection by CIDF &amp; M.S Pipe for pumping of water including Panel room &amp; Chlorination room, Boundary wall and Sinking of 3 (Three) Nos. 200 mm dia DTH rigbored tubewell with other allied works at Santuri OHR campus of Santuri W/S Scheme under Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000890/2023-2024</t>
+  </si>
+  <si>
+    <t>1541/PD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>CHATTERJEE CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Supply, delivery and installation of voltage stabilizer at WTP site and allied works for Augmentation of Ramchandrapur water supply scheme District- Purulia, under Purulia Mechanical Division PHE, Dte. Dist- Purulia.</t>
   </si>
   <si>
     <t>ORD/000307/2022-2023</t>
   </si>
   <si>
     <t>95/PMD</t>
   </si>
   <si>
-    <t>Repairing and Renovation of R.C.C. Elevated Reservoir of capacity 150 Cum including other allied works at OHR site of Ramchandrapur W/S Scheme of Raghunathpur Sub-Division under Purulia Division PHE Dte.</t>
-[...110 lines deleted...]
-    <t>F.A &amp;C A.O/S.E RAILWAY GURDEN</t>
+    <t>Supply delivery and installation of VT pump motor , MCC Panel and other electromechanical equipment's for Raw water intake pump house at Augmentation of Ramchandrapur PWSS, Block: Santuri, Under Purulia Mechanical Division PHE Dte Dist- Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000255/2022-2023</t>
+  </si>
+  <si>
+    <t>46/PMD</t>
+  </si>
+  <si>
+    <t>19/01/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>EASTERN INDIA SALES AND SERVICE</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of Centrifugal pump motor sets, MCC, with allied works at WTP site for Augmentation of Ramchandrapur water supply scheme Block: Santuri, Under Purulia Mechanical Division PHE Dte. Dist-Purulia</t>
+  </si>
+  <si>
+    <t>ORD/000348/2022-2023</t>
+  </si>
+  <si>
+    <t>133/PMD</t>
+  </si>
+  <si>
+    <t>20/02/2023</t>
+  </si>
+  <si>
+    <t>21/04/2023</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
+    <t>Supply, delivery and installation of Vertical multistage centrifugal pump motor sets , Panel , Flow meter and all electro mechanical equipments at Augmentation of Ramchandrapur water supply scheme for direct pumping Block- Santuri, under Purulia Mechanical Division PHE Dte. Dist- Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000308/2022-2023</t>
+  </si>
+  <si>
+    <t>96/PMD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire at Rangadanga High School , OHR Campus under Ramchandrapur W/S Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 175 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001622/2023-2024</t>
+  </si>
+  <si>
+    <t>1832/PD</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>11/01/2024</t>
   </si>
   <si>
     <t>Indian Railway miscellaneous collection.</t>
   </si>
   <si>
+    <t>BILL/00410/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-303</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>SOUTH EASTERN RAILWAY, RANCHI DIVISION</t>
+  </si>
+  <si>
+    <t>Bill for Load Enhancement for Aug of Ramchandrapur W/S Scheme.</t>
+  </si>
+  <si>
+    <t>BILL/00433/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-23-24-226</t>
+  </si>
+  <si>
+    <t>05/12/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL PURULIA</t>
+  </si>
+  <si>
     <t>BILL/00409/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-302</t>
   </si>
   <si>
-    <t>14/07/2023</t>
-[...43 lines deleted...]
-  <si>
     <t>Internal Illumination and Yard lighting arrangement at newly Constructed Pump House under under Augmentation of Ramchandrapur Water Supply Scheme, Block: Santuri, under Purulia Mechanical Division, PHE, Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000386/2023-2024</t>
   </si>
   <si>
     <t>372/PMD</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>03/05/2024</t>
   </si>
   <si>
     <t>SEN BROTHERS</t>
   </si>
   <si>
-    <t>Supplying, laying different dia HDPE pipe including Functional House Hold Tap Connection (FHTC) for Distribution System (Zone-III) of augmentation of Ramchandrapur W/S Scheme under Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
-[...67 lines deleted...]
-  <si>
     <t>Providing And Installation of H.O.T. Crane at newly constructed Pump House and old pump house under Augmentation of Ramchandrapur Water Supply Scheme, Block: Santuri, under Purulia Mechanical Division, PHE, Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000385/2023-2024</t>
   </si>
   <si>
     <t>371/PMD</t>
   </si>
   <si>
-    <t>EASTERN INDIA SALES AND SERVICE</t>
+    <t>Providing And Installation of 2 M.T. capacity manually operated curved monorail for Low Lift Pump House and High Lift Pump House under Augmentation of Sonathali Water Supply Scheme, Block: Kashipur, under Purulia Mechanical Division, PHE, Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000546/2023-2024</t>
+  </si>
+  <si>
+    <t>379/PMD</t>
+  </si>
+  <si>
+    <t>15/02/2025</t>
+  </si>
+  <si>
+    <t>S. PATHAK &amp; CO.</t>
+  </si>
+  <si>
+    <t>Continuation Work order for Operation &amp; Maintenance and water testing in the laboratory of Santuri Sub District laboratory of Bacteriologist under RWS purulia Sub-Division PHE Dte.(w.e.f.01.05.2024 to 31.06.2024)</t>
+  </si>
+  <si>
+    <t>ORD/000305/2024-2025</t>
+  </si>
+  <si>
+    <t>266/A/PR</t>
+  </si>
+  <si>
+    <t>26/04/2024</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>UTSAV AGENCY</t>
+  </si>
+  <si>
+    <t>Quotation money payment for new connection near baranti Dam</t>
+  </si>
+  <si>
+    <t>BILL/00168/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-32</t>
+  </si>
+  <si>
+    <t>21/06/2024</t>
+  </si>
+  <si>
+    <t>SANTURI CCC</t>
+  </si>
+  <si>
+    <t>Quotation for New Connection at New Pump House at Ramchandrapur</t>
+  </si>
+  <si>
+    <t>BILL/00112/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-24-25-14</t>
+  </si>
+  <si>
+    <t>24/05/2024</t>
+  </si>
+  <si>
+    <t>Restoration work of the road after laying of water pipe line at Ramkanli Railway atantion to Panchet Dam Road from 4.80 Km to 10.8 Km after Raghunathpur Sub-Division, PWD of Purulia Division, PWD during the year 2023-24 (Raghunathpur Ws Scheme German Assist) (Memo No.1535/PWD dt.27.09.2024)</t>
+  </si>
+  <si>
+    <t>BILL/01068/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-537</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, PURULIA DIVISION PWD DTE.</t>
   </si>
   <si>
     <t>Quotation for new connection at Rangadanga OHR site under Ramchandrapur water supply scheme.</t>
   </si>
   <si>
     <t>BILL/00089/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-11</t>
   </si>
   <si>
     <t>10/05/2024</t>
-  </si>
-[...154 lines deleted...]
-    <t>01/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1248,2331 +1248,2331 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>20.5</v>
+        <v>4.59</v>
       </c>
       <c r="Q3" s="4">
-        <v>20.5</v>
+        <v>4.18</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>91.05</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>42.77</v>
+        <v>68.57</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>68.57</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>4.21</v>
+        <v>12.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.92</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>46.15</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>4.26</v>
+        <v>9.48</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.13</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.34</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>68.57</v>
+        <v>20.5</v>
       </c>
       <c r="Q7" s="4">
-        <v>68.57</v>
+        <v>20.5</v>
       </c>
       <c r="R7" s="4">
         <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>9.48</v>
+        <v>316.96</v>
       </c>
       <c r="Q8" s="4">
-        <v>9.13</v>
+        <v>250.64</v>
       </c>
       <c r="R8" s="4">
-        <v>96.34</v>
+        <v>79.07</v>
       </c>
       <c r="S8" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>1.92</v>
+        <v>4.15</v>
       </c>
       <c r="Q9" s="4">
-        <v>1.27</v>
+        <v>3.98</v>
       </c>
       <c r="R9" s="4">
-        <v>66.14</v>
+        <v>95.83</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...4 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>36.04</v>
+        <v>1.4</v>
       </c>
       <c r="Q10" s="4">
-        <v>21.11</v>
+        <v>1.06</v>
       </c>
       <c r="R10" s="4">
-        <v>58.57</v>
+        <v>75.47</v>
       </c>
       <c r="S10" s="4">
-        <v>20</v>
+        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>65</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="P11" s="4">
-        <v>6.31</v>
+        <v>195.98</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.38</v>
+        <v>170.16</v>
       </c>
       <c r="R11" s="4">
-        <v>69.42</v>
+        <v>86.83</v>
       </c>
       <c r="S11" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="N12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="P12" s="4">
+        <v>21.27</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>16.7</v>
+      </c>
+      <c r="R12" s="4">
+        <v>78.52</v>
+      </c>
+      <c r="S12" s="4">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>25</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>82</v>
+        <v>39</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="P13" s="4">
         <v>10.63</v>
       </c>
       <c r="Q13" s="4">
         <v>10.62</v>
       </c>
       <c r="R13" s="4">
         <v>99.88</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>31</v>
       </c>
       <c r="P14" s="4">
-        <v>1.4</v>
+        <v>16.75</v>
       </c>
       <c r="Q14" s="4">
-        <v>1.06</v>
+        <v>13.85</v>
       </c>
       <c r="R14" s="4">
-        <v>75.47</v>
+        <v>82.71</v>
       </c>
       <c r="S14" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>82</v>
+        <v>39</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="P15" s="4">
-        <v>4.15</v>
+        <v>390.75</v>
       </c>
       <c r="Q15" s="4">
-        <v>3.98</v>
+        <v>213.6</v>
       </c>
       <c r="R15" s="4">
-        <v>95.83</v>
+        <v>54.67</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
-[...6 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>103</v>
+      </c>
+      <c r="L16" s="4">
+        <v>394</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>43</v>
+        <v>105</v>
       </c>
       <c r="P16" s="4">
-        <v>16.75</v>
+        <v>29.79</v>
       </c>
       <c r="Q16" s="4">
-        <v>13.85</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>82.71</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>106</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="N17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>29.79</v>
+        <v>144.33</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>109</v>
+        <v>69</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>109</v>
+        <v>69</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="P18" s="4">
-        <v>144.33</v>
+        <v>3.34</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="P19" s="4">
-        <v>3.34</v>
+        <v>42.77</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>118</v>
+        <v>31</v>
       </c>
       <c r="P20" s="4">
-        <v>1.06</v>
+        <v>4.21</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>38</v>
+        <v>101</v>
       </c>
       <c r="P21" s="4">
         <v>87.04</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
       <c r="P22" s="4">
-        <v>1.06</v>
+        <v>4.26</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>126</v>
+        <v>48</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="P23" s="4">
-        <v>67.71</v>
+        <v>1.92</v>
       </c>
       <c r="Q23" s="4">
-        <v>5.47</v>
+        <v>1.27</v>
       </c>
       <c r="R23" s="4">
-        <v>8.09</v>
+        <v>66.14</v>
       </c>
       <c r="S23" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>132</v>
-[...4 lines deleted...]
-      <c r="J24" s="13"/>
+        <v>136</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K24" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="M24" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="L24" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N24" s="4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="P24" s="4">
-        <v>11.66</v>
+        <v>36.04</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>21.11</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>58.57</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>82</v>
+        <v>142</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="P25" s="4">
-        <v>195.98</v>
+        <v>67.71</v>
       </c>
       <c r="Q25" s="4">
-        <v>170.16</v>
+        <v>5.47</v>
       </c>
       <c r="R25" s="4">
-        <v>86.83</v>
+        <v>8.09</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>149</v>
+        <v>53</v>
       </c>
       <c r="P26" s="4">
-        <v>34.04</v>
+        <v>6.31</v>
       </c>
       <c r="Q26" s="4">
-        <v>33.54</v>
+        <v>4.38</v>
       </c>
       <c r="R26" s="4">
-        <v>98.54</v>
+        <v>69.42</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>82</v>
+        <v>48</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="P27" s="4">
-        <v>316.96</v>
+        <v>65.49</v>
       </c>
       <c r="Q27" s="4">
-        <v>250.64</v>
+        <v>35.92</v>
       </c>
       <c r="R27" s="4">
-        <v>79.07</v>
+        <v>54.85</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>82</v>
+        <v>48</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="P28" s="4">
-        <v>17.72</v>
+        <v>34.04</v>
       </c>
       <c r="Q28" s="4">
-        <v>15.47</v>
+        <v>33.54</v>
       </c>
       <c r="R28" s="4">
-        <v>87.28</v>
+        <v>98.54</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="P29" s="4">
-        <v>16.98</v>
+        <v>51.14</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>36.49</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>71.35</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-      <c r="J30" s="13"/>
+        <v>166</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K30" s="4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>169</v>
+        <v>65</v>
       </c>
       <c r="P30" s="4">
-        <v>2.88</v>
+        <v>17.72</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>15.47</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>87.28</v>
       </c>
       <c r="S30" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="P31" s="4">
-        <v>6.19</v>
+        <v>1.06</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
       <c r="P32" s="4">
-        <v>1.29</v>
+        <v>1.41</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="P33" s="4">
-        <v>1.41</v>
+        <v>1.06</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>183</v>
       </c>
       <c r="I34" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>143</v>
+        <v>188</v>
       </c>
       <c r="P34" s="4">
-        <v>12.83</v>
+        <v>11.66</v>
       </c>
       <c r="Q34" s="4">
-        <v>5.92</v>
+        <v>0</v>
       </c>
       <c r="R34" s="4">
-        <v>46.15</v>
+        <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="P35" s="4">
-        <v>65.49</v>
+        <v>16.98</v>
       </c>
       <c r="Q35" s="4">
-        <v>35.92</v>
+        <v>0</v>
       </c>
       <c r="R35" s="4">
-        <v>54.85</v>
+        <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
+        <v>192</v>
+      </c>
+      <c r="I36" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K36" s="4" t="s">
         <v>193</v>
       </c>
-      <c r="I36" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K36" s="4" t="s">
+      <c r="L36" s="4" t="s">
         <v>194</v>
       </c>
-      <c r="L36" s="4" t="s">
+      <c r="M36" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="N36" s="4" t="s">
         <v>195</v>
       </c>
-      <c r="M36" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O36" s="4" t="s">
-        <v>164</v>
+        <v>196</v>
       </c>
       <c r="P36" s="4">
-        <v>51.14</v>
+        <v>10.22</v>
       </c>
       <c r="Q36" s="4">
-        <v>36.49</v>
+        <v>0</v>
       </c>
       <c r="R36" s="4">
-        <v>71.35</v>
+        <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
-        <v>82</v>
+        <v>39</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>95</v>
+        <v>200</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>43</v>
+        <v>202</v>
       </c>
       <c r="P37" s="4">
-        <v>21.27</v>
+        <v>0.43</v>
       </c>
       <c r="Q37" s="4">
-        <v>16.7</v>
+        <v>0</v>
       </c>
       <c r="R37" s="4">
-        <v>78.52</v>
+        <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>200</v>
-[...6 lines deleted...]
-      </c>
+        <v>203</v>
+      </c>
+      <c r="I38" s="13"/>
+      <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>135</v>
+        <v>206</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="P38" s="4">
-        <v>10.22</v>
+        <v>6.19</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>205</v>
-[...6 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="I39" s="13"/>
+      <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="L39" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="M39" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="N39" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="O39" s="4" t="s">
         <v>207</v>
       </c>
-      <c r="M39" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P39" s="4">
-        <v>0.43</v>
+        <v>1.29</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="I40" s="13"/>
       <c r="J40" s="13"/>
       <c r="K40" s="4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="P40" s="4">
         <v>18.31</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>216</v>
-[...6 lines deleted...]
-      </c>
+        <v>217</v>
+      </c>
+      <c r="I41" s="13"/>
+      <c r="J41" s="13"/>
       <c r="K41" s="4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="N41" s="4" t="s">
         <v>220</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>38</v>
+        <v>207</v>
       </c>
       <c r="P41" s="4">
-        <v>390.75</v>
+        <v>2.88</v>
       </c>
       <c r="Q41" s="4">
-        <v>213.6</v>
+        <v>0</v>
       </c>
       <c r="R41" s="4">
-        <v>54.67</v>
+        <v>0</v>
       </c>
       <c r="S41" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="7" t="s">
         <v>221</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="11"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="14"/>
       <c r="I42" s="14"/>
       <c r="J42" s="14"/>
       <c r="K42" s="8"/>
       <c r="L42" s="8"/>
       <c r="M42" s="8"/>
       <c r="N42" s="8"/>
       <c r="O42" s="8">
         <v>1741.5</v>