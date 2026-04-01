--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -290,215 +290,203 @@
   <si>
     <t>24/11/2021</t>
   </si>
   <si>
     <t>23/01/2022</t>
   </si>
   <si>
     <t>ANUP KUMAR SAHA</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line under command area of Jhalda Water Supply Scheme (Zone-II, Part-II) of Jhalda-II Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (PART-II-Chatambari Habitation, GP- Begunkodar)</t>
   </si>
   <si>
     <t>ORD/000345/2021-2022</t>
   </si>
   <si>
     <t>68/PD</t>
   </si>
   <si>
     <t>17/01/2022</t>
   </si>
   <si>
     <t>03/03/2022</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line under Zone-1A command area of Augementation of Jhalda Water Supply Scheme (Rural Part) of Jhada II Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (Zone-1A, Part-I, GP-Begunkodar, Habitation-Murguma, Narayanpur Alias Lakhipur)</t>
-[...8 lines deleted...]
-    <t>11/04/2022</t>
+    <t>Supply delivery installation of 1kg/hr gaseous chlorination system at Augmentation of Jhalda Water Supply scheme Block Jhalda under PMD PHE Dte. District Purulia.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000068/2021-2022</t>
+  </si>
+  <si>
+    <t>113/PMD</t>
+  </si>
+  <si>
+    <t>28/02/2022</t>
+  </si>
+  <si>
+    <t>30/03/2022</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line under command area of Jhalda Water Supply Scheme (Zone-II, Part-III) of Jhalda-II Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (PART-III-Jaharhatu,Nischantapur Habitation, GP- Bamnia-Beladh)</t>
+  </si>
+  <si>
+    <t>ORD/000444/2021-2022</t>
+  </si>
+  <si>
+    <t>408/PD</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>14/05/2022</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line under command area of Augementation of Jhalda Water Supply Scheme (Rural Part) (Zone-II, Part-IV) of Jhalda-II Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (Habitation-Supurdih and Brindabanpur, Gp-Begunkodar)</t>
+  </si>
+  <si>
+    <t>ORD/000072/2022-2023</t>
+  </si>
+  <si>
+    <t>649/PD</t>
+  </si>
+  <si>
+    <t>22/04/2022</t>
+  </si>
+  <si>
+    <t>06/06/2022</t>
+  </si>
+  <si>
+    <t>Repairing, renovation &amp; restoration of Store room including at Masina Pump House site of Jhalda W/S Scheme Under Purulia Sadar Sub-Division, Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000442/2021-2022</t>
+  </si>
+  <si>
+    <t>92/PSD</t>
+  </si>
+  <si>
+    <t>14/03/2022</t>
+  </si>
+  <si>
+    <t>13/04/2022</t>
+  </si>
+  <si>
+    <t>CHATTERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Withdrawing &amp; relaying of AC pipe line from Birsamor to Sramik Kalyan Kendra, Namopara to Kumarkuli Road and installation of sluice valve and Repairing of valve chamber at Jhalda under Jhalda Municipality W/S Scheme of Purulia Sadar Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000615/2022-2023</t>
+  </si>
+  <si>
+    <t>512/PSD</t>
+  </si>
+  <si>
+    <t>12/08/2022</t>
+  </si>
+  <si>
+    <t>11/09/2022</t>
+  </si>
+  <si>
+    <t>SK MANIR</t>
+  </si>
+  <si>
+    <t>Laying of parallel distribution pipeline for providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation under command area of Jhalda Water Supply Scheme (Zone-II, Part-I) of Jhalda-II Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (PART-I-Begunkodar Habitation GP- Begunkodar)</t>
+  </si>
+  <si>
+    <t>ORD/000868/2022-2023</t>
+  </si>
+  <si>
+    <t>1810/PD</t>
+  </si>
+  <si>
+    <t>06/12/2022</t>
+  </si>
+  <si>
+    <t>06/09/2023</t>
+  </si>
+  <si>
+    <t>Supplying delivery fitting&amp; fixing of 30 nos of Sign board (ACP Sheet)at different solar tubewell site within Jhalda-1 Block in Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001230/2022-2023</t>
+  </si>
+  <si>
+    <t>252/PSD</t>
+  </si>
+  <si>
+    <t>Route Survey &amp; Drawing Preparation for uncovered areas under Jhalda-II Block under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1,Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000002/2023-2024</t>
+  </si>
+  <si>
+    <t>525/PD</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>TIYAS CONSULTANCY AND INFRASTRUCTURE PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipeline for providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) at different habitation under Zone-1A command area of Jhalda W/S Scheme of Jhalda-II Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte. (Phase-II, Zone-1A, Part-I, GP-Begunkodar, Habitation-Murguma, Narayanpur Alias Lakhipur)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000008/2023-2024</t>
+  </si>
+  <si>
+    <t>536/PD</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>27/05/2023</t>
   </si>
   <si>
     <t>BOSE CONSTRUCTION</t>
   </si>
   <si>
-    <t>Supply delivery installation of 1kg/hr gaseous chlorination system at Augmentation of Jhalda Water Supply scheme Block Jhalda under PMD PHE Dte. District Purulia.</t>
-[...148 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000009/2021-2022</t>
   </si>
   <si>
     <t>1564/PD</t>
   </si>
   <si>
     <t>16/12/2021</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000016/2021-2022</t>
   </si>
   <si>
     <t>393/PD</t>
   </si>
   <si>
     <t>11/03/2022</t>
   </si>
   <si>
     <t>RTOR000041/2022-2023</t>
@@ -639,50 +627,62 @@
     <t>Supply delivery and installation of centrifugal pumping machineries, MCC panel and with necessary substitutes and allied works at the intake of the Jhalda Augmentation w/s project under PMD, PHE Dte. in the District of Purulia</t>
   </si>
   <si>
     <t>ORD/000254/2022-2023</t>
   </si>
   <si>
     <t>44/PMD</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>Supply delivery installation of 1kg/hr gaseous chlorination system at OHR site for Augmentation of Jhalda Water Supply scheme Block Jhalda under PMD PHE Dte. District Purulia.</t>
   </si>
   <si>
     <t>ORD/000291/2022-2023</t>
   </si>
   <si>
     <t>83/PMD</t>
   </si>
   <si>
     <t>01/02/2023</t>
   </si>
   <si>
     <t>02/12/2024</t>
+  </si>
+  <si>
+    <t>Replacement of essential item on the intake Burge of Jhalda Augmentation W/S Scheme under P.M.D., P.H.E.Dte</t>
+  </si>
+  <si>
+    <t>ORD/000183/2023-2024</t>
+  </si>
+  <si>
+    <t>1173/PMD</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1954,1488 +1954,1488 @@
         <v>35.23</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>85</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>59</v>
+        <v>93</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="P16" s="4">
-        <v>73.43</v>
+        <v>20.47</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>86</v>
+        <v>57</v>
       </c>
       <c r="P17" s="4">
-        <v>20.47</v>
+        <v>90.73</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>104</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="P18" s="4">
-        <v>90.73</v>
+        <v>21.02</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>49</v>
+        <v>114</v>
       </c>
       <c r="P19" s="4">
-        <v>21.02</v>
+        <v>3.58</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="J20" s="13"/>
+      <c r="J20" s="13" t="s">
+        <v>81</v>
+      </c>
       <c r="K20" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="P20" s="4">
-        <v>3.58</v>
+        <v>2</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="J21" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>125</v>
+        <v>44</v>
       </c>
       <c r="P21" s="4">
-        <v>2</v>
+        <v>28.57</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="J22" s="13"/>
+      <c r="J22" s="13" t="s">
+        <v>71</v>
+      </c>
       <c r="K22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>129</v>
+        <v>74</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>130</v>
+        <v>75</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="P22" s="4">
-        <v>28.57</v>
+        <v>0.65</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>71</v>
+        <v>130</v>
       </c>
       <c r="K23" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="L23" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="M23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N23" s="4" t="s">
-        <v>75</v>
+        <v>134</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>76</v>
+        <v>135</v>
       </c>
       <c r="P23" s="4">
-        <v>0.65</v>
+        <v>3.21</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="P24" s="4">
-        <v>3.21</v>
+        <v>14.61</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>141</v>
-[...6 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>96</v>
+        <v>147</v>
       </c>
       <c r="P25" s="4">
-        <v>14.61</v>
+        <v>70.09</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
         <v>148</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>149</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>150</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>150</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="P26" s="4">
-        <v>70.09</v>
+        <v>3.18</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="L27" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="L27" s="4" t="s">
+      <c r="M27" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="M27" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N27" s="4" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="P27" s="4">
-        <v>3.18</v>
+        <v>83.68</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="L28" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="M28" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="M28" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N28" s="4" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="P28" s="4">
-        <v>83.68</v>
+        <v>1.55</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
         <v>158</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>159</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>160</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>160</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="P29" s="4">
-        <v>1.55</v>
+        <v>12.93</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="P30" s="4">
-        <v>12.93</v>
+        <v>0.37</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-      <c r="J31" s="13"/>
+        <v>167</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>94</v>
+      </c>
       <c r="K31" s="4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="P31" s="4">
-        <v>0.37</v>
+        <v>49.44</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>98</v>
+        <v>59</v>
       </c>
       <c r="J32" s="13" t="s">
-        <v>99</v>
+        <v>71</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>174</v>
+        <v>74</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>175</v>
+        <v>75</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>176</v>
+        <v>76</v>
       </c>
       <c r="P32" s="4">
-        <v>49.44</v>
+        <v>0.43</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J33" s="13" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="K33" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="L33" s="4" t="s">
         <v>178</v>
       </c>
-      <c r="L33" s="4" t="s">
+      <c r="M33" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="M33" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N33" s="4" t="s">
-        <v>75</v>
+        <v>180</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>76</v>
+        <v>114</v>
       </c>
       <c r="P33" s="4">
-        <v>0.43</v>
+        <v>9.37</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="I34" s="13" t="s">
-        <v>59</v>
+        <v>93</v>
       </c>
       <c r="J34" s="13" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>119</v>
+        <v>86</v>
       </c>
       <c r="P34" s="4">
-        <v>9.37</v>
+        <v>2.74</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>185</v>
-[...6 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>189</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>86</v>
+        <v>190</v>
       </c>
       <c r="P35" s="4">
-        <v>2.74</v>
+        <v>0.41</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-      <c r="J36" s="13"/>
+        <v>191</v>
+      </c>
+      <c r="I36" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>81</v>
+      </c>
       <c r="K36" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>193</v>
+        <v>118</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="P36" s="4">
-        <v>0.41</v>
+        <v>0.92</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>59</v>
+        <v>93</v>
       </c>
       <c r="J37" s="13" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>123</v>
+        <v>170</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>199</v>
+        <v>35</v>
       </c>
       <c r="P37" s="4">
-        <v>0.92</v>
+        <v>43.88</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>200</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="J38" s="13" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="K38" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>174</v>
+        <v>203</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P38" s="4">
-        <v>43.88</v>
+        <v>21.57</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="J39" s="13" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>207</v>
+        <v>184</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>208</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>35</v>
+        <v>86</v>
       </c>
       <c r="P39" s="4">
-        <v>21.57</v>
+        <v>6.21</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="7" t="s">
         <v>209</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="11"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="14"/>
       <c r="I40" s="14"/>
       <c r="J40" s="14"/>
       <c r="K40" s="8"/>
       <c r="L40" s="8"/>
       <c r="M40" s="8"/>
       <c r="N40" s="8"/>
       <c r="O40" s="8">
-        <v>972.64</v>
+        <v>905.43</v>
       </c>
       <c r="P40" s="8">
         <v>0</v>
       </c>
       <c r="Q40" s="8">
         <v>0</v>
       </c>
       <c r="R40" s="8"/>
       <c r="S40" s="8"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A40:N40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>