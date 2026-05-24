--- v2 (2026-04-01)
+++ v3 (2026-05-24)
@@ -1631,54 +1631,54 @@
         <v>58</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P10" s="4">
         <v>10.08</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>5.45</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>54.1</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1690,54 +1690,54 @@
         <v>65</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P11" s="4">
         <v>153.83</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>53.13</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>34.54</v>
       </c>
       <c r="S11" s="4">
         <v>85</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1751,54 +1751,54 @@
       <c r="I12" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P12" s="4">
         <v>0.63</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.44</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="S12" s="4">
         <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1932,54 +1932,54 @@
         <v>87</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P15" s="4">
         <v>35.23</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>13.84</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>39.3</v>
       </c>
       <c r="S15" s="4">
         <v>85</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1993,54 +1993,54 @@
       <c r="I16" s="13" t="s">
         <v>93</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>94</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P16" s="4">
         <v>20.47</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>8.21</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>40.12</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2052,54 +2052,54 @@
         <v>99</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P17" s="4">
         <v>90.73</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>19.64</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>21.64</v>
       </c>
       <c r="S17" s="4">
         <v>98</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2111,54 +2111,54 @@
         <v>104</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P18" s="4">
         <v>21.02</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>18.85</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>89.65</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2170,54 +2170,54 @@
         <v>109</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P19" s="4">
         <v>3.58</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>3.33</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>92.87</v>
       </c>
       <c r="S19" s="4">
         <v>95</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2231,54 +2231,54 @@
       <c r="I20" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P20" s="4">
         <v>2</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>1.92</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>95.93</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2290,54 +2290,54 @@
         <v>121</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P21" s="4">
         <v>28.57</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>18.65</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>65.29</v>
       </c>
       <c r="S21" s="4">
         <v>80</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2351,54 +2351,54 @@
       <c r="I22" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P22" s="4">
         <v>0.65</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>0.65</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2412,54 +2412,54 @@
       <c r="I23" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>130</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>134</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>135</v>
       </c>
       <c r="P23" s="4">
         <v>3.21</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>3.16</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>98.33</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2473,54 +2473,54 @@
       <c r="I24" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>137</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>139</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>140</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>141</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>142</v>
       </c>
       <c r="P24" s="4">
         <v>14.61</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>11.71</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>80.12</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2876,54 +2876,54 @@
       <c r="I31" s="13" t="s">
         <v>93</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>94</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>168</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>169</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>170</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>171</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>172</v>
       </c>
       <c r="P31" s="4">
         <v>49.44</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>49.08</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>99.27</v>
       </c>
       <c r="S31" s="4">
         <v>60</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -2937,54 +2937,54 @@
       <c r="I32" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>174</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>175</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P32" s="4">
         <v>0.43</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>0.3</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
@@ -2998,54 +2998,54 @@
       <c r="I33" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>177</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>178</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>179</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>180</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P33" s="4">
         <v>9.37</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>9.36</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S33" s="4">
         <v>80</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
@@ -3059,54 +3059,54 @@
       <c r="I34" s="13" t="s">
         <v>93</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>94</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>182</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>183</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>184</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>185</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P34" s="4">
         <v>2.74</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>2.74</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
@@ -3238,54 +3238,54 @@
       <c r="I37" s="13" t="s">
         <v>93</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>94</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>197</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>198</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>170</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>199</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P37" s="4">
         <v>43.88</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>39.81</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>90.74</v>
       </c>
       <c r="S37" s="4">
         <v>70</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
@@ -3299,54 +3299,54 @@
       <c r="I38" s="13" t="s">
         <v>93</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>94</v>
       </c>
       <c r="K38" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>204</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P38" s="4">
         <v>21.57</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>16.88</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>78.26</v>
       </c>
       <c r="S38" s="4">
         <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
@@ -3360,88 +3360,88 @@
       <c r="I39" s="13" t="s">
         <v>93</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>94</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>206</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>207</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>184</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>208</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P39" s="4">
         <v>6.21</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>5.65</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>90.91</v>
       </c>
       <c r="S39" s="4">
         <v>50</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="7" t="s">
         <v>209</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="11"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="14"/>
       <c r="I40" s="14"/>
       <c r="J40" s="14"/>
       <c r="K40" s="8"/>
       <c r="L40" s="8"/>
       <c r="M40" s="8"/>
       <c r="N40" s="8"/>
       <c r="O40" s="8">
         <v>905.43</v>
       </c>
       <c r="P40" s="8">
-        <v>0</v>
+        <v>282.8</v>
       </c>
       <c r="Q40" s="8">
-        <v>0</v>
+        <v>31.23</v>
       </c>
       <c r="R40" s="8"/>
       <c r="S40" s="8"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A40:N40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>