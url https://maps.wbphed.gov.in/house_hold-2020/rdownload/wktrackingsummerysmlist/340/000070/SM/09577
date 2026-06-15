--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -639,50 +639,80 @@
     <t>Supply delivery installation of 1kg/hr gaseous chlorination system at OHR site for Augmentation of Jhalda Water Supply scheme Block Jhalda under PMD PHE Dte. District Purulia.</t>
   </si>
   <si>
     <t>ORD/000291/2022-2023</t>
   </si>
   <si>
     <t>83/PMD</t>
   </si>
   <si>
     <t>01/02/2023</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>Replacement of essential item on the intake Burge of Jhalda Augmentation W/S Scheme under P.M.D., P.H.E.Dte</t>
   </si>
   <si>
     <t>ORD/000183/2023-2024</t>
   </si>
   <si>
     <t>1173/PMD</t>
   </si>
   <si>
     <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Lighting conductor, Glow sign board &amp; illumination at intake barge under Jhalda Aug water supply scheme under Purulia Mechanical Division, P.H.E Dte. in District Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/001039/2024-2025</t>
+  </si>
+  <si>
+    <t>73/PMSD(W/S)</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>MUKHERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line under Zone-1A command area of Augementation of Jhalda Water Supply Scheme (Rural Part) of Jhada II Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (Zone-1A, Part-I, GP-Begunkodar, Habitation-Murguma, Narayanpur Alias Lakhipur)</t>
+  </si>
+  <si>
+    <t>ORD/000401/2021-2022</t>
+  </si>
+  <si>
+    <t>253/PD</t>
+  </si>
+  <si>
+    <t>11/04/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1071,51 +1101,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W40"/>
+  <dimension ref="A1:W42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="80.123291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3374,87 +3404,209 @@
       </c>
       <c r="N39" s="4" t="s">
         <v>208</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P39" s="4">
         <v>6.21</v>
       </c>
       <c r="Q39" s="4">
         <v>5.65</v>
       </c>
       <c r="R39" s="4">
         <v>90.91</v>
       </c>
       <c r="S39" s="4">
         <v>50</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
-      <c r="A40" s="7" t="s">
+      <c r="A40" s="3">
+        <v>38</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H40" s="13" t="s">
         <v>209</v>
       </c>
-      <c r="B40" s="7"/>
-[...22 lines deleted...]
-      <c r="S40" s="8"/>
+      <c r="I40" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="O40" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="P40" s="4">
+        <v>0.57</v>
+      </c>
+      <c r="Q40" s="4">
+        <v>0</v>
+      </c>
+      <c r="R40" s="4">
+        <v>0</v>
+      </c>
+      <c r="S40" s="4">
+        <v>100</v>
+      </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
+    <row r="41" spans="1:23">
+      <c r="A41" s="3">
+        <v>39</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H41" s="13" t="s">
+        <v>215</v>
+      </c>
+      <c r="I41" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="M41" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N41" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="O41" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="P41" s="4">
+        <v>73.43</v>
+      </c>
+      <c r="Q41" s="4">
+        <v>61.22</v>
+      </c>
+      <c r="R41" s="4">
+        <v>83.38</v>
+      </c>
+      <c r="S41" s="4">
+        <v>100</v>
+      </c>
+      <c r="T41" s="1"/>
+      <c r="U41" s="1"/>
+      <c r="V41" s="1"/>
+      <c r="W41" s="1"/>
+    </row>
+    <row r="42" spans="1:23">
+      <c r="A42" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="11"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="14"/>
+      <c r="I42" s="14"/>
+      <c r="J42" s="14"/>
+      <c r="K42" s="8"/>
+      <c r="L42" s="8"/>
+      <c r="M42" s="8"/>
+      <c r="N42" s="8"/>
+      <c r="O42" s="8">
+        <v>979.43</v>
+      </c>
+      <c r="P42" s="8">
+        <v>344.02</v>
+      </c>
+      <c r="Q42" s="8">
+        <v>35.12</v>
+      </c>
+      <c r="R42" s="8"/>
+      <c r="S42" s="8"/>
+      <c r="T42" s="1"/>
+      <c r="U42" s="1"/>
+      <c r="V42" s="1"/>
+      <c r="W42" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A40:N40"/>
+    <mergeCell ref="A42:N42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>