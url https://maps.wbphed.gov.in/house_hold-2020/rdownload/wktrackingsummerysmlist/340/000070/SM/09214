--- v2 (2026-02-07)
+++ v3 (2026-04-21)
@@ -1331,54 +1331,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.26</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>5.35</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -2587,54 +2587,54 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>122</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>125</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P25" s="4">
         <v>13.21</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>10.56</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>79.94</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>128</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2648,54 +2648,54 @@
       <c r="I26" s="13" t="s">
         <v>130</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>131</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>132</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>133</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>134</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>135</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>136</v>
       </c>
       <c r="P26" s="4">
         <v>12.85</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>12.85</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S26" s="4">
         <v>80</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2709,54 +2709,54 @@
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>122</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>138</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>139</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>125</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>140</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P27" s="4">
         <v>10.77</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>0.43</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>3.98</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2888,54 +2888,54 @@
         <v>150</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
         <v>151</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>152</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>153</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>154</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>155</v>
       </c>
       <c r="P30" s="4">
         <v>3.87</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>3.79</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>97.86</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
@@ -2949,54 +2949,54 @@
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>122</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>157</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>158</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>159</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>160</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P31" s="4">
         <v>4.81</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>99.34</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -3010,54 +3010,54 @@
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>122</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>162</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>163</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>164</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>165</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>166</v>
       </c>
       <c r="P32" s="4">
         <v>0.96</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>99.13</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
@@ -3071,54 +3071,54 @@
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>122</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>168</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>169</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>125</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P33" s="4">
         <v>14.26</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>11.3</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>79.24</v>
       </c>
       <c r="S33" s="4">
         <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
@@ -3415,54 +3415,54 @@
       <c r="I39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>122</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>166</v>
       </c>
       <c r="P39" s="4">
         <v>23.27</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>3.06</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>13.14</v>
       </c>
       <c r="S39" s="4">
         <v>30</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
@@ -3537,54 +3537,54 @@
       <c r="I41" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>122</v>
       </c>
       <c r="K41" s="4" t="s">
         <v>200</v>
       </c>
       <c r="L41" s="4" t="s">
         <v>201</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>202</v>
       </c>
       <c r="N41" s="4" t="s">
         <v>203</v>
       </c>
       <c r="O41" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P41" s="4">
         <v>15.93</v>
       </c>
       <c r="Q41" s="4">
-        <v>0</v>
+        <v>2.52</v>
       </c>
       <c r="R41" s="4">
-        <v>0</v>
+        <v>15.85</v>
       </c>
       <c r="S41" s="4">
         <v>100</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>128</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
@@ -4039,54 +4039,54 @@
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="7" t="s">
         <v>242</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="7"/>
       <c r="D50" s="7"/>
       <c r="E50" s="11"/>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="14"/>
       <c r="I50" s="14"/>
       <c r="J50" s="14"/>
       <c r="K50" s="8"/>
       <c r="L50" s="8"/>
       <c r="M50" s="8"/>
       <c r="N50" s="8"/>
       <c r="O50" s="8">
         <v>561.88</v>
       </c>
       <c r="P50" s="8">
-        <v>0</v>
+        <v>50.49</v>
       </c>
       <c r="Q50" s="8">
-        <v>0</v>
+        <v>8.99</v>
       </c>
       <c r="R50" s="8"/>
       <c r="S50" s="8"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A50:N50"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>