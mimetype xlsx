--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -585,65 +585,50 @@
     <t>Enhancement of contractual demand from 71 KVA to 0.4 KV to 120/120/120/120/120 KVA respectively at 0.4 KV for next consecutive five years period of operation i.r.o The Ex.Engg PMD PHE Dte.(Consumer ID : 950006038) to their premises at Balitora Water Supply Scheme</t>
   </si>
   <si>
     <t>BILL/00042/2022-2023</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>WBSEDCL PURULIA</t>
   </si>
   <si>
     <t>car hire bill for office purpose against Reg. No.WB55A/4524 bill paid for the month of Sep,22 to June,22.</t>
   </si>
   <si>
     <t>BILL/00539/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-334</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>ANUP KUMAR SAHA</t>
-  </si>
-[...13 lines deleted...]
-    <t>26/01/2023</t>
   </si>
   <si>
     <t>Providing FHTC &amp; Supplying &amp; laying different dia HDPE pipe line of distribution linewith allied works from OHR (zone-1) site to Mathorgoria village More &amp; Balitora bauripara end to bramhan para of Balitora village under zone-I of Balitora W/S Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Mouza- Balitora, Habitation :-Balitora)</t>
   </si>
   <si>
     <t>ORD/000328/2021-2022</t>
   </si>
   <si>
     <t>36/PD</t>
   </si>
   <si>
     <t>New Sinking of 4 (Four) Nos 200 mm dia river bed vertical tubewell alongwith necessary 100 mm dia GI collecting line in connection with FHTC from River bed Tubewell to common manifold chamber at river bank (Damodar River) at Balitora under Balitora W/S Scheme under Raghunathpur Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001195/2022-2023</t>
   </si>
   <si>
     <t>467/PD</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
@@ -1170,51 +1155,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W50"/>
+  <dimension ref="A1:W49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2829,54 +2814,54 @@
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>122</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>145</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>146</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>147</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>148</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>149</v>
       </c>
       <c r="P29" s="4">
         <v>1.09</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>0.44</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>40.04</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -3403,703 +3388,642 @@
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>191</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>122</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>194</v>
+        <v>125</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>195</v>
+        <v>126</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>166</v>
+        <v>102</v>
       </c>
       <c r="P39" s="4">
-        <v>23.27</v>
+        <v>37.4</v>
       </c>
       <c r="Q39" s="4">
-        <v>3.06</v>
+        <v>21.2</v>
       </c>
       <c r="R39" s="4">
-        <v>13.14</v>
+        <v>56.69</v>
       </c>
       <c r="S39" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>122</v>
       </c>
       <c r="K40" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="M40" s="4" t="s">
         <v>197</v>
       </c>
-      <c r="L40" s="4" t="s">
+      <c r="N40" s="4" t="s">
         <v>198</v>
       </c>
-      <c r="M40" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O40" s="4" t="s">
-        <v>102</v>
+        <v>64</v>
       </c>
       <c r="P40" s="4">
-        <v>37.4</v>
+        <v>15.93</v>
       </c>
       <c r="Q40" s="4">
-        <v>0</v>
+        <v>5.18</v>
       </c>
       <c r="R40" s="4">
-        <v>0</v>
+        <v>32.5</v>
       </c>
       <c r="S40" s="4">
         <v>100</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
-        <v>21</v>
+        <v>128</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>199</v>
       </c>
       <c r="I41" s="13" t="s">
-        <v>26</v>
+        <v>200</v>
       </c>
       <c r="J41" s="13" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="K41" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>64</v>
+        <v>205</v>
       </c>
       <c r="P41" s="4">
-        <v>15.93</v>
+        <v>46.28</v>
       </c>
       <c r="Q41" s="4">
-        <v>2.52</v>
+        <v>46.21</v>
       </c>
       <c r="R41" s="4">
-        <v>15.85</v>
+        <v>99.84</v>
       </c>
       <c r="S41" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>128</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>131</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="P42" s="4">
-        <v>46.28</v>
+        <v>12.15</v>
       </c>
       <c r="Q42" s="4">
-        <v>0</v>
+        <v>11.87</v>
       </c>
       <c r="R42" s="4">
-        <v>0</v>
+        <v>97.73</v>
       </c>
       <c r="S42" s="4">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>128</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
         <v>211</v>
       </c>
-      <c r="I43" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I43" s="13"/>
+      <c r="J43" s="13"/>
       <c r="K43" s="4" t="s">
         <v>212</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>213</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>214</v>
       </c>
       <c r="N43" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="O43" s="4" t="s">
         <v>215</v>
       </c>
-      <c r="O43" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P43" s="4">
-        <v>12.15</v>
+        <v>3.6</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
-        <v>91</v>
+        <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>216</v>
       </c>
       <c r="I44" s="13"/>
       <c r="J44" s="13"/>
       <c r="K44" s="4" t="s">
         <v>217</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>218</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>219</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>219</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>220</v>
       </c>
       <c r="P44" s="4">
-        <v>3.6</v>
+        <v>1.06</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
-        <v>21</v>
+        <v>128</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
         <v>221</v>
       </c>
       <c r="I45" s="13"/>
       <c r="J45" s="13"/>
       <c r="K45" s="4" t="s">
         <v>222</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>223</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="P45" s="4">
-        <v>1.06</v>
+        <v>0.05</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
         <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>128</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="I46" s="13"/>
       <c r="J46" s="13"/>
       <c r="K46" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="L46" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="M46" s="4" t="s">
         <v>227</v>
       </c>
-      <c r="L46" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N46" s="4" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="P46" s="4">
-        <v>0.05</v>
+        <v>0.94</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>128</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="I47" s="13"/>
       <c r="J47" s="13"/>
       <c r="K47" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="L47" s="4" t="s">
         <v>230</v>
       </c>
-      <c r="L47" s="4" t="s">
+      <c r="M47" s="4" t="s">
         <v>231</v>
       </c>
-      <c r="M47" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N47" s="4" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>220</v>
+        <v>185</v>
       </c>
       <c r="P47" s="4">
-        <v>0.94</v>
+        <v>11.11</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
         <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
+        <v>232</v>
+      </c>
+      <c r="I48" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J48" s="13" t="s">
         <v>233</v>
       </c>
-      <c r="I48" s="13"/>
-      <c r="J48" s="13"/>
       <c r="K48" s="4" t="s">
         <v>234</v>
       </c>
       <c r="L48" s="4" t="s">
         <v>235</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>236</v>
+        <v>125</v>
       </c>
       <c r="N48" s="4" t="s">
         <v>236</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>185</v>
+        <v>64</v>
       </c>
       <c r="P48" s="4">
-        <v>11.11</v>
+        <v>34.11</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
-      <c r="A49" s="3">
-[...18 lines deleted...]
-      <c r="H49" s="13" t="s">
+      <c r="A49" s="7" t="s">
         <v>237</v>
       </c>
-      <c r="I49" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="11"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="14"/>
+      <c r="I49" s="14"/>
+      <c r="J49" s="14"/>
+      <c r="K49" s="8"/>
+      <c r="L49" s="8"/>
+      <c r="M49" s="8"/>
+      <c r="N49" s="8"/>
+      <c r="O49" s="8">
+        <v>538.61</v>
+      </c>
+      <c r="P49" s="8">
+        <v>129.8</v>
+      </c>
+      <c r="Q49" s="8">
+        <v>24.1</v>
+      </c>
+      <c r="R49" s="8"/>
+      <c r="S49" s="8"/>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
-    <row r="50" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A50:N50"/>
+    <mergeCell ref="A49:N49"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>