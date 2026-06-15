--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -723,50 +723,68 @@
     <t>Enhancement of the contract demand from 71 KVA at 0.4 KV to 120/120/120/120/120 KVA respectively at 0.4 KV for next consecutive five years period of operation i.r.o to Executive Engineer, Site- PHE Balitora Water Supply</t>
   </si>
   <si>
     <t>BILL/00867/2023-2024</t>
   </si>
   <si>
     <t>BP-23-24-310</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>Probable estimate for shifting of under ground HDPE &amp; DI pipe line including supplying &amp; laying HDPE &amp; DI pipe of Distribution line with allied works from Kapashdanga Village end to Mokra Pry. School through Jagannathdih &amp; Saluni Village under Zone-II of Balitora W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-1</t>
   </si>
   <si>
     <t>ORD/000330/2021-2022</t>
   </si>
   <si>
     <t>38/PD</t>
   </si>
   <si>
     <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>Shifting of Rising Main of underground DI pipe line including supplying &amp; laying of DI pipe from Jagannathdih more to boundary wall of Barshal OHR (Zone-III) of Balitora W/S Scheme of Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000871/2022-2023</t>
+  </si>
+  <si>
+    <t>1839/PD</t>
+  </si>
+  <si>
+    <t>12/12/2022</t>
+  </si>
+  <si>
+    <t>26/01/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1155,51 +1173,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W49"/>
+  <dimension ref="A1:W50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3943,87 +3961,148 @@
       </c>
       <c r="N48" s="4" t="s">
         <v>236</v>
       </c>
       <c r="O48" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P48" s="4">
         <v>34.11</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>75</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
-      <c r="A49" s="7" t="s">
+      <c r="A49" s="3">
+        <v>47</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C49" s="3"/>
+      <c r="D49" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E49" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H49" s="13" t="s">
         <v>237</v>
       </c>
-      <c r="B49" s="7"/>
-[...22 lines deleted...]
-      <c r="S49" s="8"/>
+      <c r="I49" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J49" s="13" t="s">
+        <v>238</v>
+      </c>
+      <c r="K49" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="L49" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="M49" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="N49" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="O49" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="P49" s="4">
+        <v>23.27</v>
+      </c>
+      <c r="Q49" s="4">
+        <v>13.24</v>
+      </c>
+      <c r="R49" s="4">
+        <v>56.87</v>
+      </c>
+      <c r="S49" s="4">
+        <v>30</v>
+      </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
+    <row r="50" spans="1:23">
+      <c r="A50" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="B50" s="7"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="11"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="14"/>
+      <c r="I50" s="14"/>
+      <c r="J50" s="14"/>
+      <c r="K50" s="8"/>
+      <c r="L50" s="8"/>
+      <c r="M50" s="8"/>
+      <c r="N50" s="8"/>
+      <c r="O50" s="8">
+        <v>561.88</v>
+      </c>
+      <c r="P50" s="8">
+        <v>143.04</v>
+      </c>
+      <c r="Q50" s="8">
+        <v>25.46</v>
+      </c>
+      <c r="R50" s="8"/>
+      <c r="S50" s="8"/>
+      <c r="T50" s="1"/>
+      <c r="U50" s="1"/>
+      <c r="V50" s="1"/>
+      <c r="W50" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A49:N49"/>
+    <mergeCell ref="A50:N50"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>