--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -110,681 +110,681 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Functional Household Tap Connection (FHTC) including other allied works of Baltora Water Supply Scheme at Santuri Block of Raghunathpur Sub Division under Purulia Division, PHE Dte. at Mouza - Balitora , Habitation - Balitora (112 Nos.)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000206/2020-2021</t>
   </si>
   <si>
     <t>23/RNP</t>
   </si>
   <si>
     <t>11/01/2021</t>
   </si>
   <si>
     <t>26/01/2021</t>
   </si>
   <si>
     <t>TUMPA GORAIN</t>
   </si>
   <si>
+    <t>Additional work for Functional Household Tap Connection (FHTC) including other allied works of Baltora Water Supply Scheme at Santuri Block of Raghunathpur Sub Division under Purulia Division, PHE Dte. at Mouza -Bakuliashota, Habitation -Bakulia (16 Nos.), Mouza- Shunuri, Habitation - Uppardi (46 Nos.), Mouza- Ektira, Habitation -Berakural-(1),Ektira (48 Nos.), Mouza- Kashtagora Habitation -Chapabera Chak-(1)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000227/2021-2022</t>
+  </si>
+  <si>
+    <t>729/RNP</t>
+  </si>
+  <si>
+    <t>06/12/2021</t>
+  </si>
+  <si>
+    <t>26/12/2021</t>
+  </si>
+  <si>
+    <t>MS MITRA SENGUPTA ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Probable estimate for shifting of under ground HDPE &amp; DI pipe line including supplying &amp; laying HDPE &amp; DI pipe of Distribution line with allied works from Kapashdanga Village end to Mokra Pry. School through Jagannathdih &amp; Saluni Village under Zone-II of Balitora W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1,Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000330/2021-2022</t>
+  </si>
+  <si>
+    <t>38/PD</t>
+  </si>
+  <si>
+    <t>07/01/2022</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>KHITISH CHANDRA PATHAK</t>
+  </si>
+  <si>
+    <t>Repairing and Renovation of 3 (three) Nos. Over Head Reservoir (Capcaity 180cum at Bakulia, 70 cum near Mokra and 120 cum at Barsal) and other allied works under Balitora W/S scheme (Zone-I, II &amp; III) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000334/2021-2022</t>
+  </si>
+  <si>
+    <t>42/PD</t>
+  </si>
+  <si>
+    <t>08/03/2022</t>
+  </si>
+  <si>
+    <t>SANTANU BANERJEE</t>
+  </si>
+  <si>
+    <t>Shifting of Rising Main of underground DI pipe line including supplying &amp; laying of DI pipe from Jagannathdih more to boundary wall of Barshal OHR (Zone-III) of Balitora W/S Scheme of Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000871/2022-2023</t>
+  </si>
+  <si>
+    <t>1839/PD</t>
+  </si>
+  <si>
+    <t>12/12/2022</t>
+  </si>
+  <si>
+    <t>26/01/2023</t>
+  </si>
+  <si>
+    <t>M/S SAYAK BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Providing FHTC &amp; Supplying &amp; laying different dia HDPE pipe line of distribution linewith allied works from OHR (zone-1) site to Mathorgoria village More &amp; Balitora bauripara end to bramhan para of Balitora village under zone-I of Balitora W/S Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Mouza- Balitora, Habitation :-Balitora)</t>
+  </si>
+  <si>
+    <t>ORD/000328/2021-2022</t>
+  </si>
+  <si>
+    <t>36/PD</t>
+  </si>
+  <si>
+    <t>GLAMOUROOMS UNEMPLOYED CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Supplying &amp; laying different dia HDPE pipe line of distribution linewith allied works from Mokra village more to Jadudi village under (zone-II) of Balitora W/S Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000329/2021-2022</t>
+  </si>
+  <si>
+    <t>37/PD</t>
+  </si>
+  <si>
+    <t>06/02/2022</t>
+  </si>
+  <si>
+    <t>SANDIP KUMAR DUBEY</t>
+  </si>
+  <si>
+    <t>Supplying &amp; laying different dia HDPE pipe line of distribution linewith allied works from Dandahit Bauro para to Danesdih village &amp; end of Batka village to Syaldanga village &amp;Kastagora village (zone-II1) site under (zone-III) of Balitora W/S Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000332/2021-2022</t>
+  </si>
+  <si>
+    <t>40/PD</t>
+  </si>
+  <si>
+    <t>M/S. S.P CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of existing structure excluding OHR under Balitora W/S Scheme (Zone-I, II &amp; III) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000333/2021-2022</t>
+  </si>
+  <si>
+    <t>41/PD</t>
+  </si>
+  <si>
+    <t>Supplying &amp; laying different dia HDPE pipe line of distribution line with allied works from Dandahit Bauri Para to Danesdih Village &amp; end of Batka Village to Siyaldanga Village &amp; Kastagora Village (Zone-III) of Balitora W/S Scheme under Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000594/2022-2023</t>
+  </si>
+  <si>
+    <t>488/RNP</t>
+  </si>
+  <si>
+    <t>28/07/2022</t>
+  </si>
+  <si>
+    <t>17/08/2022</t>
+  </si>
+  <si>
+    <t>Functional House Hold Tap Connection (FHTC) at Deuli and supplying &amp; laying different dia HDPE pipe line of distribution line with allied works at Sunuri &amp; Upardih village (Zone-1) of Balitora W/S Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000388/2022-2023</t>
+  </si>
+  <si>
+    <t>346/RNP</t>
+  </si>
+  <si>
+    <t>01/06/2022</t>
+  </si>
+  <si>
+    <t>21/06/2022</t>
+  </si>
+  <si>
+    <t>AMIT PATHAK</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000006/2022-2023</t>
+  </si>
+  <si>
+    <t>957/PD</t>
+  </si>
+  <si>
+    <t>20/06/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000016/2022-2023</t>
+  </si>
+  <si>
+    <t>977/PD</t>
+  </si>
+  <si>
+    <t>22/06/2022</t>
+  </si>
+  <si>
+    <t>Additional work for Functional House Hold Connection (FHTC) in connection with other allied works of Baltora W/s Scheme at Santuri Block (Mouza- Sunuri, Habitation-Sunuri) [Part-I] (Tender No.908/EE/PD of 2021-22)</t>
+  </si>
+  <si>
+    <t>VCH/001020/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-263</t>
+  </si>
+  <si>
+    <t>28/02/2022</t>
+  </si>
+  <si>
+    <t>RAHIBUDDIN MONDAL</t>
+  </si>
+  <si>
+    <t>Additional work for Functional Household Tap Connection (FHTC) including other allied works of Balitora W/S Scheme at Santuri Block at Mouza- Dandahit Habitation-Batka, Dandahit (Tender No- 855/2021-22 of EE/PD)</t>
+  </si>
+  <si>
+    <t>VCH/001182/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-327</t>
+  </si>
+  <si>
+    <t>22/03/2022</t>
+  </si>
+  <si>
+    <t>ROY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supplying and laying different dia HDPE pipe line of Distribution line with allied works from Makra village more to Jadudih village under (Zone-II) Balitora W/s Scheme. (Tender No.995/EE/PD of 2021-22)</t>
+  </si>
+  <si>
+    <t>VCH/001121/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-384</t>
+  </si>
+  <si>
+    <t>28/03/2022</t>
+  </si>
+  <si>
+    <t>Additional work for Functional Household Tap Connection (FHTC) including other allied works of Baltora Water Supply Scheme at Santuri Block of Raghunathpur Sub Division under Purulia Division, PHE Dte. at Mouza - Deuli, Hab-Deuli, Mouza-Suburi, Hab-Santuri. (Tender No- 803/EE/PD of 2021-22)</t>
+  </si>
+  <si>
+    <t>VCH/001198/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-321</t>
+  </si>
+  <si>
+    <t>SK ABBAS</t>
+  </si>
+  <si>
+    <t>Functional Household Tap Connection (FHTC) including other allied works of Baltora Water Supply Scheme at Santuri Block of Raghunathpur Sub Division under Purulia Division, PHE Dte. at Mouza -Deuli, Habitation - Deuli (70 Nos.), Mouza-Sunuri, Habitation - Sunuri (42 Nos.) (Tender No.348/EE/PD of 2020-21)</t>
+  </si>
+  <si>
+    <t>VCH/000160/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-25</t>
+  </si>
+  <si>
+    <t>07/04/2022</t>
+  </si>
+  <si>
+    <t>Providing FHTC supplying &amp; laying different dia HDPE pipe line under zone-I of Balitora W/S Scheme (Tender No- 934/2021-22 of EE/PD)</t>
+  </si>
+  <si>
+    <t>VCH/000035/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-20</t>
+  </si>
+  <si>
+    <t>Functional Household Tap Connection (FHTC) including other allied works of Balitora W/S Scheme at Santuri Block of Raghunathpur Sub- Division, PHE Dte. at Mouza- Balitora, Habitation- Begergoria (24) Balitora (88) Nos. (Tender No:- 281/EE/PD of 2020-21)</t>
+  </si>
+  <si>
+    <t>VCH/000980/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-147</t>
+  </si>
+  <si>
+    <t>25/07/2022</t>
+  </si>
+  <si>
+    <t>SUDHANSHU OJHA</t>
+  </si>
+  <si>
+    <t>Probable estimate for sifting of ground HDPE &amp; DI pipe line including supplying &amp; DI pipe of Distribution line with allied works from Kapasdanga Village end to Mokra Pry. School through Jagannathdih &amp; Saluni Village under Zone-II of Balitora W/s Scheme. (Tender No.937/EE/PD of 2021-22)</t>
+  </si>
+  <si>
+    <t>VCH/001161/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-363</t>
+  </si>
+  <si>
+    <t>Additional work for Functional Household Tap Connection (FHTC) including other allied works of Balitora W/S Scheme at Santuri Block of Raghunathpur Sub- Division PHE Dte. at Mouza- Balitora, Habitation- Bagergoria (24) Nos. Balitora (88) Nos. (Tender No:- 802/EE/PD of 2021-22)</t>
+  </si>
+  <si>
+    <t>VCH/000976/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-146</t>
+  </si>
+  <si>
     <t>New Sinking of 2 (Two) Nos 200 mm dia river bed vertical tubewell (T/W No.- 5 &amp; 6) alongwith necessary 100 mm dia GI collecting line in connection with FHTC from River bed Tubewell to common manifold chamber at river bank (Damodar River) at Balitora under Balitora W/S Scheme under Raghunathpur Sub Division, under Purulia Division PHE Dte. PHE Dte. (Tender No.404/EE/PD of 2020-21)</t>
   </si>
   <si>
     <t>VCH/001010/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-252</t>
   </si>
   <si>
     <t>25/02/2022</t>
   </si>
   <si>
     <t>ASHOK KUMAR CHATTERJEE</t>
   </si>
   <si>
     <t>Additional work for Functional Household Tap Connection (FHTC) including other allied works of Baltora Water Supply Scheme at Santuri Block of Raghunathpur Sub Division under Purulia Division, PHE Dte. at Mouza - Balitora , Habitation - Balitora (112 Nos.) (Tender No- 804/EE/PD of 2021-22)</t>
   </si>
   <si>
     <t>VCH/001197/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-338</t>
   </si>
   <si>
     <t>25/03/2022</t>
   </si>
   <si>
     <t>Additional work for Functional Household Tap Connection FHTC including other allied works of Balitora Water supply Scheme at Santuri Block part- II [Tender No- 907/2021-22 of EE/PD)</t>
   </si>
   <si>
     <t>VCH/001150/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-276</t>
   </si>
   <si>
     <t>03/03/2022</t>
   </si>
   <si>
-    <t>RAHIBUDDIN MONDAL</t>
+    <t>Supplying and laying different dia HDPE pipe line of distribution line with allied works from Dandahit Bauro Para to Danesdih village &amp; end of Batka village to Syaldanga village &amp; kastagora village (Zone-III) site under (Zone-III) of Balitora W/S Scheme of Raghunathpur Sub- Division under Purulia Division PHE Dte. (Tender No- 948/2021-22 of EE/PD)</t>
+  </si>
+  <si>
+    <t>VCH/000884/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-80</t>
+  </si>
+  <si>
+    <t>01/07/2022</t>
+  </si>
+  <si>
+    <t>Functional Household Tap Connection (FHTC) including other allied works of Balitora Water Supply Scheme of Santuri Block of Raghunathpur Sub- Division under Purulia Division, PHE Dte. at mouza- Balitora, Habitation- Balitora (108) nos. (Tender No- 288/20-21 of EE/PD)</t>
+  </si>
+  <si>
+    <t>VCH/000987/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-152</t>
+  </si>
+  <si>
+    <t>26/07/2022</t>
+  </si>
+  <si>
+    <t>NANIGOPAL DEY</t>
+  </si>
+  <si>
+    <t>Shifting of under ground HDPE &amp; DI pipe line including supplying &amp; laying HDPE &amp; DI pipe of distribution line with allied works from Manpur Pry. School to Ektira Village end under Zone-III of Balitora W/S Scheme of Raghunathpur Sub-Division, PHE Dte. (Tender No. 923/EE/PD of 2021-22)</t>
+  </si>
+  <si>
+    <t>VCH/000949/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-111</t>
+  </si>
+  <si>
+    <t>16/07/2022</t>
+  </si>
+  <si>
+    <t>BASANTA KUMAR SINGHADEO</t>
   </si>
   <si>
     <t>Supplying &amp; laying different dia HDPE pipe line of distribution linewith allied works from Mokra village more to Jadudi village under (zone-II) of Balitora W/S Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Tender No.995/EE/PD of 2021-22)</t>
   </si>
   <si>
     <t>VCH/001015/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-295</t>
   </si>
   <si>
     <t>23/09/2022</t>
   </si>
   <si>
-    <t>SANDIP KUMAR DUBEY</t>
-[...31 lines deleted...]
-  <si>
     <t>Potable estimate for Shifting of under ground HDPE &amp; DI pipe line including supplying &amp; laying HDPE &amp; DI pipe of distribution line with allied works from Kapasdanga village end to Mokra Pry. School through Jagannathdih &amp; Saluni village under Zone-II of Balitora W/S Scheme of Raghunathpur Sub-Division, PHE Dte. (Tender No. 937/EE/PD of 2021-22)</t>
   </si>
   <si>
     <t>VCH/000988/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-153</t>
   </si>
   <si>
-    <t>KHITISH CHANDRA PATHAK</t>
+    <t>Supplying &amp; laying different dia HDPE pipe line of distribution linewith allied works from Dandahit Bauro para to Danesdih village &amp; end of Batka village to Syaldanga village &amp;Kastagora village (zone-II1) site under (zone-III) of Balitora W/S Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (T/N-948/21-22)</t>
+  </si>
+  <si>
+    <t>VCH/000241/2022-2023</t>
+  </si>
+  <si>
+    <t>05/07/2022</t>
   </si>
   <si>
     <t>FHTC including other allied works of Baltora W/S Scheme at Santuri block (Tender No- 262/2020-21 of EE/PD)</t>
   </si>
   <si>
     <t>VCH/000194/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-47</t>
   </si>
   <si>
     <t>17/05/2022</t>
   </si>
   <si>
     <t>MADHU SUDAN RAKSHIT</t>
   </si>
   <si>
-    <t>Supplying &amp; laying different dia HDPE pipe line of distribution linewith allied works from Dandahit Bauro para to Danesdih village &amp; end of Batka village to Syaldanga village &amp;Kastagora village (zone-II1) site under (zone-III) of Balitora W/S Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (T/N-948/21-22)</t>
-[...10 lines deleted...]
-  <si>
     <t>Additional works for Functional Household Tap Connection (FHTC) including other allied works of Balitora W/s Scheme at Santuri Block Raghunathpur Sub_Division under Purulia Division PHE Dte. Mouza- Dandahit, Hab-Dandahit (112 Nos) (Tender No.823/EE/PD of 2021-22)</t>
   </si>
   <si>
     <t>VCH/001131/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-317</t>
   </si>
   <si>
-    <t>22/03/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>SIKHA ENTERPRISES</t>
   </si>
   <si>
-    <t>Additional work for Functional House Hold Connection (FHTC) in connection with other allied works of Baltora W/s Scheme at Santuri Block (Mouza- Sunuri, Habitation-Sunuri) [Part-I] (Tender No.908/EE/PD of 2021-22)</t>
-[...70 lines deleted...]
-  <si>
     <t>Shifting of underground HDPE &amp; DIpipe line including supplying &amp; laying HDPE &amp; DI pipe of Distribution line with allied works from Manpur Pry. School to Ektira Village end under Zone-III of Balitora W/s Scheme. (Tender No.923/EE/PD of 2021-22)</t>
   </si>
   <si>
     <t>VCH/001163/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-349</t>
   </si>
   <si>
     <t>Additional work for Functional Household Tap Connection (FHTC) including other allied works of Baltora Water Supply Scheme at Santuri Block of Raghunathpur Sub Division under Purulia Division, PHE Dte. at Mouza - Balitora , Habitation - Balitora (112 Nos.) (Tender No.804/EE/PD of 2021-22)</t>
   </si>
   <si>
     <t>VCH/000597/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-311</t>
   </si>
   <si>
     <t>26/09/2022</t>
   </si>
   <si>
-    <t>Functional Household Tap Connection (FHTC) including other allied works of Balitora W/S Scheme at Santuri Block of Raghunathpur Sub- Division, PHE Dte. at Mouza- Balitora, Habitation- Begergoria (24) Balitora (88) Nos. (Tender No:- 281/EE/PD of 2020-21)</t>
-[...52 lines deleted...]
-  <si>
     <t>Purulia Mechanical</t>
   </si>
   <si>
     <t>Supply delivery and installation of 125 KVA voltage stabilizer for Augmentation of Balitora water supply scheme under PMD PHE Dte. In the district of Purulia.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000404/2022-2023</t>
   </si>
   <si>
     <t>232/PMD</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>ASHOKE ADHIKARY</t>
   </si>
   <si>
-    <t>Supplying &amp; laying different dia HDPE pipe line of distribution linewith allied works from Dandahit Bauro para to Danesdih village &amp; end of Batka village to Syaldanga village &amp;Kastagora village (zone-II1) site under (zone-III) of Balitora W/S Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
-[...68 lines deleted...]
-    <t>17/08/2022</t>
+    <t>New Sinking of 4 (Four) Nos 200 mm dia river bed vertical tubewell alongwith necessary 100 mm dia GI collecting line in connection with FHTC from River bed Tubewell to common manifold chamber at river bank (Damodar River) at Balitora under Balitora W/S Scheme under Raghunathpur Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001195/2022-2023</t>
+  </si>
+  <si>
+    <t>467/PD</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
   </si>
   <si>
     <t>Chowkage clearence of Distribution line at Deuli village and shifting of DI, GI, MS Pipe from Manbazar Pump house site to Balitora Zone-I OHR campus under Balitora W/S Scheme (Zone-I) Raghunathpur Sub-Divn, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000501/2023-2024</t>
   </si>
   <si>
     <t>396/RNP</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
     <t>20/09/2023</t>
   </si>
   <si>
-    <t>M/S SAYAK BHATTACHARYA</t>
-[...44 lines deleted...]
-    <t>01/07/2022</t>
+    <t>Supply, Delivery and installation of submersible pumping machineries in newly constructed river bed tube well with allied cable line and other allied works for augmentation of Balitora w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER(H.Q)</t>
+  </si>
+  <si>
+    <t>ORD/000133/2023-2024</t>
+  </si>
+  <si>
+    <t>648/PMD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>PREMNATH MITRA</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of headwork site centrifugal pumping machineries, MCC panel Flowmeter and other allied works for augmentation of Balitora water supply scheme under PMD, PHE Dte. in the district of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000033/2023-2024</t>
+  </si>
+  <si>
+    <t>438/PMD</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>18/06/2023</t>
+  </si>
+  <si>
+    <t>car hire bill for office purpose against Reg. No.WB55A/4524 bill paid for the month of Sep,22 to June,22.</t>
+  </si>
+  <si>
+    <t>BILL/00539/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-334</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA</t>
   </si>
   <si>
     <t>Enhancement of contractual demand from 71 KVA to 0.4 KV to 120/120/120/120/120 KVA respectively at 0.4 KV for next consecutive five years period of operation i.r.o The Ex.Engg PMD PHE Dte.(Consumer ID : 950006038) to their premises at Balitora Water Supply Scheme</t>
   </si>
   <si>
     <t>BILL/00042/2022-2023</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>WBSEDCL PURULIA</t>
   </si>
   <si>
-    <t>car hire bill for office purpose against Reg. No.WB55A/4524 bill paid for the month of Sep,22 to June,22.</t>
-[...71 lines deleted...]
-    <t>07/08/2023</t>
+    <t>Miscellaneous collection for Indian Railways against invoice ID No.WL00000000038190 dt.02-03-2024.</t>
+  </si>
+  <si>
+    <t>BILL/01880/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-867</t>
+  </si>
+  <si>
+    <t>08/03/2024</t>
+  </si>
+  <si>
+    <t>SOUTH EASTERN RAILWAY, RANCHI DIVISION</t>
+  </si>
+  <si>
+    <t>Payment of new Electric service connection charge to WBSEDCL ,Santuri CCC at Santuri Mouja ( O.H.R. No.2 under Balitora W.S.Scheme ) ,application no.- 2004753984 , Ref. Id.- 204318171 , Contact Demand - 1330 watt .</t>
+  </si>
+  <si>
+    <t>BILL/00173/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-24-25-41</t>
+  </si>
+  <si>
+    <t>02/07/2024</t>
+  </si>
+  <si>
+    <t>SANTURI CCC</t>
+  </si>
+  <si>
+    <t>Payment for New Electric connection charge at Madhukunda O.H.R. Site , Mouja : Madhukunda under Augmentation of Balitora Water Supply to Santuri CCC of WBSEDCL .</t>
+  </si>
+  <si>
+    <t>BILL/00147/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-24-25-26</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
   </si>
   <si>
     <t>Payment for New Service Connection charge at Manpur , JL - 31 , Plot - 479 under Purulia Mechanical Division P.H.E. Dte. to WBSEDCL , Purulia , Santuri CCC .</t>
   </si>
   <si>
     <t>BILL/00177/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-42</t>
   </si>
   <si>
-    <t>02/07/2024</t>
-[...40 lines deleted...]
-  <si>
     <t>Enhancement of the contract demand from 71 KVA at 0.4 KV to 120/120/120/120/120 KVA respectively at 0.4 KV for next consecutive five years period of operation i.r.o to Executive Engineer, Site- PHE Balitora Water Supply</t>
   </si>
   <si>
     <t>BILL/00867/2023-2024</t>
   </si>
   <si>
     <t>BP-23-24-310</t>
   </si>
   <si>
     <t>21/03/2024</t>
-  </si>
-[...31 lines deleted...]
-    <t>26/01/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1370,2695 +1370,2695 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>19.66</v>
+        <v>1.09</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.44</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>40.04</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>2.14</v>
+        <v>34.11</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>0.93</v>
+        <v>13.21</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.56</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>79.94</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>1.79</v>
+        <v>23.27</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.24</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>56.87</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>7.33</v>
+        <v>37.4</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>21.2</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>56.69</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="I9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>0.36</v>
+        <v>7.54</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>5.49</v>
+        <v>10.77</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.43</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>3.98</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="P11" s="4">
-        <v>4.62</v>
+        <v>14.26</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>11.3</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>79.24</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I12" s="13"/>
-[...13 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>10.16</v>
+        <v>4.81</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.34</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="I13" s="13"/>
+        <v>79</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="P13" s="4">
-        <v>2.01</v>
+        <v>3.87</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>3.79</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>97.86</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>45</v>
+        <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>3.75</v>
+        <v>26.31</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>50</v>
+        <v>89</v>
       </c>
       <c r="P15" s="4">
-        <v>5.73</v>
+        <v>143.77</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>77</v>
+        <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>77</v>
+        <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="P16" s="4">
-        <v>0.54</v>
+        <v>3.75</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>77</v>
+        <v>101</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>77</v>
+        <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="P17" s="4">
-        <v>4.28</v>
+        <v>0.54</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>94</v>
+        <v>66</v>
       </c>
       <c r="P18" s="4">
-        <v>1.01</v>
+        <v>5.73</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="L19" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N19" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="P19" s="4">
-        <v>9.81</v>
+        <v>4.28</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>86</v>
+        <v>114</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>86</v>
+        <v>114</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>55</v>
+        <v>110</v>
       </c>
       <c r="P20" s="4">
-        <v>14</v>
+        <v>1.01</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="P21" s="4">
-        <v>0.97</v>
+        <v>9.81</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="P22" s="4">
         <v>0.26</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>86</v>
+        <v>106</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>86</v>
+        <v>106</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="P23" s="4">
         <v>16.39</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="P24" s="4">
         <v>1.29</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>121</v>
-[...6 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="P25" s="4">
-        <v>13.21</v>
+        <v>19.66</v>
       </c>
       <c r="Q25" s="4">
-        <v>10.56</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>79.94</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>129</v>
-[...6 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>136</v>
+        <v>31</v>
       </c>
       <c r="P26" s="4">
-        <v>12.85</v>
+        <v>2.14</v>
       </c>
       <c r="Q26" s="4">
-        <v>12.85</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>137</v>
-[...6 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>125</v>
+        <v>141</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>73</v>
+        <v>97</v>
       </c>
       <c r="P27" s="4">
-        <v>10.77</v>
+        <v>0.93</v>
       </c>
       <c r="Q27" s="4">
-        <v>0.43</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>3.98</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>125</v>
+        <v>145</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="P28" s="4">
-        <v>7.54</v>
+        <v>10.16</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>144</v>
-[...6 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="P29" s="4">
-        <v>1.09</v>
+        <v>0.36</v>
       </c>
       <c r="Q29" s="4">
-        <v>0.44</v>
+        <v>0</v>
       </c>
       <c r="R29" s="4">
-        <v>40.04</v>
+        <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>150</v>
-[...3 lines deleted...]
-      </c>
+        <v>151</v>
+      </c>
+      <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>154</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>155</v>
       </c>
       <c r="P30" s="4">
-        <v>3.87</v>
+        <v>7.33</v>
       </c>
       <c r="Q30" s="4">
-        <v>3.79</v>
+        <v>0</v>
       </c>
       <c r="R30" s="4">
-        <v>97.86</v>
+        <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>156</v>
       </c>
-      <c r="I31" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
         <v>157</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>158</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>159</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="P31" s="4">
-        <v>4.81</v>
+        <v>1.79</v>
       </c>
       <c r="Q31" s="4">
-        <v>4.78</v>
+        <v>0</v>
       </c>
       <c r="R31" s="4">
-        <v>99.34</v>
+        <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="I32" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K32" s="4" t="s">
+      <c r="L32" s="4" t="s">
         <v>162</v>
       </c>
-      <c r="L32" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M32" s="4" t="s">
-        <v>164</v>
+        <v>149</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>165</v>
+        <v>149</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>166</v>
+        <v>45</v>
       </c>
       <c r="P32" s="4">
-        <v>0.96</v>
+        <v>5.49</v>
       </c>
       <c r="Q32" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R32" s="4">
-        <v>99.13</v>
+        <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>167</v>
-[...6 lines deleted...]
-      </c>
+        <v>163</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="L33" s="4"/>
       <c r="M33" s="4" t="s">
-        <v>125</v>
+        <v>165</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>126</v>
+        <v>165</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>127</v>
+        <v>70</v>
       </c>
       <c r="P33" s="4">
-        <v>14.26</v>
+        <v>10.16</v>
       </c>
       <c r="Q33" s="4">
-        <v>11.3</v>
+        <v>0</v>
       </c>
       <c r="R33" s="4">
-        <v>79.24</v>
+        <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="P34" s="4">
-        <v>26.31</v>
+        <v>4.62</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>177</v>
+        <v>101</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>177</v>
+        <v>101</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>174</v>
       </c>
       <c r="P35" s="4">
-        <v>143.77</v>
+        <v>2.01</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>181</v>
+        <v>106</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>181</v>
+        <v>106</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>73</v>
+        <v>155</v>
       </c>
       <c r="P36" s="4">
-        <v>10.16</v>
+        <v>14</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="L37" s="4"/>
+        <v>179</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>180</v>
+      </c>
       <c r="M37" s="4" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>185</v>
+        <v>31</v>
       </c>
       <c r="P37" s="4">
-        <v>6.74</v>
+        <v>0.97</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
-        <v>21</v>
+        <v>182</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
+        <v>183</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>184</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="K38" s="4" t="s">
         <v>186</v>
       </c>
-      <c r="I38" s="13"/>
-[...1 lines deleted...]
-      <c r="K38" s="4" t="s">
+      <c r="L38" s="4" t="s">
         <v>187</v>
       </c>
-      <c r="L38" s="4" t="s">
+      <c r="M38" s="4" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>189</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>190</v>
       </c>
       <c r="P38" s="4">
-        <v>2.33</v>
+        <v>12.85</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>12.85</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S38" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>191</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
-        <v>122</v>
+        <v>33</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>125</v>
+        <v>194</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>126</v>
+        <v>195</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>102</v>
+        <v>45</v>
       </c>
       <c r="P39" s="4">
-        <v>37.4</v>
+        <v>15.93</v>
       </c>
       <c r="Q39" s="4">
-        <v>21.2</v>
+        <v>5.18</v>
       </c>
       <c r="R39" s="4">
-        <v>56.69</v>
+        <v>32.5</v>
       </c>
       <c r="S39" s="4">
         <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J40" s="13" t="s">
-        <v>122</v>
+        <v>33</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="P40" s="4">
-        <v>15.93</v>
+        <v>0.96</v>
       </c>
       <c r="Q40" s="4">
-        <v>5.18</v>
+        <v>0.95</v>
       </c>
       <c r="R40" s="4">
-        <v>32.5</v>
+        <v>99.13</v>
       </c>
       <c r="S40" s="4">
         <v>100</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
-        <v>128</v>
+        <v>182</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="I41" s="13" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="J41" s="13" t="s">
-        <v>131</v>
+        <v>185</v>
       </c>
       <c r="K41" s="4" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="P41" s="4">
-        <v>46.28</v>
+        <v>12.15</v>
       </c>
       <c r="Q41" s="4">
-        <v>46.21</v>
+        <v>11.87</v>
       </c>
       <c r="R41" s="4">
-        <v>99.84</v>
+        <v>97.73</v>
       </c>
       <c r="S41" s="4">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
-        <v>128</v>
+        <v>182</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="J42" s="13" t="s">
-        <v>131</v>
+        <v>185</v>
       </c>
       <c r="K42" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="L42" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="M42" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="N42" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="O42" s="4" t="s">
         <v>207</v>
       </c>
-      <c r="L42" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P42" s="4">
-        <v>12.15</v>
+        <v>46.28</v>
       </c>
       <c r="Q42" s="4">
-        <v>11.87</v>
+        <v>46.21</v>
       </c>
       <c r="R42" s="4">
-        <v>97.73</v>
+        <v>99.84</v>
       </c>
       <c r="S42" s="4">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="I43" s="13"/>
       <c r="J43" s="13"/>
       <c r="K43" s="4" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="P43" s="4">
-        <v>3.6</v>
+        <v>2.33</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
-        <v>21</v>
+        <v>182</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="I44" s="13"/>
       <c r="J44" s="13"/>
       <c r="K44" s="4" t="s">
-        <v>217</v>
-[...3 lines deleted...]
-      </c>
+        <v>219</v>
+      </c>
+      <c r="L44" s="4"/>
       <c r="M44" s="4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="P44" s="4">
-        <v>1.06</v>
+        <v>6.74</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="I45" s="13"/>
       <c r="J45" s="13"/>
       <c r="K45" s="4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>214</v>
+        <v>225</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>214</v>
+        <v>225</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>215</v>
+        <v>226</v>
       </c>
       <c r="P45" s="4">
-        <v>0.05</v>
+        <v>1.06</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
         <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
-        <v>128</v>
+        <v>182</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="I46" s="13"/>
       <c r="J46" s="13"/>
       <c r="K46" s="4" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
       <c r="P46" s="4">
-        <v>0.94</v>
+        <v>0.05</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
-        <v>128</v>
+        <v>182</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="I47" s="13"/>
       <c r="J47" s="13"/>
       <c r="K47" s="4" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="M47" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="N47" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="O47" s="4" t="s">
         <v>231</v>
       </c>
-      <c r="N47" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P47" s="4">
-        <v>11.11</v>
+        <v>0.94</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
         <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
-        <v>21</v>
+        <v>182</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>232</v>
-[...6 lines deleted...]
-      </c>
+        <v>236</v>
+      </c>
+      <c r="I48" s="13"/>
+      <c r="J48" s="13"/>
       <c r="K48" s="4" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>125</v>
+        <v>230</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>64</v>
+        <v>231</v>
       </c>
       <c r="P48" s="4">
-        <v>34.11</v>
+        <v>3.6</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
-        <v>21</v>
+        <v>182</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>237</v>
-[...6 lines deleted...]
-      </c>
+        <v>239</v>
+      </c>
+      <c r="I49" s="13"/>
+      <c r="J49" s="13"/>
       <c r="K49" s="4" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="L49" s="4" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="N49" s="4" t="s">
         <v>242</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>166</v>
+        <v>221</v>
       </c>
       <c r="P49" s="4">
-        <v>23.27</v>
+        <v>11.11</v>
       </c>
       <c r="Q49" s="4">
-        <v>13.24</v>
+        <v>0</v>
       </c>
       <c r="R49" s="4">
-        <v>56.87</v>
+        <v>0</v>
       </c>
       <c r="S49" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="7" t="s">
         <v>243</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="7"/>
       <c r="D50" s="7"/>
       <c r="E50" s="11"/>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="14"/>
       <c r="I50" s="14"/>
       <c r="J50" s="14"/>
       <c r="K50" s="8"/>
       <c r="L50" s="8"/>
       <c r="M50" s="8"/>
       <c r="N50" s="8"/>
       <c r="O50" s="8">
         <v>561.88</v>