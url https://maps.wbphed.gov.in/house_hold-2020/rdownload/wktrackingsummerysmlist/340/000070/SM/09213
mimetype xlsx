--- v0 (2026-02-07)
+++ v1 (2026-05-24)
@@ -1075,54 +1075,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>20.48</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>20.17</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.51</v>
       </c>
       <c r="S3" s="4">
         <v>99</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1423,54 +1423,54 @@
         <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>5.71</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.1</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>19.23</v>
       </c>
       <c r="S9" s="4">
         <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1482,54 +1482,54 @@
         <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>4.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.04</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>83.32</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1543,54 +1543,54 @@
       <c r="I11" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P11" s="4">
         <v>4.71</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.34</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>70.91</v>
       </c>
       <c r="S11" s="4">
         <v>75</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1602,54 +1602,54 @@
         <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P12" s="4">
         <v>1.73</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.68</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>97.14</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1661,54 +1661,54 @@
         <v>77</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P13" s="4">
         <v>0.65</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.65</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1722,54 +1722,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
         <v>10.86</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>10.67</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>98.2</v>
       </c>
       <c r="S14" s="4">
         <v>65</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1781,54 +1781,54 @@
         <v>89</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P15" s="4">
         <v>0.29</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.29</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1840,54 +1840,54 @@
         <v>95</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P16" s="4">
         <v>0.78</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1899,54 +1899,54 @@
         <v>98</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P17" s="4">
         <v>2.73</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>1.26</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>46.2</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1958,54 +1958,54 @@
         <v>104</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P18" s="4">
         <v>2.97</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>1.67</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>56.16</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2247,54 +2247,54 @@
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>131</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>133</v>
       </c>
       <c r="P23" s="4">
         <v>25.09</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>17.94</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>71.52</v>
       </c>
       <c r="S23" s="4">
         <v>50</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2308,54 +2308,54 @@
       <c r="I24" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>135</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P24" s="4">
         <v>8.91</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>3.13</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>35.15</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2369,54 +2369,54 @@
       <c r="I25" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>140</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>141</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>137</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P25" s="4">
         <v>18.35</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>5.45</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>29.72</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2430,54 +2430,54 @@
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>145</v>
       </c>
       <c r="P26" s="4">
         <v>11.33</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>10.42</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>91.92</v>
       </c>
       <c r="S26" s="4">
         <v>20</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2548,88 +2548,88 @@
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>151</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>152</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>153</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>154</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>155</v>
       </c>
       <c r="P28" s="4">
         <v>39.21</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>38.65</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>98.57</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
         <v>156</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="11"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="8"/>
       <c r="N29" s="8"/>
       <c r="O29" s="8">
         <v>227.36</v>
       </c>
       <c r="P29" s="8">
-        <v>0</v>
+        <v>121.24</v>
       </c>
       <c r="Q29" s="8">
-        <v>0</v>
+        <v>53.33</v>
       </c>
       <c r="R29" s="8"/>
       <c r="S29" s="8"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A29:N29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>