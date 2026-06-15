--- v1 (2026-05-24)
+++ v2 (2026-06-15)
@@ -380,150 +380,150 @@
   <si>
     <t>BP-2023-24-715</t>
   </si>
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>ANUDIP SAHA</t>
   </si>
   <si>
     <t>Bill payment to Sri Krishna Computer against bill no.010/2023-24 to 017/2023-24</t>
   </si>
   <si>
     <t>BILL/00996/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-629</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>SRI KRISHNA COMPUTER</t>
   </si>
   <si>
+    <t>Supply delivery and installation of 1 kg/hr gaseous chlorination system at Baram High lift for augmentation of Baram Water supply scheme under PMD PHE Dte. District Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000459/2023-2024</t>
+  </si>
+  <si>
+    <t>439/PMD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>10/05/2024</t>
+  </si>
+  <si>
+    <t>PINTU DEY</t>
+  </si>
+  <si>
+    <t>New sinking of 01 (One) nos. 200 mm dia river bed tubewell (Horizontal) at Kansai river alongwith laying of 100 mm dia G.I. collecting line with all allied works at Baram W/S Scheme under Purulia Division, PHE Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000837/2022-2023</t>
+  </si>
+  <si>
+    <t>1739/PD</t>
+  </si>
+  <si>
+    <t>22/11/2022</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>New sinking of 02 (Two) nos. 200 mm dia river bed tubewell (Horizontal) at Kansai river alongwith laying of 100 mm dia G.I. collecting line with all allied works at Baram W/S Scheme under Purulia Division, PHE Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000836/2022-2023</t>
+  </si>
+  <si>
+    <t>1738/PD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery and installation of submersible pumping machineries in newly constructed river bed tube well with allied cable line and other allied works for augmentation of Baram(River Side) w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000408/2022-2023</t>
+  </si>
+  <si>
+    <t>236/PMD</t>
+  </si>
+  <si>
+    <t>SUMIT KR. CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Computer service &amp; spare parts supply bill paid.</t>
+  </si>
+  <si>
+    <t>BILL/01379/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-750</t>
+  </si>
+  <si>
+    <t>05/01/2024</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of headwork site centrifugal pumping machineries, floor mounted MCC panel, Flowmeter and other allied works for augmentation of Baram(River Side) water supply scheme under PMD, PHE Dte. In the district of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000053/2023-2024</t>
+  </si>
+  <si>
+    <t>522/PMD</t>
+  </si>
+  <si>
+    <t>05/05/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>P K ENGINEERING</t>
+  </si>
+  <si>
     <t>Construction of 5.0 x 3.0 mtr size Guard Room, plinth protection, surface drain etc.complete at Sirkabad OHR Site for Sirkabad W/S Scheme under Purulia Sadar Sub-Division, Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001811/2023-2024</t>
   </si>
   <si>
     <t>35/PD</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>17/04/2024</t>
   </si>
   <si>
     <t>KABERI DUTTA</t>
-  </si>
-[...82 lines deleted...]
-    <t>P K ENGINEERING</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2151,454 +2151,458 @@
         <v>0.63</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="I22" s="13"/>
-      <c r="J22" s="13"/>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K22" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>125</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P22" s="4">
-        <v>5.05</v>
+        <v>25.09</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>17.94</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>71.52</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>128</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>131</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>133</v>
+        <v>38</v>
       </c>
       <c r="P23" s="4">
-        <v>25.09</v>
+        <v>8.91</v>
       </c>
       <c r="Q23" s="4">
-        <v>17.94</v>
+        <v>3.13</v>
       </c>
       <c r="R23" s="4">
-        <v>71.52</v>
+        <v>35.15</v>
       </c>
       <c r="S23" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K24" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L24" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="L24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M24" s="4" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P24" s="4">
-        <v>8.91</v>
+        <v>18.35</v>
       </c>
       <c r="Q24" s="4">
-        <v>3.13</v>
+        <v>5.45</v>
       </c>
       <c r="R24" s="4">
-        <v>35.15</v>
+        <v>29.72</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O25" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="I25" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P25" s="4">
-        <v>18.35</v>
+        <v>11.33</v>
       </c>
       <c r="Q25" s="4">
-        <v>5.45</v>
+        <v>10.42</v>
       </c>
       <c r="R25" s="4">
-        <v>29.72</v>
+        <v>91.92</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="L26" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="I26" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K26" s="4" t="s">
+      <c r="M26" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="L26" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N26" s="4" t="s">
-        <v>87</v>
+        <v>143</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>145</v>
+        <v>121</v>
       </c>
       <c r="P26" s="4">
-        <v>11.33</v>
+        <v>0.65</v>
       </c>
       <c r="Q26" s="4">
-        <v>10.42</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>91.92</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="L27" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="I27" s="13"/>
-[...1 lines deleted...]
-      <c r="K27" s="4" t="s">
+      <c r="M27" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="L27" s="4" t="s">
+      <c r="N27" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="M27" s="4" t="s">
+      <c r="O27" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="N27" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P27" s="4">
-        <v>0.65</v>
+        <v>39.21</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>38.65</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>98.57</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>150</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>151</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>152</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>153</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>154</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>155</v>
       </c>
       <c r="P28" s="4">
-        <v>39.21</v>
+        <v>5.05</v>
       </c>
       <c r="Q28" s="4">
-        <v>38.65</v>
+        <v>0</v>
       </c>
       <c r="R28" s="4">
-        <v>98.57</v>
+        <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
         <v>156</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="11"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="8"/>
       <c r="N29" s="8"/>
       <c r="O29" s="8">
         <v>227.36</v>