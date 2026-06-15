--- v1 (2026-02-07)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -474,50 +474,92 @@
     <t>BILL/00557/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-319</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
     <t>DUTTA XEROX CENTRE</t>
   </si>
   <si>
     <t>Hiring charges of broadband at Assistant Engineer, Purulia Sadar Sub- Division, PHE Office</t>
   </si>
   <si>
     <t>BILL/00583/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-334</t>
   </si>
   <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>PURULIA CABLE &amp; BRODBAND PARISEVA</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of centrifugal pumping machineries with necessary substitutes and other miscellaneous works at pump house of Bathanbari w/s scheme under Purulia Mechanical Division, P.H.E. Dte. In district of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000530/2023-2024</t>
+  </si>
+  <si>
+    <t>417/PMD</t>
+  </si>
+  <si>
+    <t>Supply and laying of cables for taking power to the barge, installation of pump &amp; allied works under Bathanbari w/s scheme under PMD, PHE Dte. in the district Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000689/2024-2025</t>
+  </si>
+  <si>
+    <t>1701/PMD</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>05/01/2025</t>
+  </si>
+  <si>
+    <t>Supply and fitting fixing of Rotometer for gaseous chlorination system at Bathanbari Water Supply Scheme under PMD, PHE, Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000890/2024-2025</t>
+  </si>
+  <si>
+    <t>341/PMD</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>14/03/2025</t>
+  </si>
+  <si>
+    <t>SUJIT MUKHERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -906,51 +948,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W28"/>
+  <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1069,54 +1111,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>20.5</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.38</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>21.39</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1415,54 +1457,54 @@
       <c r="I9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>52.24</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>10.07</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>19.27</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1476,54 +1518,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>46.66</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>43.79</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>93.84</v>
       </c>
       <c r="S10" s="4">
         <v>82</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1537,54 +1579,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P11" s="4">
         <v>4.27</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.29</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>76.95</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -2131,54 +2173,54 @@
       <c r="I21" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P21" s="4">
         <v>1.86</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>47.52</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2192,54 +2234,54 @@
       <c r="I22" s="13" t="s">
         <v>125</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P22" s="4">
         <v>0.68</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>0.68</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2253,54 +2295,54 @@
       <c r="I23" s="13" t="s">
         <v>125</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>134</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P23" s="4">
         <v>0.6</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>0.6</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2314,54 +2356,54 @@
       <c r="I24" s="13" t="s">
         <v>125</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>139</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>140</v>
       </c>
       <c r="P24" s="4">
         <v>0.6</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>0.6</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2375,54 +2417,54 @@
       <c r="I25" s="13" t="s">
         <v>125</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>142</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>143</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P25" s="4">
         <v>15.88</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>13.28</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>83.6</v>
       </c>
       <c r="S25" s="4">
         <v>50</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2503,87 +2545,270 @@
       </c>
       <c r="N27" s="4" t="s">
         <v>152</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>153</v>
       </c>
       <c r="P27" s="4">
         <v>0.13</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
         <v>154</v>
       </c>
-      <c r="B28" s="7"/>
-[...22 lines deleted...]
-      <c r="S28" s="8"/>
+      <c r="I28" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P28" s="4">
+        <v>7.32</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>4.19</v>
+      </c>
+      <c r="R28" s="4">
+        <v>57.24</v>
+      </c>
+      <c r="S28" s="4">
+        <v>50</v>
+      </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P29" s="4">
+        <v>3.13</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>100</v>
+      </c>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="P30" s="4">
+        <v>0.41</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+      <c r="R30" s="4">
+        <v>0</v>
+      </c>
+      <c r="S30" s="4">
+        <v>100</v>
+      </c>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="14"/>
+      <c r="K31" s="8"/>
+      <c r="L31" s="8"/>
+      <c r="M31" s="8"/>
+      <c r="N31" s="8"/>
+      <c r="O31" s="8">
+        <v>258.64</v>
+      </c>
+      <c r="P31" s="8">
+        <v>81.76</v>
+      </c>
+      <c r="Q31" s="8">
+        <v>31.61</v>
+      </c>
+      <c r="R31" s="8"/>
+      <c r="S31" s="8"/>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A28:N28"/>
+    <mergeCell ref="A31:N31"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>