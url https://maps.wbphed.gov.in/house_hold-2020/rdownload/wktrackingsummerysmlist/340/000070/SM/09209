--- v0 (2026-02-07)
+++ v1 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -365,50 +365,53 @@
   <si>
     <t>10/05/2022</t>
   </si>
   <si>
     <t>Repairing of Guard Room at Barabazar OHR Site under Barabazar W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001493/2023-2024</t>
   </si>
   <si>
     <t>1804/PD</t>
   </si>
   <si>
     <t>08/12/2023</t>
   </si>
   <si>
     <t>07/01/2024</t>
   </si>
   <si>
     <t>CHATTERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Repairing of Boundary wall &amp; DI Rising Main at Barabazar River Site under Barabazar W/S Scheme under Purulia Sadar Sub-Division under Purulia Division,PHE Dte.</t>
   </si>
   <si>
+    <t>Junior Engineer-2</t>
+  </si>
+  <si>
     <t>ORD/001871/2023-2024</t>
   </si>
   <si>
     <t>96/PD</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>Supply, Delivery and Installation &amp; Commissioning of Chlorination Arrangement at Barabazar OHR for Augmentation of Barabazar water supply scheme under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000101/2024-2025</t>
   </si>
   <si>
     <t>1090/PMD</t>
   </si>
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>06/09/2024</t>
@@ -597,50 +600,83 @@
     <t>Internal and external illumination with other allied works for augmentation of Barabazar water supply scheme under PMD, PHE Dte. In the district of Purulia.</t>
   </si>
   <si>
     <t>ORD/000405/2022-2023</t>
   </si>
   <si>
     <t>233/PMD</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>Construction of WBSEDCL Meter Room &amp; Guard Room with sanitary and plumbing arrangment at Barabazar River Site for Augmentation of Barabazar W/S Scheme under Purulia Sadar Sub-Division, of Purulia Division, PHE Dte..</t>
   </si>
   <si>
     <t>ORD/000057/2023-2024</t>
   </si>
   <si>
     <t>663/PD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>28/09/2024</t>
+  </si>
+  <si>
+    <t>Sinking of 01 Nos 200 mm dia rig bored tubewell by DTH method of drilling (200 mm X 165 mm) at augmentation of Barabazar Water Supply Scheme (OHR Site) under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001108/2024-2025</t>
+  </si>
+  <si>
+    <t>2200/PD</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>12/01/2025</t>
+  </si>
+  <si>
+    <t>External illumination of OHR site barabazar water supply scheme for Augmentation work under Purulia Mechanical Division, P.H.E. Dte. In district of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000439/2023-2024</t>
+  </si>
+  <si>
+    <t>419/PMD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>02/10/2025</t>
+  </si>
+  <si>
+    <t>BISHWANATH NANDI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1029,51 +1065,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W36"/>
+  <dimension ref="A1:W38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="80.123291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2164,1033 +2200,1159 @@
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="I20" s="13"/>
-      <c r="J20" s="13"/>
+      <c r="I20" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>117</v>
+      </c>
       <c r="K20" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P20" s="4">
         <v>14.67</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P21" s="4">
         <v>10.14</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>70</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P22" s="4">
         <v>152.12</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="P23" s="4">
         <v>3.51</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P24" s="4">
         <v>7.6</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>35</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P25" s="4">
         <v>8.09</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="P26" s="4">
         <v>36.99</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P27" s="4">
         <v>9.26</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>113</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P28" s="4">
         <v>9.26</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P29" s="4">
         <v>0.62</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="P30" s="4">
         <v>0.17</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="P31" s="4">
         <v>2.49</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P32" s="4">
         <v>7.51</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>50</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P33" s="4">
         <v>9.65</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>70</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="P34" s="4">
         <v>4.86</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P35" s="4">
         <v>7.69</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
-      <c r="A36" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S36" s="8"/>
+      <c r="A36" s="3">
+        <v>34</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H36" s="13" t="s">
+        <v>196</v>
+      </c>
+      <c r="I36" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="K36" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="N36" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="O36" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="P36" s="4">
+        <v>4.61</v>
+      </c>
+      <c r="Q36" s="4">
+        <v>0</v>
+      </c>
+      <c r="R36" s="4">
+        <v>0</v>
+      </c>
+      <c r="S36" s="4">
+        <v>100</v>
+      </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
+    <row r="37" spans="1:23">
+      <c r="A37" s="3">
+        <v>35</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H37" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="I37" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K37" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="M37" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="N37" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="O37" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="P37" s="4">
+        <v>7.55</v>
+      </c>
+      <c r="Q37" s="4">
+        <v>0</v>
+      </c>
+      <c r="R37" s="4">
+        <v>0</v>
+      </c>
+      <c r="S37" s="4">
+        <v>100</v>
+      </c>
+      <c r="T37" s="1"/>
+      <c r="U37" s="1"/>
+      <c r="V37" s="1"/>
+      <c r="W37" s="1"/>
+    </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="14"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="14"/>
+      <c r="K38" s="8"/>
+      <c r="L38" s="8"/>
+      <c r="M38" s="8"/>
+      <c r="N38" s="8"/>
+      <c r="O38" s="8">
+        <v>622.45</v>
+      </c>
+      <c r="P38" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="8">
+        <v>0</v>
+      </c>
+      <c r="R38" s="8"/>
+      <c r="S38" s="8"/>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A36:N36"/>
+    <mergeCell ref="A38:N38"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>