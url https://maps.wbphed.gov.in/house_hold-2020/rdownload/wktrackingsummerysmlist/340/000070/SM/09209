--- v1 (2026-04-01)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -362,321 +362,336 @@
   <si>
     <t>379/PD</t>
   </si>
   <si>
     <t>10/05/2022</t>
   </si>
   <si>
     <t>Repairing of Guard Room at Barabazar OHR Site under Barabazar W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001493/2023-2024</t>
   </si>
   <si>
     <t>1804/PD</t>
   </si>
   <si>
     <t>08/12/2023</t>
   </si>
   <si>
     <t>07/01/2024</t>
   </si>
   <si>
     <t>CHATTERJEE CONSTRUCTION</t>
   </si>
   <si>
-    <t>Repairing of Boundary wall &amp; DI Rising Main at Barabazar River Site under Barabazar W/S Scheme under Purulia Sadar Sub-Division under Purulia Division,PHE Dte.</t>
+    <t>Supply, Delivery and Installation &amp; Commissioning of Chlorination Arrangement at Barabazar OHR for Augmentation of Barabazar water supply scheme under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000101/2024-2025</t>
+  </si>
+  <si>
+    <t>1090/PMD</t>
+  </si>
+  <si>
+    <t>08/07/2024</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line under command area of Barabazar Water Supply Scheme of Barabazar Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (PART-I)</t>
+  </si>
+  <si>
+    <t>ORD/000421/2021-2022</t>
+  </si>
+  <si>
+    <t>312/PD</t>
+  </si>
+  <si>
+    <t>25/02/2022</t>
+  </si>
+  <si>
+    <t>11/04/2022</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation under command area Zone-III,Habitation-Ankro,GP- Ankro- Barakadam of Manbazar II Block (part) Water Supply Scheme ofManbazar II Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (PHASE-II, Part-II) (Habitation-Ankro,GP- Ankro- Barakadam )</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000608/2022-2023</t>
+  </si>
+  <si>
+    <t>517/PSD</t>
+  </si>
+  <si>
+    <t>12/08/2022</t>
+  </si>
+  <si>
+    <t>21/09/2022</t>
+  </si>
+  <si>
+    <t>SADHAN GORAIN</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of 75 KVA voltage stabilizer for Augmentation of Barabazar water supply scheme under PMD PHE Dte. In the district of Purulia</t>
+  </si>
+  <si>
+    <t>ORD/000407/2022-2023</t>
+  </si>
+  <si>
+    <t>235/PMD</t>
+  </si>
+  <si>
+    <t>03/03/2023</t>
+  </si>
+  <si>
+    <t>02/05/2023</t>
+  </si>
+  <si>
+    <t>Making Interconnection and Bypass arrangemet of Rising Main and Distribution Pipeline For Newly Constructed OHR at Barabazar OHR Site of Aug. Barabazar W/S Scheme of Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001209/2022-2023</t>
+  </si>
+  <si>
+    <t>493/PD</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of headwork site centrifugal pumping machineries, floor mounted MCC panel, Flowmeter and other allied works for augmentation of Barabazar water supply scheme under PMD, PHE Dte. In the district of Purulia</t>
+  </si>
+  <si>
+    <t>ORD/000052/2023-2024</t>
+  </si>
+  <si>
+    <t>521/PMD</t>
+  </si>
+  <si>
+    <t>05/05/2023</t>
+  </si>
+  <si>
+    <t>04/07/2023</t>
+  </si>
+  <si>
+    <t>GOENKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 Nos 200 mm dia rig bored tubewell by DTH method of drilling (200 mm X 165 mm) at augmentation of Barabazar Water Supply Scheme (River Site) under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001323/2023-2024</t>
+  </si>
+  <si>
+    <t>1709/PD</t>
+  </si>
+  <si>
+    <t>04/12/2023</t>
+  </si>
+  <si>
+    <t>18/01/2024</t>
+  </si>
+  <si>
+    <t>ORD/001491/2023-2024</t>
+  </si>
+  <si>
+    <t>1802/PD</t>
+  </si>
+  <si>
+    <t>Supply and laying of 1.1 KV grade 3.5 core 95 sq. mm XLPE insulated Al. armoured cable for Augmentation at Barabazar W/S Scheme under PMD, PHE Dte. in the District of Purulia</t>
+  </si>
+  <si>
+    <t>ORD/000537/2023-2024</t>
+  </si>
+  <si>
+    <t>499/PMSD(W/S)</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>05/01/2024</t>
+  </si>
+  <si>
+    <t>Supply and fitting fixing of loop box for outdoor lighting for Augmentation at Barabazar Water Supply Scheme under PMD, PHE Dte.in the district of Purulia. (2ND Call)</t>
+  </si>
+  <si>
+    <t>ORD/000588/2024-2025</t>
+  </si>
+  <si>
+    <t>349/PMSD(W/S)</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>14/09/2024</t>
+  </si>
+  <si>
+    <t>AVISHEK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply of stationery materials for office use</t>
+  </si>
+  <si>
+    <t>BILL/00988/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-531</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>KETIKA CONSUMERS CO-OPERATIVE STORES LTD</t>
+  </si>
+  <si>
+    <t>Supply,delivery and Installation of Level Transmitter ,Submersible pumping machineries and other allied works for Augmentation of Barabazar W/S scheme under PMD Dte .in the District Purulia</t>
+  </si>
+  <si>
+    <t>ORD/000681/2024-2025</t>
+  </si>
+  <si>
+    <t>1693/PMD</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>Supply, Delivery and installation of submersible pumping machineries in newly constructed tube well with allied cable line and other allied works for augmentation of Barabazar w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000406/2022-2023</t>
+  </si>
+  <si>
+    <t>234/PMD</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>Internal and external illumination with other allied works for augmentation of Barabazar water supply scheme under PMD, PHE Dte. In the district of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000405/2022-2023</t>
+  </si>
+  <si>
+    <t>233/PMD</t>
+  </si>
+  <si>
+    <t>06/05/2025</t>
+  </si>
+  <si>
+    <t>Construction of WBSEDCL Meter Room &amp; Guard Room with sanitary and plumbing arrangment at Barabazar River Site for Augmentation of Barabazar W/S Scheme under Purulia Sadar Sub-Division, of Purulia Division, PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000057/2023-2024</t>
+  </si>
+  <si>
+    <t>663/PD</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>28/09/2024</t>
+  </si>
+  <si>
+    <t>Sinking of 01 Nos 200 mm dia rig bored tubewell by DTH method of drilling (200 mm X 165 mm) at augmentation of Barabazar Water Supply Scheme (OHR Site) under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-2</t>
   </si>
   <si>
-    <t>ORD/001871/2023-2024</t>
-[...235 lines deleted...]
-  <si>
     <t>ORD/001108/2024-2025</t>
   </si>
   <si>
     <t>2200/PD</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>12/01/2025</t>
   </si>
   <si>
     <t>External illumination of OHR site barabazar water supply scheme for Augmentation work under Purulia Mechanical Division, P.H.E. Dte. In district of Purulia.</t>
   </si>
   <si>
     <t>ORD/000439/2023-2024</t>
   </si>
   <si>
     <t>419/PMD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>BISHWANATH NANDI</t>
+  </si>
+  <si>
+    <t>Supply, delivery and Installation of Submersible pumping machineries for newly constructed tube wells and other allied works for Augmentation of Barabazar W/S scheme under PMD Dte .in the District Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000264/2024-2025</t>
+  </si>
+  <si>
+    <t>1233/PMD</t>
+  </si>
+  <si>
+    <t>13/08/2024</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of 1 KVA single phase voltage stabilizer for flow meter at Barabazar water supply scheme under PMD, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000918/2024-2025</t>
+  </si>
+  <si>
+    <t>06/PMSD(W/S)</t>
+  </si>
+  <si>
+    <t>15/06/2025</t>
+  </si>
+  <si>
+    <t>SUJIT MUKHERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1065,51 +1080,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W38"/>
+  <dimension ref="A1:W39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="80.123291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1228,54 +1243,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>20.48</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>20.24</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.79</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1289,54 +1304,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>13.59</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.57</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>18.88</v>
       </c>
       <c r="S4" s="4">
         <v>79</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1519,54 +1534,54 @@
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>10.02</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.89</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>48.87</v>
       </c>
       <c r="S8" s="4">
         <v>55</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1639,54 +1654,54 @@
       <c r="I10" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>70.29</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>64.62</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>91.94</v>
       </c>
       <c r="S10" s="4">
         <v>93</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1700,54 +1715,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>3.24</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.91</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>89.75</v>
       </c>
       <c r="S11" s="4">
         <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -2103,54 +2118,54 @@
       <c r="I18" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P18" s="4">
         <v>91.16</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>12.9</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>14.15</v>
       </c>
       <c r="S18" s="4">
         <v>80</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2186,1173 +2201,1234 @@
         <v>1.88</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="K20" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="M20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="N20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O20" s="4" t="s">
-        <v>115</v>
+        <v>78</v>
       </c>
       <c r="P20" s="4">
-        <v>14.67</v>
+        <v>10.14</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>9.22</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>90.95</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K21" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="L21" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="M21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="N21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O21" s="4" t="s">
-        <v>78</v>
+        <v>49</v>
       </c>
       <c r="P21" s="4">
-        <v>10.14</v>
+        <v>152.12</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>139.76</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>91.88</v>
       </c>
       <c r="S21" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>67</v>
+        <v>127</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>49</v>
+        <v>132</v>
       </c>
       <c r="P22" s="4">
-        <v>152.12</v>
+        <v>3.51</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>2.31</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>65.71</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>133</v>
+        <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>138</v>
+        <v>78</v>
       </c>
       <c r="P23" s="4">
-        <v>3.51</v>
+        <v>7.6</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>7.6</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K24" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K24" s="4" t="s">
+      <c r="L24" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="M24" s="4" t="s">
+      <c r="N24" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="N24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O24" s="4" t="s">
-        <v>78</v>
+        <v>49</v>
       </c>
       <c r="P24" s="4">
-        <v>7.6</v>
+        <v>8.09</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>2.55</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>31.48</v>
       </c>
       <c r="S24" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K25" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="I25" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K25" s="4" t="s">
+      <c r="L25" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="M25" s="4" t="s">
+      <c r="N25" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="N25" s="4" t="s">
+      <c r="O25" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="O25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P25" s="4">
-        <v>8.09</v>
+        <v>36.99</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>23.73</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>64.16</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>149</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>150</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>151</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>152</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>154</v>
+        <v>115</v>
       </c>
       <c r="P26" s="4">
-        <v>36.99</v>
+        <v>9.26</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>5.09</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>54.95</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>158</v>
+        <v>113</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>159</v>
+        <v>114</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>115</v>
+        <v>49</v>
       </c>
       <c r="P27" s="4">
         <v>9.26</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>5.28</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>57.05</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="N28" s="4" t="s">
         <v>160</v>
       </c>
-      <c r="L28" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O28" s="4" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="P28" s="4">
-        <v>9.26</v>
+        <v>0.62</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="L29" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="L29" s="4" t="s">
+      <c r="M29" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="M29" s="4" t="s">
+      <c r="N29" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="N29" s="4" t="s">
+      <c r="O29" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="O29" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P29" s="4">
-        <v>0.62</v>
+        <v>0.17</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>0.17</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>167</v>
       </c>
-      <c r="I30" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
         <v>168</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>169</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>170</v>
       </c>
       <c r="N30" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="O30" s="4" t="s">
         <v>171</v>
       </c>
-      <c r="O30" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P30" s="4">
-        <v>0.17</v>
+        <v>2.49</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K31" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="I31" s="13"/>
-[...1 lines deleted...]
-      <c r="K31" s="4" t="s">
+      <c r="L31" s="4" t="s">
         <v>174</v>
       </c>
-      <c r="L31" s="4" t="s">
+      <c r="M31" s="4" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>176</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>177</v>
+        <v>78</v>
       </c>
       <c r="P31" s="4">
-        <v>2.49</v>
+        <v>7.51</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K32" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="L32" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="L32" s="4" t="s">
+      <c r="M32" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N32" s="4" t="s">
         <v>180</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P32" s="4">
-        <v>7.51</v>
+        <v>9.65</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>5.99</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>62.09</v>
       </c>
       <c r="S32" s="4">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K33" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N33" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="L33" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O33" s="4" t="s">
-        <v>78</v>
+        <v>166</v>
       </c>
       <c r="P33" s="4">
-        <v>9.65</v>
+        <v>4.86</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>3.62</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>74.58</v>
       </c>
       <c r="S33" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="L34" s="4" t="s">
         <v>187</v>
       </c>
-      <c r="I34" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K34" s="4" t="s">
+      <c r="M34" s="4" t="s">
         <v>188</v>
       </c>
-      <c r="L34" s="4" t="s">
+      <c r="N34" s="4" t="s">
         <v>189</v>
       </c>
-      <c r="M34" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O34" s="4" t="s">
-        <v>172</v>
+        <v>115</v>
       </c>
       <c r="P34" s="4">
-        <v>4.86</v>
+        <v>7.69</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>7.21</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>93.8</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>133</v>
+        <v>191</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P35" s="4">
-        <v>7.69</v>
+        <v>4.61</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>196</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>117</v>
+        <v>27</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>197</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>198</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>199</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>200</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>115</v>
+        <v>201</v>
       </c>
       <c r="P36" s="4">
-        <v>4.61</v>
+        <v>7.55</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>7.29</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>96.58</v>
       </c>
       <c r="S36" s="4">
         <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>206</v>
+        <v>78</v>
       </c>
       <c r="P37" s="4">
-        <v>7.55</v>
+        <v>6.56</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
-      <c r="A38" s="7" t="s">
+      <c r="A38" s="3">
+        <v>36</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H38" s="13" t="s">
         <v>207</v>
       </c>
-      <c r="B38" s="7"/>
-[...22 lines deleted...]
-      <c r="S38" s="8"/>
+      <c r="I38" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K38" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="M38" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="N38" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="O38" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="P38" s="4">
+        <v>0.18</v>
+      </c>
+      <c r="Q38" s="4">
+        <v>0</v>
+      </c>
+      <c r="R38" s="4">
+        <v>0</v>
+      </c>
+      <c r="S38" s="4">
+        <v>100</v>
+      </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
+    <row r="39" spans="1:23">
+      <c r="A39" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="11"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="14"/>
+      <c r="I39" s="14"/>
+      <c r="J39" s="14"/>
+      <c r="K39" s="8"/>
+      <c r="L39" s="8"/>
+      <c r="M39" s="8"/>
+      <c r="N39" s="8"/>
+      <c r="O39" s="8">
+        <v>614.52</v>
+      </c>
+      <c r="P39" s="8">
+        <v>328.45</v>
+      </c>
+      <c r="Q39" s="8">
+        <v>53.45</v>
+      </c>
+      <c r="R39" s="8"/>
+      <c r="S39" s="8"/>
+      <c r="T39" s="1"/>
+      <c r="U39" s="1"/>
+      <c r="V39" s="1"/>
+      <c r="W39" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A38:N38"/>
+    <mergeCell ref="A39:N39"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>