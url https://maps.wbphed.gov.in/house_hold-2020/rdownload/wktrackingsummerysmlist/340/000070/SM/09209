--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -648,50 +648,65 @@
     <t>ORD/000264/2024-2025</t>
   </si>
   <si>
     <t>1233/PMD</t>
   </si>
   <si>
     <t>13/08/2024</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>Supply delivery and installation of 1 KVA single phase voltage stabilizer for flow meter at Barabazar water supply scheme under PMD, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000918/2024-2025</t>
   </si>
   <si>
     <t>06/PMSD(W/S)</t>
   </si>
   <si>
     <t>15/06/2025</t>
   </si>
   <si>
     <t>SUJIT MUKHERJEE</t>
+  </si>
+  <si>
+    <t>Repairing of Boundary wall &amp; DI Rising Main at Barabazar River Site under Barabazar W/S Scheme under Purulia Sadar Sub-Division under Purulia Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001871/2023-2024</t>
+  </si>
+  <si>
+    <t>96/PD</t>
+  </si>
+  <si>
+    <t>15/01/2024</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1080,51 +1095,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W39"/>
+  <dimension ref="A1:W40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="80.123291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3348,87 +3363,148 @@
       </c>
       <c r="N38" s="4" t="s">
         <v>210</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>211</v>
       </c>
       <c r="P38" s="4">
         <v>0.18</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
-      <c r="A39" s="7" t="s">
+      <c r="A39" s="3">
+        <v>37</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H39" s="13" t="s">
         <v>212</v>
       </c>
-      <c r="B39" s="7"/>
-[...22 lines deleted...]
-      <c r="S39" s="8"/>
+      <c r="I39" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J39" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="K39" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="L39" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="M39" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="N39" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="O39" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="P39" s="4">
+        <v>14.67</v>
+      </c>
+      <c r="Q39" s="4">
+        <v>0</v>
+      </c>
+      <c r="R39" s="4">
+        <v>0</v>
+      </c>
+      <c r="S39" s="4">
+        <v>85</v>
+      </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
+    <row r="40" spans="1:23">
+      <c r="A40" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="11"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="14"/>
+      <c r="I40" s="14"/>
+      <c r="J40" s="14"/>
+      <c r="K40" s="8"/>
+      <c r="L40" s="8"/>
+      <c r="M40" s="8"/>
+      <c r="N40" s="8"/>
+      <c r="O40" s="8">
+        <v>629.19</v>
+      </c>
+      <c r="P40" s="8">
+        <v>328.45</v>
+      </c>
+      <c r="Q40" s="8">
+        <v>52.2</v>
+      </c>
+      <c r="R40" s="8"/>
+      <c r="S40" s="8"/>
+      <c r="T40" s="1"/>
+      <c r="U40" s="1"/>
+      <c r="V40" s="1"/>
+      <c r="W40" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A39:N39"/>
+    <mergeCell ref="A40:N40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>