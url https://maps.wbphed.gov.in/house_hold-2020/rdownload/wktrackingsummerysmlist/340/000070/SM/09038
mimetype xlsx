--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -561,50 +561,65 @@
     <t>1816/PD</t>
   </si>
   <si>
     <t>06/12/2022</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>Repairing of damage pipe line including House Connection arrangement for the works related to JICA Assisted West Bengal Pipped Water Supply Project(Purulia) of Satra Water Supply Scheme under Arsha Block.</t>
   </si>
   <si>
     <t>Junior Engineer-4</t>
   </si>
   <si>
     <t>ORD/000339/2024-2025</t>
   </si>
   <si>
     <t>1365/PD</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of Centrifugal pumping machineries, floor mounted MCC panel, HOT Crane, Flow meter and other allied works at Satra high Lift (Boosting Station) for Augmentation of Satra Water Supply Scheme under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000200/2023-2024</t>
+  </si>
+  <si>
+    <t>1190/PMD</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>01/02/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -993,51 +1008,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W36"/>
+  <dimension ref="A1:W37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3052,87 +3067,148 @@
       </c>
       <c r="N35" s="4" t="s">
         <v>182</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P35" s="4">
         <v>5.46</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
-      <c r="A36" s="7" t="s">
+      <c r="A36" s="3">
+        <v>34</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H36" s="13" t="s">
         <v>183</v>
       </c>
-      <c r="B36" s="7"/>
-[...22 lines deleted...]
-      <c r="S36" s="8"/>
+      <c r="I36" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K36" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="N36" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="O36" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P36" s="4">
+        <v>43.54</v>
+      </c>
+      <c r="Q36" s="4">
+        <v>0</v>
+      </c>
+      <c r="R36" s="4">
+        <v>0</v>
+      </c>
+      <c r="S36" s="4">
+        <v>85</v>
+      </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
+    <row r="37" spans="1:23">
+      <c r="A37" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="14"/>
+      <c r="I37" s="14"/>
+      <c r="J37" s="14"/>
+      <c r="K37" s="8"/>
+      <c r="L37" s="8"/>
+      <c r="M37" s="8"/>
+      <c r="N37" s="8"/>
+      <c r="O37" s="8">
+        <v>424.21</v>
+      </c>
+      <c r="P37" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="8">
+        <v>0</v>
+      </c>
+      <c r="R37" s="8"/>
+      <c r="S37" s="8"/>
+      <c r="T37" s="1"/>
+      <c r="U37" s="1"/>
+      <c r="V37" s="1"/>
+      <c r="W37" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A36:N36"/>
+    <mergeCell ref="A37:N37"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>