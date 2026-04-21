--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -1171,54 +1171,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>22.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>91.85</v>
       </c>
       <c r="S3" s="4">
         <v>92</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1747,54 +1747,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P13" s="4">
         <v>36.75</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>36.26</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>98.67</v>
       </c>
       <c r="S13" s="4">
         <v>51</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1806,54 +1806,54 @@
         <v>83</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P14" s="4">
         <v>7.41</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>94.44</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1865,54 +1865,54 @@
         <v>88</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P15" s="4">
         <v>10.25</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>9.05</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>88.27</v>
       </c>
       <c r="S15" s="4">
         <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1926,54 +1926,54 @@
       <c r="I16" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>94</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P16" s="4">
         <v>10.76</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.53</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>4.88</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1985,54 +1985,54 @@
         <v>98</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P17" s="4">
         <v>9.62</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>3.22</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>33.52</v>
       </c>
       <c r="S17" s="4">
         <v>55</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2044,54 +2044,54 @@
         <v>102</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P18" s="4">
         <v>3.52</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>3.3</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>93.91</v>
       </c>
       <c r="S18" s="4">
         <v>95</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2103,54 +2103,54 @@
         <v>108</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P19" s="4">
         <v>9.87</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>1.39</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>14.11</v>
       </c>
       <c r="S19" s="4">
         <v>65</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2164,54 +2164,54 @@
       <c r="I20" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>94</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P20" s="4">
         <v>18.74</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>16.77</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>89.45</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2223,54 +2223,54 @@
         <v>116</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P21" s="4">
         <v>3.41</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>3.37</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>98.98</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2345,54 +2345,54 @@
       <c r="I23" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>126</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>129</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P23" s="4">
         <v>2.69</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>2.68</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>99.82</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2691,54 +2691,54 @@
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>150</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>151</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>152</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>154</v>
       </c>
       <c r="P29" s="4">
         <v>20.5</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>12.28</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>59.88</v>
       </c>
       <c r="S29" s="4">
         <v>85</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -3148,54 +3148,54 @@
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="7" t="s">
         <v>188</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="11"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="14"/>
       <c r="I37" s="14"/>
       <c r="J37" s="14"/>
       <c r="K37" s="8"/>
       <c r="L37" s="8"/>
       <c r="M37" s="8"/>
       <c r="N37" s="8"/>
       <c r="O37" s="8">
         <v>424.21</v>
       </c>
       <c r="P37" s="8">
-        <v>0</v>
+        <v>116.85</v>
       </c>
       <c r="Q37" s="8">
-        <v>0</v>
+        <v>27.55</v>
       </c>
       <c r="R37" s="8"/>
       <c r="S37" s="8"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A37:N37"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>