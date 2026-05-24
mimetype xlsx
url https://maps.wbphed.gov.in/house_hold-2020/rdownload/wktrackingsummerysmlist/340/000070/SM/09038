--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -477,65 +477,50 @@
     <t>VCH/000909/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-92</t>
   </si>
   <si>
     <t>07/07/2022</t>
   </si>
   <si>
     <t>Supply delivery installation of 1kg/hr gaseous chlorination system at Augmentation of Satra Water Supply scheme Block Arsha under PMD PHE Dte. District Purulia.</t>
   </si>
   <si>
     <t>ORD/000078/2021-2022</t>
   </si>
   <si>
     <t>163/PMD</t>
   </si>
   <si>
     <t>07/03/2022</t>
   </si>
   <si>
     <t>06/04/2022</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
-  </si>
-[...13 lines deleted...]
-    <t>05/01/2025</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at Satra village of Hensla G.P. under command area of Satra Water Supply Scheme at Arsha Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte. (Part-F)</t>
   </si>
   <si>
     <t>Junior Engineer,Junior Engineer-1</t>
   </si>
   <si>
     <t>ORD/000234/2020-2021</t>
   </si>
   <si>
     <t>17/PSD</t>
   </si>
   <si>
     <t>RAKSHIT ENTERPRISE</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC)(leftout household) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at Misirdih village of Chatu Hansa G.P. under command area of Satra Water Supply Scheme at Arsha Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000290/2021-2022</t>
   </si>
   <si>
     <t>1592/PD</t>
   </si>
@@ -1008,51 +993,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W37"/>
+  <dimension ref="A1:W36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2284,54 +2269,54 @@
       <c r="I22" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>94</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>124</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P22" s="4">
         <v>12.92</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>11.59</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>89.72</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2713,502 +2698,441 @@
         <v>20.5</v>
       </c>
       <c r="Q29" s="4">
         <v>12.28</v>
       </c>
       <c r="R29" s="4">
         <v>59.88</v>
       </c>
       <c r="S29" s="4">
         <v>85</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>155</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>27</v>
+        <v>156</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>158</v>
+        <v>38</v>
       </c>
       <c r="N30" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="O30" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="O30" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P30" s="4">
-        <v>3.31</v>
+        <v>4.48</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>0.86</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>19.27</v>
       </c>
       <c r="S30" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>160</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J31" s="13" t="s">
+      <c r="J31" s="13"/>
+      <c r="K31" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="K31" s="4" t="s">
+      <c r="L31" s="4" t="s">
         <v>162</v>
       </c>
-      <c r="L31" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M31" s="4" t="s">
-        <v>38</v>
+        <v>91</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>39</v>
+        <v>97</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>164</v>
+        <v>73</v>
       </c>
       <c r="P31" s="4">
-        <v>4.48</v>
+        <v>7.17</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>0.09</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>1.23</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="P32" s="4">
-        <v>7.17</v>
+        <v>6.73</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>1.14</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>16.9</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J33" s="13"/>
+      <c r="J33" s="13" t="s">
+        <v>167</v>
+      </c>
       <c r="K33" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L33" s="4" t="s">
         <v>169</v>
       </c>
-      <c r="L33" s="4" t="s">
+      <c r="M33" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="M33" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N33" s="4" t="s">
-        <v>92</v>
+        <v>171</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
       <c r="P33" s="4">
-        <v>6.73</v>
+        <v>16.77</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>14.52</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>86.6</v>
       </c>
       <c r="S33" s="4">
         <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J34" s="13" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>107</v>
+        <v>45</v>
       </c>
       <c r="P34" s="4">
-        <v>16.77</v>
+        <v>5.46</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>5.46</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>178</v>
+        <v>27</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>179</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>180</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>181</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>182</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P35" s="4">
-        <v>5.46</v>
+        <v>43.54</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>39.9</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>91.66</v>
       </c>
       <c r="S35" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
-      <c r="A36" s="3">
-[...18 lines deleted...]
-      <c r="H36" s="13" t="s">
+      <c r="A36" s="7" t="s">
         <v>183</v>
       </c>
-      <c r="I36" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="14"/>
+      <c r="I36" s="14"/>
+      <c r="J36" s="14"/>
+      <c r="K36" s="8"/>
+      <c r="L36" s="8"/>
+      <c r="M36" s="8"/>
+      <c r="N36" s="8"/>
+      <c r="O36" s="8">
+        <v>420.9</v>
+      </c>
+      <c r="P36" s="8">
+        <v>190.42</v>
+      </c>
+      <c r="Q36" s="8">
+        <v>45.24</v>
+      </c>
+      <c r="R36" s="8"/>
+      <c r="S36" s="8"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
-    <row r="37" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A37:N37"/>
+    <mergeCell ref="A36:N36"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>