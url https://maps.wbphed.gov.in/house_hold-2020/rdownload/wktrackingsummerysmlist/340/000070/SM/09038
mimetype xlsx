--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -561,50 +561,65 @@
     <t>ORD/000339/2024-2025</t>
   </si>
   <si>
     <t>1365/PD</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>23/09/2024</t>
   </si>
   <si>
     <t>Supply delivery and installation of Centrifugal pumping machineries, floor mounted MCC panel, HOT Crane, Flow meter and other allied works at Satra high Lift (Boosting Station) for Augmentation of Satra Water Supply Scheme under PMD, PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000200/2023-2024</t>
   </si>
   <si>
     <t>1190/PMD</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>01/02/2024</t>
+  </si>
+  <si>
+    <t>Supply, Delivery and installation of submersible pumping machineries for river bed tube well with allied cable line and other allied works for Satra w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000687/2024-2025</t>
+  </si>
+  <si>
+    <t>1699/PMD</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>05/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -993,51 +1008,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W36"/>
+  <dimension ref="A1:W37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3052,87 +3067,148 @@
       </c>
       <c r="N35" s="4" t="s">
         <v>182</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P35" s="4">
         <v>43.54</v>
       </c>
       <c r="Q35" s="4">
         <v>39.9</v>
       </c>
       <c r="R35" s="4">
         <v>91.66</v>
       </c>
       <c r="S35" s="4">
         <v>85</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
-      <c r="A36" s="7" t="s">
+      <c r="A36" s="3">
+        <v>34</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H36" s="13" t="s">
         <v>183</v>
       </c>
-      <c r="B36" s="7"/>
-[...22 lines deleted...]
-      <c r="S36" s="8"/>
+      <c r="I36" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K36" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="N36" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="O36" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P36" s="4">
+        <v>3.31</v>
+      </c>
+      <c r="Q36" s="4">
+        <v>0</v>
+      </c>
+      <c r="R36" s="4">
+        <v>0</v>
+      </c>
+      <c r="S36" s="4">
+        <v>0</v>
+      </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
+    <row r="37" spans="1:23">
+      <c r="A37" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="14"/>
+      <c r="I37" s="14"/>
+      <c r="J37" s="14"/>
+      <c r="K37" s="8"/>
+      <c r="L37" s="8"/>
+      <c r="M37" s="8"/>
+      <c r="N37" s="8"/>
+      <c r="O37" s="8">
+        <v>424.21</v>
+      </c>
+      <c r="P37" s="8">
+        <v>190.42</v>
+      </c>
+      <c r="Q37" s="8">
+        <v>44.89</v>
+      </c>
+      <c r="R37" s="8"/>
+      <c r="S37" s="8"/>
+      <c r="T37" s="1"/>
+      <c r="U37" s="1"/>
+      <c r="V37" s="1"/>
+      <c r="W37" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A36:N36"/>
+    <mergeCell ref="A37:N37"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>