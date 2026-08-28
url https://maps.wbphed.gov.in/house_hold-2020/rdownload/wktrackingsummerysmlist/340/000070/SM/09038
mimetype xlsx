--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -77,549 +77,549 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURULIA</t>
   </si>
   <si>
+    <t>Purulia Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Satra Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/09038</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at Satra village of Hensla G.P. under command area of Satra Water Supply Scheme at Arsha Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000215/2020-2021</t>
+  </si>
+  <si>
+    <t>10/PSD</t>
+  </si>
+  <si>
+    <t>13/01/2021</t>
+  </si>
+  <si>
+    <t>27/02/2021</t>
+  </si>
+  <si>
+    <t>GYANRANJAN SEN</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC)(leftout household) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at Satra village of Hensla G.P. under command area of Satra Water Supply Scheme at Arsha Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/000289/2021-2022</t>
+  </si>
+  <si>
+    <t>1583/PD</t>
+  </si>
+  <si>
+    <t>17/12/2021</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
+    <t>SUBODH PRAMANIK</t>
+  </si>
+  <si>
+    <t>Laying of UPVC pipe as distribution main (loop line) from Satra Junior High School to Satra Uppar Para for drinking water supply through FHTC to meet up the water crisis at Satra W/S Scheme under Jalswapna Programme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000288/2021-2022</t>
+  </si>
+  <si>
+    <t>1582/PD</t>
+  </si>
+  <si>
+    <t>17/03/2022</t>
+  </si>
+  <si>
+    <t>Repairing &amp; restoration of different works viz. Valve Chamber with replace of valve at OHR campus, Road cutting &amp; restoration by concreting &amp; Moorum spreading including M.S. Pipe placing as casing at different place of Satra W/S Scheme under Purulia Sadar Sub-Division of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000280/2021-2022</t>
+  </si>
+  <si>
+    <t>772/PD</t>
+  </si>
+  <si>
+    <t>13/12/2021</t>
+  </si>
+  <si>
+    <t>12/01/2022</t>
+  </si>
+  <si>
+    <t>M/S SAWDESH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of the Over Head reservoir (OHR) of 350 m3 Capacity, Staging Height 20 mtr. at Satra W/S Scheme under Purulia Sadar Sub-Division, Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000284/2021-2022</t>
+  </si>
+  <si>
+    <t>1578/PD</t>
+  </si>
+  <si>
+    <t>Laying of 150 mm dia DI pipe line for clear water rising main from Medical hall at Misirdih to Boosting pump house at Satra Water Supply Scheme of Arsha Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000281/2021-2022</t>
+  </si>
+  <si>
+    <t>1575/PD</t>
+  </si>
+  <si>
+    <t>ANUDIP SAHA</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at Satra village of Hensla G.P. under command area of Satra Water Supply Scheme at Arsha Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte. (Part-F)</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/000234/2020-2021</t>
+  </si>
+  <si>
+    <t>17/PSD</t>
+  </si>
+  <si>
+    <t>RAKSHIT ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of UPVC pipe as distribution main from Misirdih more to East-West along the Tamna-Arsha road for drinking water supply through FHTC to meet up the water crisis at Satra W/S Scheme under Jalswapna Programme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000286/2021-2022</t>
+  </si>
+  <si>
+    <t>1580/PD</t>
+  </si>
+  <si>
+    <t>DEBASISH CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC)(leftout household) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at Misirdih village of Chatu Hansa G.P. under command area of Satra Water Supply Scheme at Arsha Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000290/2021-2022</t>
+  </si>
+  <si>
+    <t>1592/PD</t>
+  </si>
+  <si>
+    <t>BHAGABANDAS KUMAR</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000006/2021-2022</t>
+  </si>
+  <si>
+    <t>1504/PD</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Purulia Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Satra Water Supply Scheme</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Supply delivery installation of 1kg/hr gaseous chlorination system at Augmentation of Satra Water Supply scheme Block Arsha under PMD PHE Dte. District Purulia.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000078/2021-2022</t>
+  </si>
+  <si>
+    <t>163/PMD</t>
+  </si>
+  <si>
+    <t>07/03/2022</t>
+  </si>
+  <si>
+    <t>06/04/2022</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, Delivery and installation of two nos. submersible pumping machineries in newly constructed river bed tube well, voltage stabilizer with allied cable line and other allied works for augmentation of Satra w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000095/2022-2023</t>
   </si>
   <si>
     <t>521/PMD</t>
   </si>
   <si>
     <t>05/08/2022</t>
   </si>
   <si>
     <t>04/09/2022</t>
   </si>
   <si>
     <t>NUPUR CHANDRA HALDER</t>
   </si>
   <si>
-    <t>Purulia Division</t>
-[...20 lines deleted...]
-    <t>GYANRANJAN SEN</t>
+    <t>Additional work for Grouting on inside &amp; outside of cell wall for repairing and renovation of the Over Head reservoir (OHR) of 350 m3 Capacity, Staging Height 20 mtr. of Satra W/S Scheme under Purulia Sadar Sub-Division, Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000792/2022-2023</t>
+  </si>
+  <si>
+    <t>1639/PD</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>18/12/2022</t>
+  </si>
+  <si>
+    <t>Functional House hold Tap Connection (FHTC) &amp; pipe line laying of different dia. Pipe in connection of Jal Jeevan Mission (JJM &amp; Jal Swapna) Programme at Satra Village Uppar Para and adjacent area of Arsha Block to drinking water supply under augmentation at Satra Water Supply Scheme of Purulia Sadar Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000626/2022-2023</t>
+  </si>
+  <si>
+    <t>1396/PD</t>
+  </si>
+  <si>
+    <t>01/09/2022</t>
+  </si>
+  <si>
+    <t>16/10/2022</t>
+  </si>
+  <si>
+    <t>Construction of pump house for accommodating centrifugal pump for pumping of water from Satra Boosting Pump House site CWR to distribution zone of Satra water supply scheme under Purulia Sadar Sub-Division of Purulia Division, P.H.E. Dte. Purulia.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000863/2022-2023</t>
+  </si>
+  <si>
+    <t>1816/PD</t>
+  </si>
+  <si>
+    <t>06/12/2022</t>
+  </si>
+  <si>
+    <t>05/01/2023</t>
+  </si>
+  <si>
+    <t>Repairing, renovation &amp; restoration of Pump house and Meter room including roof treatment &amp; Boundary wall at satra river site &amp; Boosting pump station of Satra W/S Scheme Under Purulia Sadar Sub-Division, Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000923/2022-2023</t>
+  </si>
+  <si>
+    <t>1930/PD</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>20/02/2023</t>
+  </si>
+  <si>
+    <t>RTOR000015/2021-2022</t>
+  </si>
+  <si>
+    <t>392/PD</t>
+  </si>
+  <si>
+    <t>11/03/2022</t>
+  </si>
+  <si>
+    <t>Additional work for Extension of water supply pipe line towards Pitchkapahali, Garamthana, Lalbandh, Kishor Bharati Public School Adjacent to Patuara village from existing Satra W/s Scheme to meet up the water crisis under Jal Swapna Program. (Tender No.976/EE/PD of 2021-22)</t>
+  </si>
+  <si>
+    <t>VCH/000149/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-33</t>
+  </si>
+  <si>
+    <t>20/04/2022</t>
+  </si>
+  <si>
+    <t>providing Functional household tap Connection FHTC in connection with Jal Jeevan Mission (JJM &amp; Jalswapna) at Ramjibanpur Jhunjka, Layardih of Hensla G.P. under command area of Satra W/S Scheme at Arsha block under Purulia Sadar Sub- Division (Tender No- 277/2020-21 of EE/PD)</t>
+  </si>
+  <si>
+    <t>VCH/001179/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-312</t>
+  </si>
+  <si>
+    <t>22/03/2022</t>
+  </si>
+  <si>
+    <t>KANTILAL SAO</t>
+  </si>
+  <si>
+    <t>SUPPLY DELIVERY &amp; INSTT OF TWO NOS SUBMERSIBLE PUMP MOTOR SETS IN NEW CONSTRUCTED RIVERBED TUBE WELL AND LAYING OF DEPARTMENTALLY SUPPLIED CABLE LINE WITH OTHER ALLIED WORKS FOR SATRA W/S SCHEME UNDER PMD PHE DTE.(TR.NO 326/21-22)</t>
+  </si>
+  <si>
+    <t>VCH/000113/2022-2023</t>
+  </si>
+  <si>
+    <t>C052221499438</t>
+  </si>
+  <si>
+    <t>11/05/2022</t>
+  </si>
+  <si>
+    <t>providing Functional household tap Connection FHTC (leftout household) in connection with Jal Jeevan Mission (JJM &amp; Jalswapna) at Misirdih village of Chatu Hansa G.P. under command area of Satra W/S Scheme at Arsha block under Purulia Sadar Sub- Division (Tender No- 877/2021-22 of EE/PD)</t>
+  </si>
+  <si>
+    <t>VCH/001178/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-305</t>
+  </si>
+  <si>
+    <t>14/03/2022</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC)(leftout household) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at Satra village of Hensla G.P. under command area of Satra Water Supply Scheme at Arsha Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte. (Tender No.866/2021-22 of EE/PD)</t>
+  </si>
+  <si>
+    <t>VCH/001028/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-336</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
   </si>
   <si>
     <t>Construction of RCC Clear Water Reservoir (CWR) of capacity 100 cum with other allied works at Satra boosting pump house campus of Satra W/S Scheme under Purulia Sadar Sub- Division, PHE Dte. (Tender No. 862/EE/PD of 2021-22)</t>
   </si>
   <si>
     <t>VCH/000959/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-130</t>
   </si>
   <si>
     <t>19/07/2022</t>
   </si>
   <si>
-    <t>SUBODH PRAMANIK</t>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at Satra village of Hensla G.P. under command area of Satra Water Supply Scheme at Arsha Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte. (Part-A) (Tender No- 287/2020-21 of EE/PD)</t>
+  </si>
+  <si>
+    <t>VCH/001088/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-219</t>
+  </si>
+  <si>
+    <t>24/08/2022</t>
   </si>
   <si>
     <t>Laying of UPVC pipe as distribution main (loop line) from Misirdih More near Canel to Jhunjka village including PWD Road Crossing (Tamna-Arsha Road) by Jack pushing for drinking water supply through FHTC to meet up the water crisis at Jhunjka Village of Satra W/s Scheme under JJM. (Tender No.871/EE/PD of 2021-22)</t>
   </si>
   <si>
     <t>VCH/001139/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-293</t>
   </si>
   <si>
     <t>09/03/2022</t>
   </si>
   <si>
     <t>ANGEL LABOUR CONTRACT &amp; CONSTRUCTION CO OPERATIVE SOCIETY LTD</t>
   </si>
   <si>
-    <t>Additional work for Extension of water supply pipe line towards Pitchkapahali, Garamthana, Lalbandh, Kishor Bharati Public School Adjacent to Patuara village from existing Satra W/s Scheme to meet up the water crisis under Jal Swapna Program. (Tender No.976/EE/PD of 2021-22)</t>
-[...23 lines deleted...]
-    <t>KANTILAL SAO</t>
+    <t>New sinking of 02 (Two) No. 200 mm dia river bed tube well (Horizontal) at river bed of Kansai along with laying of 100 mm dia GI collecting line with all allied works at Satra river site of Satra Water Supply Scheme under Purulia Division, PHE Dte. Phase-1 (Tender No- 870/2021-22 of EE/PD)</t>
+  </si>
+  <si>
+    <t>VCH/000909/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-92</t>
+  </si>
+  <si>
+    <t>07/07/2022</t>
   </si>
   <si>
     <t>Laying of UPVC pipe as distribution main from Misirdih More to East-West along the Tamna-Arsha Road for drinking water supply through FHTC to meet up the water crisis at Satra W/s Scheme under Jal Swapna Program. (Tender No.06/EE/PD of 2022-23)</t>
   </si>
   <si>
     <t>VCH/000173/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-55</t>
   </si>
   <si>
     <t>19/05/2022</t>
   </si>
   <si>
-    <t>DEBASISH CHAKRABORTY</t>
-[...40 lines deleted...]
-  <si>
     <t>Supply delivery and installation of headwork site centrifugal pumping machineries, augmentation of MCC panel, Flow meter and other allied works for augmentation of Satra (River side) water supply scheme under PMD, PHE Dte. In the district of Purulia.</t>
   </si>
   <si>
     <t>ORD/000344/2022-2023</t>
   </si>
   <si>
     <t>129/PMD</t>
   </si>
   <si>
-    <t>20/02/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>21/04/2023</t>
   </si>
   <si>
     <t>Laying of UPVC Pipe line from Satra OHR site towards Satra Village &amp; Extension of PVC pipe line in distribution system for Stand Post at different School &amp; ICDS Centre of Arsha Block to supply drinking water of command area of Satra Water Supply Scheme under Purulia Sadar Sub-Division of Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000017/2023-2024</t>
   </si>
   <si>
     <t>546/PD</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
-    <t>Repairing and renovation of the Over Head reservoir (OHR) of 350 m3 Capacity, Staging Height 20 mtr. at Satra W/S Scheme under Purulia Sadar Sub-Division, Purulia Division, P.H.E. Dte.</t>
-[...109 lines deleted...]
-  <si>
     <t>Repairing of 200 mm dia Vertical and Horizontal Tubewell &amp; 100 mm dia G.I. collecting line upto M.S. Manifold with allied works due to flash flood of Satra W/S Scheme of Purulia Sadar Sub-Division, Under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-3</t>
   </si>
   <si>
     <t>ORD/001055/2022-2023</t>
   </si>
   <si>
     <t>287/PD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...17 lines deleted...]
-    <t>11/03/2022</t>
+    <t>Supply delivery and installation of Centrifugal pumping machineries, floor mounted MCC panel, HOT Crane, Flow meter and other allied works at Satra high Lift (Boosting Station) for Augmentation of Satra Water Supply Scheme under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000200/2023-2024</t>
+  </si>
+  <si>
+    <t>1190/PMD</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>01/02/2024</t>
   </si>
   <si>
     <t>RTOR000010/2023-2024</t>
   </si>
   <si>
     <t>620/PMD</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at Satra village of Hensla G.P. under command area of Satra Water Supply Scheme at Arsha Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte. (Part-A) (Tender No- 287/2020-21 of EE/PD)</t>
-[...89 lines deleted...]
-    <t>05/01/2023</t>
+    <t>Supply, Delivery and installation of submersible pumping machineries for river bed tube well with allied cable line and other allied works for Satra w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000687/2024-2025</t>
+  </si>
+  <si>
+    <t>1699/PMD</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>05/01/2025</t>
   </si>
   <si>
     <t>Repairing of damage pipe line including House Connection arrangement for the works related to JICA Assisted West Bengal Pipped Water Supply Project(Purulia) of Satra Water Supply Scheme under Arsha Block.</t>
   </si>
   <si>
     <t>Junior Engineer-4</t>
   </si>
   <si>
     <t>ORD/000339/2024-2025</t>
   </si>
   <si>
     <t>1365/PD</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>23/09/2024</t>
-  </si>
-[...28 lines deleted...]
-    <t>05/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1149,2022 +1149,2022 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>22.86</v>
+        <v>4.66</v>
       </c>
       <c r="Q3" s="4">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>91.85</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>92</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="E4" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>4.66</v>
+        <v>10.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.53</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>4.88</v>
       </c>
       <c r="S4" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="P5" s="4">
-        <v>11.52</v>
+        <v>9.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.39</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>14.11</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>18.23</v>
+        <v>3.52</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.3</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>93.91</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="P7" s="4">
-        <v>12.45</v>
+        <v>10.25</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.05</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>88.27</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>20.32</v>
+        <v>9.62</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.22</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>33.52</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="I9" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>4.41</v>
+        <v>4.48</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.86</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>19.27</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="I10" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>32</v>
+        <v>64</v>
       </c>
       <c r="P10" s="4">
-        <v>2.4</v>
+        <v>6.73</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.14</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>16.9</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="I11" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="P11" s="4">
-        <v>6.11</v>
+        <v>7.17</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.09</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>1.23</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>46</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>46</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>45</v>
+        <v>72</v>
       </c>
       <c r="P12" s="4">
-        <v>8.57</v>
+        <v>58.03</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>36.75</v>
+        <v>20.5</v>
       </c>
       <c r="Q13" s="4">
-        <v>36.26</v>
+        <v>12.28</v>
       </c>
       <c r="R13" s="4">
-        <v>98.67</v>
+        <v>59.88</v>
       </c>
       <c r="S13" s="4">
-        <v>51</v>
+        <v>85</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>7.41</v>
+        <v>22.86</v>
       </c>
       <c r="Q14" s="4">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="R14" s="4">
-        <v>94.44</v>
+        <v>91.85</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P15" s="4">
-        <v>10.25</v>
+        <v>3.41</v>
       </c>
       <c r="Q15" s="4">
-        <v>9.05</v>
+        <v>3.37</v>
       </c>
       <c r="R15" s="4">
-        <v>88.27</v>
+        <v>98.98</v>
       </c>
       <c r="S15" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="P16" s="4">
-        <v>10.76</v>
+        <v>18.74</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.53</v>
+        <v>16.77</v>
       </c>
       <c r="R16" s="4">
-        <v>4.88</v>
+        <v>89.45</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>99</v>
+      </c>
       <c r="K17" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P17" s="4">
+        <v>16.77</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>14.52</v>
+      </c>
+      <c r="R17" s="4">
+        <v>86.6</v>
+      </c>
+      <c r="S17" s="4">
         <v>100</v>
-      </c>
-[...19 lines deleted...]
-        <v>55</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="E18" s="10" t="s">
-[...14 lines deleted...]
-      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="P18" s="4">
-        <v>3.52</v>
+        <v>12.92</v>
       </c>
       <c r="Q18" s="4">
-        <v>3.3</v>
+        <v>11.59</v>
       </c>
       <c r="R18" s="4">
-        <v>93.91</v>
+        <v>89.72</v>
       </c>
       <c r="S18" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>91</v>
+        <v>111</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>92</v>
+        <v>111</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>45</v>
+        <v>72</v>
       </c>
       <c r="P19" s="4">
-        <v>9.87</v>
+        <v>1.28</v>
       </c>
       <c r="Q19" s="4">
-        <v>1.39</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>14.11</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>111</v>
-[...6 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="P20" s="4">
-        <v>18.74</v>
+        <v>12.45</v>
       </c>
       <c r="Q20" s="4">
-        <v>16.77</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>89.45</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N21" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O21" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="O21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>3.41</v>
+        <v>20.32</v>
       </c>
       <c r="Q21" s="4">
-        <v>3.37</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>98.98</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>124</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>81</v>
+        <v>124</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>45</v>
+        <v>87</v>
       </c>
       <c r="P22" s="4">
-        <v>12.92</v>
+        <v>2.4</v>
       </c>
       <c r="Q22" s="4">
-        <v>11.59</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>89.72</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J23" s="13" t="s">
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="K23" s="4" t="s">
+      <c r="L23" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="M23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N23" s="4" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="P23" s="4">
-        <v>2.69</v>
+        <v>6.11</v>
       </c>
       <c r="Q23" s="4">
-        <v>2.68</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>99.82</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="M24" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="L24" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N24" s="4" t="s">
-        <v>105</v>
+        <v>132</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>134</v>
+        <v>38</v>
       </c>
       <c r="P24" s="4">
-        <v>58.03</v>
+        <v>8.57</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L25" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="M25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N25" s="4" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>134</v>
+        <v>38</v>
       </c>
       <c r="P25" s="4">
-        <v>1.28</v>
+        <v>11.52</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
         <v>138</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>139</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>140</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>140</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>134</v>
+        <v>31</v>
       </c>
       <c r="P26" s="4">
-        <v>1.55</v>
+        <v>0.7</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>141</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
         <v>142</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>143</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>144</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>144</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>40</v>
+        <v>145</v>
       </c>
       <c r="P27" s="4">
-        <v>0.7</v>
+        <v>18.23</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="P28" s="4">
         <v>17.23</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>149</v>
-[...6 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>154</v>
+        <v>64</v>
       </c>
       <c r="P29" s="4">
-        <v>20.5</v>
+        <v>4.41</v>
       </c>
       <c r="Q29" s="4">
-        <v>12.28</v>
+        <v>0</v>
       </c>
       <c r="R29" s="4">
-        <v>59.88</v>
+        <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K30" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="I30" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J30" s="13" t="s">
+      <c r="L30" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="K30" s="4" t="s">
+      <c r="M30" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N30" s="4" t="s">
         <v>157</v>
       </c>
-      <c r="L30" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O30" s="4" t="s">
-        <v>159</v>
+        <v>87</v>
       </c>
       <c r="P30" s="4">
-        <v>4.48</v>
+        <v>36.75</v>
       </c>
       <c r="Q30" s="4">
-        <v>0.86</v>
+        <v>36.26</v>
       </c>
       <c r="R30" s="4">
-        <v>19.27</v>
+        <v>98.67</v>
       </c>
       <c r="S30" s="4">
-        <v>100</v>
+        <v>51</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="M31" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="L31" s="4" t="s">
+      <c r="N31" s="4" t="s">
         <v>162</v>
       </c>
-      <c r="M31" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O31" s="4" t="s">
-        <v>73</v>
+        <v>38</v>
       </c>
       <c r="P31" s="4">
-        <v>7.17</v>
+        <v>7.41</v>
       </c>
       <c r="Q31" s="4">
-        <v>0.09</v>
+        <v>7</v>
       </c>
       <c r="R31" s="4">
-        <v>1.23</v>
+        <v>94.44</v>
       </c>
       <c r="S31" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>163</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="J32" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>164</v>
+      </c>
       <c r="K32" s="4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>91</v>
+        <v>167</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>92</v>
+        <v>168</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="P32" s="4">
-        <v>6.73</v>
+        <v>2.69</v>
       </c>
       <c r="Q32" s="4">
-        <v>1.14</v>
+        <v>2.68</v>
       </c>
       <c r="R32" s="4">
-        <v>16.9</v>
+        <v>99.82</v>
       </c>
       <c r="S32" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="J33" s="13" t="s">
-        <v>167</v>
+        <v>76</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>107</v>
+        <v>87</v>
       </c>
       <c r="P33" s="4">
-        <v>16.77</v>
+        <v>43.54</v>
       </c>
       <c r="Q33" s="4">
-        <v>14.52</v>
+        <v>39.9</v>
       </c>
       <c r="R33" s="4">
-        <v>86.6</v>
+        <v>91.66</v>
       </c>
       <c r="S33" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>172</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
         <v>174</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>175</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>176</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>45</v>
+        <v>72</v>
       </c>
       <c r="P34" s="4">
-        <v>5.46</v>
+        <v>1.55</v>
       </c>
       <c r="Q34" s="4">
-        <v>5.46</v>
+        <v>0</v>
       </c>
       <c r="R34" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K35" s="4" t="s">
         <v>178</v>
       </c>
-      <c r="I35" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K35" s="4" t="s">
+      <c r="L35" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="L35" s="4" t="s">
+      <c r="M35" s="4" t="s">
         <v>180</v>
       </c>
-      <c r="M35" s="4" t="s">
+      <c r="N35" s="4" t="s">
         <v>181</v>
       </c>
-      <c r="N35" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O35" s="4" t="s">
-        <v>32</v>
+        <v>87</v>
       </c>
       <c r="P35" s="4">
-        <v>43.54</v>
+        <v>3.31</v>
       </c>
       <c r="Q35" s="4">
-        <v>39.9</v>
+        <v>0</v>
       </c>
       <c r="R35" s="4">
-        <v>91.66</v>
+        <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>27</v>
+        <v>183</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>184</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>185</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>186</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P36" s="4">
-        <v>3.31</v>
+        <v>5.46</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>5.46</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S36" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="7" t="s">
         <v>188</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="11"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="14"/>
       <c r="I37" s="14"/>
       <c r="J37" s="14"/>
       <c r="K37" s="8"/>
       <c r="L37" s="8"/>
       <c r="M37" s="8"/>
       <c r="N37" s="8"/>
       <c r="O37" s="8">
         <v>424.21</v>