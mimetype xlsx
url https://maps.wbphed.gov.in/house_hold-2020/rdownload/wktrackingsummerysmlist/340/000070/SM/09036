--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -737,65 +737,50 @@
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>SANTANU BANERJEE</t>
   </si>
   <si>
     <t>Construction of RCC clear water reservoir (CWR) of capacity 100 Cum at Puncha OHR site of Lagda W/S Scheme under Purulia Sadar Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001013/2021-2022</t>
   </si>
   <si>
     <t>527_PD</t>
   </si>
   <si>
     <t>30/03/2022</t>
   </si>
   <si>
     <t>08/07/2022</t>
   </si>
   <si>
-    <t>Construction of 5.0 x 3.0 mtr size WBSEDCL Room, plinth protection and other allied works complete at PunchaRiversite for Puncha W/S Scheme under Purulia Sadar Sub-Division, Purulia Division, PHE Dte. ( Under Lagda Water Supply Scheme )</t>
-[...13 lines deleted...]
-  <si>
     <t>Repairing of DI rising main pipeline &amp; repairing of FHTC &amp; construction of pathway including other allied works of existing godown, store room, pump room &amp; buildings at Purulia Sadar Sub-Division under Augmentation of Lagda Water supply scheme of Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-1</t>
   </si>
   <si>
     <t>ORD/000214/2024-2025</t>
   </si>
   <si>
     <t>1082/PD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>SIKHA ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation of work for Hiring of Euro-4 Diesel car (BS-IV) on daly rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of Southern Sector of Purulia Water Supply Scheme under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte. w.e.f. 14/09/2025 to 15/03/2025</t>
   </si>
   <si>
     <t>ORD/000548/2025-2026</t>
@@ -840,50 +825,77 @@
     <t>Construction of RCC clear water reservoir (CWR) of capacity 100 Cum at Puncha river site pump house of Lagda W/S Scheme under Purulia Sadar Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000490/2021-2022</t>
   </si>
   <si>
     <t>526/PD</t>
   </si>
   <si>
     <t>KM ENTERPRISES</t>
   </si>
   <si>
     <t>Supply delivery and installation of centrifugal pumping machineries, Flowmeter with necessary substitutes and allied electrical panel at Lagda w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000346/2022-2023</t>
   </si>
   <si>
     <t>131/PMD</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>PROGRESIVE ENGINEERS CO-OPERATIVE SOCITY LTD.</t>
+  </si>
+  <si>
+    <t>Interconnection of new &amp; old DI rising main with new pump house &amp; other allied works for direct supply &amp; pathway of Lagda Water Supply Scheme under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001062/2024-2025</t>
+  </si>
+  <si>
+    <t>2123/PD</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>19/01/2025</t>
+  </si>
+  <si>
+    <t>Supply, delivery and installation of Submersible Pump motor and other related works for Augmentation work of Lagda w/s scheme (OHR Site) under Purulia Mechanical Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000387/2023-2024</t>
+  </si>
+  <si>
+    <t>373/PMD</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1272,51 +1284,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W53"/>
+  <dimension ref="A1:W54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3955,482 +3967,543 @@
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
         <v>241</v>
       </c>
       <c r="I46" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J46" s="13" t="s">
-        <v>65</v>
+        <v>242</v>
       </c>
       <c r="K46" s="4" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>201</v>
+        <v>245</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="P46" s="4">
-        <v>18.39</v>
+        <v>43.73</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>100</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>246</v>
-[...3 lines deleted...]
-      </c>
+        <v>248</v>
+      </c>
+      <c r="I47" s="13"/>
       <c r="J47" s="13" t="s">
-        <v>247</v>
+        <v>65</v>
       </c>
       <c r="K47" s="4" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="P47" s="4">
-        <v>43.73</v>
+        <v>0.9</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="I48" s="13"/>
       <c r="J48" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K48" s="4" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="N48" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="O48" s="4" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="P48" s="4">
         <v>0.9</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
+        <v>258</v>
+      </c>
+      <c r="I49" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J49" s="13"/>
+      <c r="K49" s="4" t="s">
         <v>259</v>
       </c>
-      <c r="I49" s="13"/>
-[...3 lines deleted...]
-      <c r="K49" s="4" t="s">
+      <c r="L49" s="4" t="s">
         <v>260</v>
       </c>
-      <c r="L49" s="4" t="s">
+      <c r="M49" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N49" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O49" s="4" t="s">
         <v>261</v>
       </c>
-      <c r="M49" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P49" s="4">
-        <v>0.9</v>
+        <v>17.14</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="I50" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J50" s="13"/>
+      <c r="J50" s="13" t="s">
+        <v>65</v>
+      </c>
       <c r="K50" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="L50" s="4" t="s">
         <v>264</v>
       </c>
-      <c r="L50" s="4" t="s">
+      <c r="M50" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="N50" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O50" s="4" t="s">
         <v>265</v>
       </c>
-      <c r="M50" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P50" s="4">
-        <v>17.14</v>
+        <v>10.81</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
-        <v>21</v>
+        <v>92</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
+        <v>266</v>
+      </c>
+      <c r="I51" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="J51" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="K51" s="4" t="s">
         <v>267</v>
       </c>
-      <c r="I51" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K51" s="4" t="s">
+      <c r="L51" s="4" t="s">
         <v>268</v>
       </c>
-      <c r="L51" s="4" t="s">
+      <c r="M51" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="N51" s="4" t="s">
         <v>269</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="O51" s="4" t="s">
         <v>270</v>
       </c>
       <c r="P51" s="4">
-        <v>10.81</v>
+        <v>69.89</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
-        <v>92</v>
+        <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
         <v>271</v>
       </c>
       <c r="I52" s="13" t="s">
-        <v>141</v>
+        <v>26</v>
       </c>
       <c r="J52" s="13" t="s">
-        <v>142</v>
+        <v>193</v>
       </c>
       <c r="K52" s="4" t="s">
         <v>272</v>
       </c>
       <c r="L52" s="4" t="s">
         <v>273</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>233</v>
+        <v>274</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>275</v>
+        <v>70</v>
       </c>
       <c r="P52" s="4">
-        <v>69.89</v>
+        <v>9.77</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
-      <c r="A53" s="7" t="s">
+      <c r="A53" s="3">
+        <v>51</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C53" s="3"/>
+      <c r="D53" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E53" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H53" s="13" t="s">
         <v>276</v>
       </c>
-      <c r="B53" s="7"/>
-[...22 lines deleted...]
-      <c r="S53" s="8"/>
+      <c r="I53" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="J53" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="K53" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="L53" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="M53" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="N53" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="O53" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="P53" s="4">
+        <v>4.73</v>
+      </c>
+      <c r="Q53" s="4">
+        <v>0</v>
+      </c>
+      <c r="R53" s="4">
+        <v>0</v>
+      </c>
+      <c r="S53" s="4">
+        <v>50</v>
+      </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
+    <row r="54" spans="1:23">
+      <c r="A54" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="11"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="14"/>
+      <c r="I54" s="14"/>
+      <c r="J54" s="14"/>
+      <c r="K54" s="8"/>
+      <c r="L54" s="8"/>
+      <c r="M54" s="8"/>
+      <c r="N54" s="8"/>
+      <c r="O54" s="8">
+        <v>1057.09</v>
+      </c>
+      <c r="P54" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="8">
+        <v>0</v>
+      </c>
+      <c r="R54" s="8"/>
+      <c r="S54" s="8"/>
+      <c r="T54" s="1"/>
+      <c r="U54" s="1"/>
+      <c r="V54" s="1"/>
+      <c r="W54" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A53:N53"/>
+    <mergeCell ref="A54:N54"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>