--- v2 (2026-04-01)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="298">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -852,50 +852,101 @@
     <t>Interconnection of new &amp; old DI rising main with new pump house &amp; other allied works for direct supply &amp; pathway of Lagda Water Supply Scheme under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001062/2024-2025</t>
   </si>
   <si>
     <t>2123/PD</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>19/01/2025</t>
   </si>
   <si>
     <t>Supply, delivery and installation of Submersible Pump motor and other related works for Augmentation work of Lagda w/s scheme (OHR Site) under Purulia Mechanical Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000387/2023-2024</t>
   </si>
   <si>
     <t>373/PMD</t>
   </si>
   <si>
     <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>Withdrawing and relaying of collecting line from river bed tubewel and inter connection between existing collecting line under Lagda W/S Scheme under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001075/2024-2025</t>
+  </si>
+  <si>
+    <t>2170/PD</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>Supply, Delivery and fixing of Cable, Internal wiring and others additional work at Lagda w/s scheme ( River site) under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000678/2024-2025</t>
+  </si>
+  <si>
+    <t>1690/PMD</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENGINEERS CO. OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Supply, delivery and installation of Centrifugal pumping machinery with other allied work at Lagda OHR Site of Augmentation of Lagada water supply scheme under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000100/2024-2025</t>
+  </si>
+  <si>
+    <t>1058/PMD</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>NUPUR CHANDRA HALDER</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1284,51 +1335,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W54"/>
+  <dimension ref="A1:W57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1445,54 +1496,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>112.43</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>25.38</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>22.57</v>
       </c>
       <c r="S3" s="4">
         <v>39</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1789,54 +1840,54 @@
         <v>53</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P9" s="4">
         <v>11.25</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.7</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>50.66</v>
       </c>
       <c r="S9" s="4">
         <v>55</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1848,54 +1899,54 @@
         <v>59</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P10" s="4">
         <v>12.14</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>11.98</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.61</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1909,54 +1960,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
         <v>14.17</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.73</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>33.35</v>
       </c>
       <c r="S11" s="4">
         <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1970,54 +2021,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P12" s="4">
         <v>21.28</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>14.51</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>68.21</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -2031,54 +2082,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P13" s="4">
         <v>10.29</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>8.55</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>83.12</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -2092,54 +2143,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P14" s="4">
         <v>14.54</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>14.1</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>97.01</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2721,54 +2772,54 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>133</v>
       </c>
       <c r="P25" s="4">
         <v>7.82</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>6.05</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>77.35</v>
       </c>
       <c r="S25" s="4">
         <v>70</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2782,54 +2833,54 @@
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>135</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>136</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>137</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>138</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>139</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P26" s="4">
         <v>237.24</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>129.52</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>54.6</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2843,54 +2894,54 @@
       <c r="I27" s="13" t="s">
         <v>141</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>142</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P27" s="4">
         <v>20.5</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>20.5</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S27" s="4">
         <v>90</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2902,54 +2953,54 @@
         <v>148</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
         <v>149</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>150</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>151</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>152</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>153</v>
       </c>
       <c r="P28" s="4">
         <v>16.82</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>10.43</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>62.03</v>
       </c>
       <c r="S28" s="4">
         <v>65</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2963,54 +3014,54 @@
       <c r="I29" s="13" t="s">
         <v>141</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>142</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>155</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>156</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>157</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>158</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>159</v>
       </c>
       <c r="P29" s="4">
         <v>7.07</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>7.07</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S29" s="4">
         <v>90</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -3024,54 +3075,54 @@
       <c r="I30" s="13" t="s">
         <v>141</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>142</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>161</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>162</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>163</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>164</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P30" s="4">
         <v>11.85</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>11.85</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S30" s="4">
         <v>70</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
@@ -3085,54 +3136,54 @@
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>135</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>166</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>167</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>168</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>169</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>153</v>
       </c>
       <c r="P31" s="4">
         <v>14.23</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>14.13</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>99.28</v>
       </c>
       <c r="S31" s="4">
         <v>80</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -3146,54 +3197,54 @@
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>135</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>171</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>172</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>173</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>174</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>175</v>
       </c>
       <c r="P32" s="4">
         <v>13.87</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>13.84</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
@@ -3207,54 +3258,54 @@
       <c r="I33" s="13" t="s">
         <v>141</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>142</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>177</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>178</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>179</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>180</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>159</v>
       </c>
       <c r="P33" s="4">
         <v>6.13</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>5.44</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>88.85</v>
       </c>
       <c r="S33" s="4">
         <v>90</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
@@ -3268,54 +3319,54 @@
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>182</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>183</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>184</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>185</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P34" s="4">
         <v>1.46</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>1.46</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
@@ -3329,54 +3380,54 @@
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>187</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>188</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>189</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>190</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>191</v>
       </c>
       <c r="P35" s="4">
         <v>14.24</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>13.79</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>96.87</v>
       </c>
       <c r="S35" s="4">
         <v>60</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
@@ -3390,54 +3441,54 @@
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>193</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>194</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>195</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>196</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>197</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P36" s="4">
         <v>4.32</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>3.25</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>75.07</v>
       </c>
       <c r="S36" s="4">
         <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
@@ -3451,54 +3502,54 @@
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>199</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>200</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>201</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>202</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>203</v>
       </c>
       <c r="P37" s="4">
         <v>21.97</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>5.55</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>25.24</v>
       </c>
       <c r="S37" s="4">
         <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
@@ -3512,54 +3563,54 @@
       <c r="I38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>135</v>
       </c>
       <c r="K38" s="4" t="s">
         <v>205</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>206</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>207</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>208</v>
       </c>
       <c r="P38" s="4">
         <v>1.08</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>89.41</v>
       </c>
       <c r="S38" s="4">
         <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
@@ -3573,54 +3624,54 @@
       <c r="I39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>210</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>211</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>212</v>
       </c>
       <c r="P39" s="4">
         <v>4.43</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>1.58</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>35.74</v>
       </c>
       <c r="S39" s="4">
         <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
@@ -3634,54 +3685,54 @@
       <c r="I40" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K40" s="4" t="s">
         <v>214</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>215</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>216</v>
       </c>
       <c r="P40" s="4">
         <v>5.55</v>
       </c>
       <c r="Q40" s="4">
-        <v>0</v>
+        <v>5.15</v>
       </c>
       <c r="R40" s="4">
-        <v>0</v>
+        <v>92.92</v>
       </c>
       <c r="S40" s="4">
         <v>100</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
@@ -3866,54 +3917,54 @@
       <c r="I44" s="13" t="s">
         <v>141</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>142</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>231</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>232</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>233</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>234</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>235</v>
       </c>
       <c r="P44" s="4">
         <v>26.09</v>
       </c>
       <c r="Q44" s="4">
-        <v>0</v>
+        <v>13.58</v>
       </c>
       <c r="R44" s="4">
-        <v>0</v>
+        <v>52.04</v>
       </c>
       <c r="S44" s="4">
         <v>40</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
@@ -4165,54 +4216,54 @@
         <v>258</v>
       </c>
       <c r="I49" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J49" s="13"/>
       <c r="K49" s="4" t="s">
         <v>259</v>
       </c>
       <c r="L49" s="4" t="s">
         <v>260</v>
       </c>
       <c r="M49" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N49" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O49" s="4" t="s">
         <v>261</v>
       </c>
       <c r="P49" s="4">
         <v>17.14</v>
       </c>
       <c r="Q49" s="4">
-        <v>0</v>
+        <v>11.02</v>
       </c>
       <c r="R49" s="4">
-        <v>0</v>
+        <v>64.33</v>
       </c>
       <c r="S49" s="4">
         <v>55</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
@@ -4287,54 +4338,54 @@
       <c r="I51" s="13" t="s">
         <v>141</v>
       </c>
       <c r="J51" s="13" t="s">
         <v>142</v>
       </c>
       <c r="K51" s="4" t="s">
         <v>267</v>
       </c>
       <c r="L51" s="4" t="s">
         <v>268</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>233</v>
       </c>
       <c r="N51" s="4" t="s">
         <v>269</v>
       </c>
       <c r="O51" s="4" t="s">
         <v>270</v>
       </c>
       <c r="P51" s="4">
         <v>69.89</v>
       </c>
       <c r="Q51" s="4">
-        <v>0</v>
+        <v>67.69</v>
       </c>
       <c r="R51" s="4">
-        <v>0</v>
+        <v>96.85</v>
       </c>
       <c r="S51" s="4">
         <v>70</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
@@ -4348,54 +4399,54 @@
       <c r="I52" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J52" s="13" t="s">
         <v>193</v>
       </c>
       <c r="K52" s="4" t="s">
         <v>272</v>
       </c>
       <c r="L52" s="4" t="s">
         <v>273</v>
       </c>
       <c r="M52" s="4" t="s">
         <v>274</v>
       </c>
       <c r="N52" s="4" t="s">
         <v>275</v>
       </c>
       <c r="O52" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P52" s="4">
         <v>9.77</v>
       </c>
       <c r="Q52" s="4">
-        <v>0</v>
+        <v>9.18</v>
       </c>
       <c r="R52" s="4">
-        <v>0</v>
+        <v>93.95</v>
       </c>
       <c r="S52" s="4">
         <v>100</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
@@ -4409,101 +4460,284 @@
       <c r="I53" s="13" t="s">
         <v>141</v>
       </c>
       <c r="J53" s="13" t="s">
         <v>142</v>
       </c>
       <c r="K53" s="4" t="s">
         <v>277</v>
       </c>
       <c r="L53" s="4" t="s">
         <v>278</v>
       </c>
       <c r="M53" s="4" t="s">
         <v>201</v>
       </c>
       <c r="N53" s="4" t="s">
         <v>279</v>
       </c>
       <c r="O53" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P53" s="4">
         <v>4.73</v>
       </c>
       <c r="Q53" s="4">
-        <v>0</v>
+        <v>3.47</v>
       </c>
       <c r="R53" s="4">
-        <v>0</v>
+        <v>73.34</v>
       </c>
       <c r="S53" s="4">
         <v>50</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
-      <c r="A54" s="7" t="s">
+      <c r="A54" s="3">
+        <v>52</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C54" s="3"/>
+      <c r="D54" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E54" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H54" s="13" t="s">
         <v>280</v>
       </c>
-      <c r="B54" s="7"/>
-[...22 lines deleted...]
-      <c r="S54" s="8"/>
+      <c r="I54" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J54" s="13" t="s">
+        <v>193</v>
+      </c>
+      <c r="K54" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="L54" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="M54" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="N54" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="O54" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P54" s="4">
+        <v>2.89</v>
+      </c>
+      <c r="Q54" s="4">
+        <v>2.87</v>
+      </c>
+      <c r="R54" s="4">
+        <v>99.12</v>
+      </c>
+      <c r="S54" s="4">
+        <v>100</v>
+      </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
+    <row r="55" spans="1:23">
+      <c r="A55" s="3">
+        <v>53</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C55" s="3"/>
+      <c r="D55" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E55" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H55" s="13" t="s">
+        <v>285</v>
+      </c>
+      <c r="I55" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="J55" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="K55" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="L55" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="M55" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="N55" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="O55" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="P55" s="4">
+        <v>2.47</v>
+      </c>
+      <c r="Q55" s="4">
+        <v>2.41</v>
+      </c>
+      <c r="R55" s="4">
+        <v>97.28</v>
+      </c>
+      <c r="S55" s="4">
+        <v>80</v>
+      </c>
+      <c r="T55" s="1"/>
+      <c r="U55" s="1"/>
+      <c r="V55" s="1"/>
+      <c r="W55" s="1"/>
+    </row>
+    <row r="56" spans="1:23">
+      <c r="A56" s="3">
+        <v>54</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C56" s="3"/>
+      <c r="D56" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E56" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H56" s="13" t="s">
+        <v>291</v>
+      </c>
+      <c r="I56" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="J56" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="K56" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="L56" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="M56" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="N56" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="O56" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="P56" s="4">
+        <v>21.35</v>
+      </c>
+      <c r="Q56" s="4">
+        <v>11.35</v>
+      </c>
+      <c r="R56" s="4">
+        <v>53.16</v>
+      </c>
+      <c r="S56" s="4">
+        <v>70</v>
+      </c>
+      <c r="T56" s="1"/>
+      <c r="U56" s="1"/>
+      <c r="V56" s="1"/>
+      <c r="W56" s="1"/>
+    </row>
+    <row r="57" spans="1:23">
+      <c r="A57" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="B57" s="7"/>
+      <c r="C57" s="7"/>
+      <c r="D57" s="7"/>
+      <c r="E57" s="11"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="7"/>
+      <c r="H57" s="14"/>
+      <c r="I57" s="14"/>
+      <c r="J57" s="14"/>
+      <c r="K57" s="8"/>
+      <c r="L57" s="8"/>
+      <c r="M57" s="8"/>
+      <c r="N57" s="8"/>
+      <c r="O57" s="8">
+        <v>1083.8</v>
+      </c>
+      <c r="P57" s="8">
+        <v>457.11</v>
+      </c>
+      <c r="Q57" s="8">
+        <v>42.18</v>
+      </c>
+      <c r="R57" s="8"/>
+      <c r="S57" s="8"/>
+      <c r="T57" s="1"/>
+      <c r="U57" s="1"/>
+      <c r="V57" s="1"/>
+      <c r="W57" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A54:N54"/>
+    <mergeCell ref="A57:N57"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>