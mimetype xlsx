--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="298">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="303">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -903,50 +903,65 @@
     <t>06/12/2024</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERS CO. OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Supply, delivery and installation of Centrifugal pumping machinery with other allied work at Lagda OHR Site of Augmentation of Lagada water supply scheme under Purulia Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000100/2024-2025</t>
   </si>
   <si>
     <t>1058/PMD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>NUPUR CHANDRA HALDER</t>
+  </si>
+  <si>
+    <t>Construction of 5.0 x 3.0 mtr size WBSEDCL Room, plinth protection and other allied works complete at PunchaRiversite for Puncha W/S Scheme under Purulia Sadar Sub-Division, Purulia Division, PHE Dte. ( Under Lagda Water Supply Scheme )</t>
+  </si>
+  <si>
+    <t>ORD/003502/2023-2024</t>
+  </si>
+  <si>
+    <t>345/PD</t>
+  </si>
+  <si>
+    <t>01/02/2026</t>
+  </si>
+  <si>
+    <t>SAIKAT CHOWDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1335,51 +1350,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W57"/>
+  <dimension ref="A1:W58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -4657,87 +4672,148 @@
       </c>
       <c r="N56" s="4" t="s">
         <v>295</v>
       </c>
       <c r="O56" s="4" t="s">
         <v>296</v>
       </c>
       <c r="P56" s="4">
         <v>21.35</v>
       </c>
       <c r="Q56" s="4">
         <v>11.35</v>
       </c>
       <c r="R56" s="4">
         <v>53.16</v>
       </c>
       <c r="S56" s="4">
         <v>70</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
-      <c r="A57" s="7" t="s">
+      <c r="A57" s="3">
+        <v>55</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C57" s="3"/>
+      <c r="D57" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E57" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H57" s="13" t="s">
         <v>297</v>
       </c>
-      <c r="B57" s="7"/>
-[...22 lines deleted...]
-      <c r="S57" s="8"/>
+      <c r="I57" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J57" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K57" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="L57" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="M57" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="N57" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="O57" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="P57" s="4">
+        <v>18.39</v>
+      </c>
+      <c r="Q57" s="4">
+        <v>0</v>
+      </c>
+      <c r="R57" s="4">
+        <v>0</v>
+      </c>
+      <c r="S57" s="4">
+        <v>100</v>
+      </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
+    <row r="58" spans="1:23">
+      <c r="A58" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="B58" s="7"/>
+      <c r="C58" s="7"/>
+      <c r="D58" s="7"/>
+      <c r="E58" s="11"/>
+      <c r="F58" s="7"/>
+      <c r="G58" s="7"/>
+      <c r="H58" s="14"/>
+      <c r="I58" s="14"/>
+      <c r="J58" s="14"/>
+      <c r="K58" s="8"/>
+      <c r="L58" s="8"/>
+      <c r="M58" s="8"/>
+      <c r="N58" s="8"/>
+      <c r="O58" s="8">
+        <v>1102.19</v>
+      </c>
+      <c r="P58" s="8">
+        <v>457.11</v>
+      </c>
+      <c r="Q58" s="8">
+        <v>41.47</v>
+      </c>
+      <c r="R58" s="8"/>
+      <c r="S58" s="8"/>
+      <c r="T58" s="1"/>
+      <c r="U58" s="1"/>
+      <c r="V58" s="1"/>
+      <c r="W58" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A57:N57"/>
+    <mergeCell ref="A58:N58"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>