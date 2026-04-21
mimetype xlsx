--- v1 (2026-03-03)
+++ v2 (2026-04-21)
@@ -722,54 +722,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>6.53</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.53</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -817,54 +817,54 @@
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>22.21</v>
       </c>
       <c r="P5" s="8">
-        <v>0</v>
+        <v>6.53</v>
       </c>
       <c r="Q5" s="8">
-        <v>0</v>
+        <v>29.41</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>