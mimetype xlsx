--- v2 (2026-04-21)
+++ v3 (2026-08-28)
@@ -89,90 +89,90 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURULIA</t>
   </si>
   <si>
     <t>Purulia Division</t>
   </si>
   <si>
     <t>Extension of piped water supply (PWS) to source less schools located within the command area of PWSSs with in Purulia District as per the list of School Education Department. (30 Nos.)</t>
   </si>
   <si>
     <t>SM/09028</t>
   </si>
   <si>
     <t>School</t>
   </si>
   <si>
+    <t>Water supply Tap Connection Arrangement for 2 nos AWC within Joypur Block (Part-I) of Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000141/2022-2023</t>
+  </si>
+  <si>
+    <t>725/PD</t>
+  </si>
+  <si>
+    <t>02/05/2022</t>
+  </si>
+  <si>
+    <t>16/06/2022</t>
+  </si>
+  <si>
+    <t>HUSSAIN CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Providing necessary water supply arrangement within school with connection from exist collapsed Big-Dia D.T.H. Tube Well (200mm x 165mm) considering 200mt Dept and GI pipe of adequate dia and PVC pipes (medium duty confirming to the ASTMD-1785) and length where necessary 6 nos. alloy Iron with brass spindle bib cock/ stop cock at toilet and kitchen, gunmetal wheel valves, supplying submersible pumping machinery 1.0 HP of Crompton/ KSB or other renowned make conforming to latest BIS codes with all necessary electrical connections supplying PVC water storage tank of approved quality of total capacity of 1500ltr capacity.(3nos. 500ltrs tank) ( To be installed at roof top of school building ) all complete.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001057/2022-2023</t>
   </si>
   <si>
     <t>289/PD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
     <t>PRINCE INDUSTRIES ( INDIA)</t>
-  </si>
-[...19 lines deleted...]
-    <t>HUSSAIN CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,169 +702,169 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>6.53</v>
+        <v>15.68</v>
       </c>
       <c r="Q3" s="4">
-        <v>6.53</v>
+        <v>7.16</v>
       </c>
       <c r="R3" s="4">
+        <v>45.67</v>
+      </c>
+      <c r="S3" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>15.68</v>
+        <v>6.53</v>
       </c>
       <c r="Q4" s="4">
+        <v>6.53</v>
+      </c>
+      <c r="R4" s="4">
+        <v>100</v>
+      </c>
+      <c r="S4" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>22.21</v>
       </c>
       <c r="P5" s="8">
-        <v>6.53</v>
+        <v>13.69</v>
       </c>
       <c r="Q5" s="8">
-        <v>29.41</v>
+        <v>61.65</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>