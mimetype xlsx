--- v1 (2026-02-07)
+++ v2 (2026-08-28)
@@ -89,129 +89,129 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURULIA</t>
   </si>
   <si>
     <t>Purulia Division</t>
   </si>
   <si>
     <t>NABL accreditation of Purulia District water testing laboratory under Purulia Division, PHE Dte as per ISO/IEC 17025:2017 related to Support Activities Under Jal Jeevan Mission</t>
   </si>
   <si>
     <t>SM/08682</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
+    <t>Providing service by assigning Resource Person for a period of 3 months supervision of process of preparation for NABL recognition for Chemical Testing of potable water of Sub-District level Water Quality Testing Laboratory including supply, installation of a requisites for NABL recognition through NABL GLAP application for 11 mandatory parameters and training on procedures with documentation thereoff for Sirkabad Sub-District Water Testing Laboratory under Purulia Division, PHE Dte. SL NO.12</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000063/2021-2022</t>
+  </si>
+  <si>
+    <t>345/PR</t>
+  </si>
+  <si>
+    <t>18/08/2021</t>
+  </si>
+  <si>
+    <t>16/11/2021</t>
+  </si>
+  <si>
+    <t>UTSAV AGENCY</t>
+  </si>
+  <si>
     <t>Providing service by assigning Resource Person for a period of 3 months supervision of process of preparation for NABL recognition for Chemical Testing of potable water of Sub-District level Water Quality Testing Laboratory including supply, installation of a requisites for NABL recognition through NABL GLAP application for 11 mandatory parameters and training on procedures with documentation thereoff for Bagmundi Sub-District Water Testing Laboratory under Purulia Division, PHE Dte. SL NO.01</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000059/2021-2022</t>
   </si>
   <si>
     <t>334/PR</t>
   </si>
   <si>
-    <t>18/08/2021</t>
-[...14 lines deleted...]
-    <t>345/PR</t>
+    <t>Providing service by assigning Resource Person for a period of 3 months supervision of process of preparation for NABL recognition for Chemical Testing of potable water of Sub-District level Water Quality Testing Laboratory including supply, installation of a requisites for NABL recognition through NABL GLAP application for 11 mandatory parameters and training on procedures with documentation thereoff for Santuri Sub-District Water Testing Laboratory under Purulia Division, PHE Dte. SL NO.11</t>
+  </si>
+  <si>
+    <t>ORD/000062/2021-2022</t>
+  </si>
+  <si>
+    <t>344/PR</t>
   </si>
   <si>
     <t>Providing service by assigning Resource Person for a period of 3 months supervision of process of preparation for NABL recognition for Chemical Testing of potable water of Sub-District level Water Quality Testing Laboratory including supply, installation of a requisites for NABL recognition through NABL GLAP application for 11 mandatory parameters and training on procedures with documentation thereoff for Barabazar Sub-District Water Testing Laboratory under Purulia Division, PHE Dte. SL NO.03</t>
   </si>
   <si>
     <t>ORD/000060/2021-2022</t>
   </si>
   <si>
     <t>336/PR</t>
   </si>
   <si>
-    <t>Providing service by assigning Resource Person for a period of 3 months supervision of process of preparation for NABL recognition for Chemical Testing of potable water of Sub-District level Water Quality Testing Laboratory including supply, installation of a requisites for NABL recognition through NABL GLAP application for 11 mandatory parameters and training on procedures with documentation thereoff for Santuri Sub-District Water Testing Laboratory under Purulia Division, PHE Dte. SL NO.11</t>
-[...5 lines deleted...]
-    <t>344/PR</t>
+    <t>Providing service by assigning Resource Person for a period of 3 months supervision of process of preparation for NABL recognition for Chemical Testing of potable water of Sub-District level Water Quality Testing Laboratory(NGO) including supply, installation of a requisites for NABL recognition through NABL GLAP application for 11 mandatory parameters and training on procedures with documentation thereoff for Sister Nivedita Oldage Home NGO Laboratory under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000434/2021-2022</t>
+  </si>
+  <si>
+    <t>96/PD</t>
+  </si>
+  <si>
+    <t>11/03/2022</t>
+  </si>
+  <si>
+    <t>09/06/2022</t>
+  </si>
+  <si>
+    <t>BHARATI CHEMICAL &amp; SCIENTIFIC WORKS</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of District laboratory for NABL Accrediation of Purulia District laboratory (Part-B) SL NO.03</t>
   </si>
   <si>
     <t>ORD/000358/2022-2023</t>
   </si>
   <si>
     <t>251/PR</t>
   </si>
   <si>
     <t>10/05/2022</t>
   </si>
   <si>
-    <t>09/06/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>TARA SANKAR CONSTRUCTION</t>
-  </si>
-[...13 lines deleted...]
-    <t>BHARATI CHEMICAL &amp; SCIENTIFIC WORKS</t>
   </si>
   <si>
     <t>Procurement of consumables &amp; reagents for 3 nos On-site Mobile Analysis System (3 nos OMAS Kit) for testing public drinking water sources. SL NO.04</t>
   </si>
   <si>
     <t>ORD/000359/2022-2023</t>
   </si>
   <si>
     <t>271/PR</t>
   </si>
   <si>
     <t>20/05/2022</t>
   </si>
   <si>
     <t>18/08/2022</t>
   </si>
   <si>
     <t>SUNANDA ENVIROMENTAL INTERNATIONAL PVT. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -779,54 +779,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.82</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -838,54 +838,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>4.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.82</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -897,54 +897,54 @@
         <v>35</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P5" s="4">
         <v>4.82</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.82</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -956,54 +956,54 @@
         <v>38</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="4">
         <v>4.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.82</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1012,57 +1012,57 @@
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P7" s="4">
-        <v>2.8</v>
+        <v>4.85</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1071,57 +1071,57 @@
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P8" s="4">
-        <v>4.85</v>
+        <v>2.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.64</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>94.36</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1133,88 +1133,88 @@
         <v>52</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P9" s="4">
         <v>4.72</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.72</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>31.66</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>31.5</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>99.5</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>