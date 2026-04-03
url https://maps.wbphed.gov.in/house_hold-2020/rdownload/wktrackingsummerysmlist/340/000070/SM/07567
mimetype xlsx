--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -2484,88 +2484,88 @@
       <c r="I29" s="13" t="s">
         <v>127</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>128</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>131</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P29" s="4">
         <v>4.5</v>
       </c>
       <c r="Q29" s="4">
-        <v>0.32</v>
+        <v>0</v>
       </c>
       <c r="R29" s="4">
-        <v>7.13</v>
+        <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
         <v>133</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="11"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="8"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8">
         <v>145.57</v>
       </c>
       <c r="P30" s="8">
-        <v>0.32</v>
+        <v>0</v>
       </c>
       <c r="Q30" s="8">
-        <v>0.22</v>
+        <v>0</v>
       </c>
       <c r="R30" s="8"/>
       <c r="S30" s="8"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A30:N30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>