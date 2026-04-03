--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -1779,54 +1779,54 @@
       <c r="I18" s="13" t="s">
         <v>84</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>91</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P18" s="4">
         <v>45.51</v>
       </c>
       <c r="Q18" s="4">
-        <v>45.46</v>
+        <v>22.73</v>
       </c>
       <c r="R18" s="4">
-        <v>99.9</v>
+        <v>49.95</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1840,54 +1840,54 @@
       <c r="I19" s="13" t="s">
         <v>84</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>91</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P19" s="4">
         <v>52.62</v>
       </c>
       <c r="Q19" s="4">
-        <v>38.32</v>
+        <v>19.16</v>
       </c>
       <c r="R19" s="4">
-        <v>72.82</v>
+        <v>36.41</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -1899,88 +1899,88 @@
         <v>99</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P20" s="4">
         <v>0.95</v>
       </c>
       <c r="Q20" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>257.17</v>
       </c>
       <c r="P21" s="8">
-        <v>84.74</v>
+        <v>41.89</v>
       </c>
       <c r="Q21" s="8">
-        <v>32.95</v>
+        <v>16.29</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>