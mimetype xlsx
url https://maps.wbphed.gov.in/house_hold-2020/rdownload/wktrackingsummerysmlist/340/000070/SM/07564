--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -1157,54 +1157,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.18</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>3.79</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1216,54 +1216,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>4.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.44</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>92.79</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -2584,54 +2584,54 @@
         <v>133</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P28" s="4">
         <v>4.73</v>
       </c>
       <c r="Q28" s="4">
-        <v>0.98</v>
+        <v>0</v>
       </c>
       <c r="R28" s="4">
-        <v>20.74</v>
+        <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -3180,54 +3180,54 @@
         <v>168</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
         <v>169</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>170</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>171</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>172</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>173</v>
       </c>
       <c r="P38" s="4">
         <v>4.84</v>
       </c>
       <c r="Q38" s="4">
-        <v>4.16</v>
+        <v>0</v>
       </c>
       <c r="R38" s="4">
-        <v>85.8</v>
+        <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
@@ -3239,54 +3239,54 @@
         <v>174</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
         <v>175</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>176</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>171</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>172</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>177</v>
       </c>
       <c r="P39" s="4">
         <v>4.84</v>
       </c>
       <c r="Q39" s="4">
-        <v>4.08</v>
+        <v>0</v>
       </c>
       <c r="R39" s="4">
-        <v>84.32</v>
+        <v>0</v>
       </c>
       <c r="S39" s="4">
         <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
@@ -3332,54 +3332,54 @@
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="7" t="s">
         <v>184</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="11"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="14"/>
       <c r="I41" s="14"/>
       <c r="J41" s="14"/>
       <c r="K41" s="8"/>
       <c r="L41" s="8"/>
       <c r="M41" s="8"/>
       <c r="N41" s="8"/>
       <c r="O41" s="8">
         <v>169.03</v>
       </c>
       <c r="P41" s="8">
-        <v>13.84</v>
+        <v>0</v>
       </c>
       <c r="Q41" s="8">
-        <v>8.19</v>
+        <v>0</v>
       </c>
       <c r="R41" s="8"/>
       <c r="S41" s="8"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A41:N41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>