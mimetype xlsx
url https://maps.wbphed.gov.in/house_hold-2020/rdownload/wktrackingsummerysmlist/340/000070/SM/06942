--- v0 (2025-12-18)
+++ v1 (2026-04-03)
@@ -1127,54 +1127,54 @@
         <v>49</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P9" s="4">
         <v>48.17</v>
       </c>
       <c r="Q9" s="4">
-        <v>17.25</v>
+        <v>8.62</v>
       </c>
       <c r="R9" s="4">
-        <v>35.81</v>
+        <v>17.91</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1218,54 +1218,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>109.85</v>
       </c>
       <c r="P11" s="8">
-        <v>17.25</v>
+        <v>8.62</v>
       </c>
       <c r="Q11" s="8">
-        <v>15.7</v>
+        <v>7.85</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>