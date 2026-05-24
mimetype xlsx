--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,71 @@
     <t>ORD/000156/2020-2021</t>
   </si>
   <si>
     <t>1409/PD</t>
   </si>
   <si>
     <t>29/12/2020</t>
   </si>
   <si>
     <t>12/02/2021</t>
   </si>
   <si>
     <t>Searching report of land &amp; Retainer Service by Regional Advocate(s) for direct purchase of land for public purpose by Dept. through Zilla Parisad from Intending owners WTP for surface based piped water supply scheme for Purulia District under Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02079/2023-2024</t>
   </si>
   <si>
     <t>9/2024-25</t>
   </si>
   <si>
     <t>09/04/2024</t>
   </si>
   <si>
     <t>RANJEET CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Sinking of 4 nos New 200 mm dia horizontal tube-well and laying of 100mm dia GI pipe collecting main from RBT to common manifold at river side of Beldi Head Works site of Beldi water supply scheme under Purulia Division, P.H.E. Dte. (Deposit Work)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-4</t>
+  </si>
+  <si>
+    <t>ORD/000431/2024-2025</t>
+  </si>
+  <si>
+    <t>1497/PD</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>13/02/2025</t>
+  </si>
+  <si>
+    <t>SUSANTA KR DUTTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1127,54 +1148,54 @@
         <v>49</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P9" s="4">
         <v>48.17</v>
       </c>
       <c r="Q9" s="4">
-        <v>8.62</v>
+        <v>17.25</v>
       </c>
       <c r="R9" s="4">
-        <v>17.91</v>
+        <v>35.81</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1198,87 +1219,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P10" s="4">
         <v>1.97</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P11" s="4">
+        <v>37.99</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>14.89</v>
+      </c>
+      <c r="R11" s="4">
+        <v>39.2</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>147.84</v>
+      </c>
+      <c r="P12" s="8">
+        <v>32.14</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>21.74</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>