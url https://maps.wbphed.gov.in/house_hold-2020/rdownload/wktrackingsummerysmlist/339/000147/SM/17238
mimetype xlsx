--- v0 (2026-04-05)
+++ v1 (2026-08-28)
@@ -113,96 +113,96 @@
   <si>
     <t>Acceptance cum Formal work order for the work of Construction of Grid-connected Solar Photo-voltaic System for Mukutmanipur PWS Scheme under Bankura Mechanical Division PHE Dte. Dist: Bankura.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Estimator</t>
   </si>
   <si>
     <t>ORD/000016/2023-2024</t>
   </si>
   <si>
     <t>650/BMD</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>16/06/2023</t>
   </si>
   <si>
     <t>UNITED TRADERS</t>
   </si>
   <si>
+    <t>Acceptance cum Formal work order for the work of Construction of Grid-connected Solar Photo-voltaic System for Mukutmanipur PWS Scheme at new WTP site under Bankura Mechanical Division PHE Dte. Dist: Bankura</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/001092/2023-2024</t>
+  </si>
+  <si>
+    <t>3067/BMD</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>M/S INSILICA</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Provide installation of Zero Export Device with other accessories for Construction of Grid connected Solar Photo voltaic System for Mukutmanipur PWS Scheme under Bankura Mechanical Division PHE Dte. Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/001083/2023-2024</t>
+  </si>
+  <si>
+    <t>3061/BMD</t>
+  </si>
+  <si>
+    <t>10/06/2025</t>
+  </si>
+  <si>
     <t>Application for Solar Power Plant of 90KWp Solar Power Plant at Mukutmanipur old WTP site [Consumer Id No-942311700 ] under Bankura Mechanical Division P.H.E Dte</t>
   </si>
   <si>
     <t>BILL/00436/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-110</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-  </si>
-[...31 lines deleted...]
-    <t>10/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -754,267 +754,267 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>49.25</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>41.06</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>83.36</v>
       </c>
       <c r="S3" s="4">
         <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>0.02</v>
+        <v>71.69</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>71.69</v>
+        <v>5.5</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>5.5</v>
+        <v>0.02</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>126.46</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>41.06</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>32.47</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>