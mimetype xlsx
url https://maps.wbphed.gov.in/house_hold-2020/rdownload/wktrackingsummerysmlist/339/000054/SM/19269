--- v1 (2026-01-12)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -126,50 +126,110 @@
     <t>2192/BQA</t>
   </si>
   <si>
     <t>14/08/2024</t>
   </si>
   <si>
     <t>24/08/2024</t>
   </si>
   <si>
     <t>BHARATI CHEMICALS &amp; SCIENTIFIC WORKS</t>
   </si>
   <si>
     <t>Supply of different Chemicals, Reagent, Membrane Filter etc. for 16 nos Water Testing Laboratories of RWS Bankura Sub -Division under Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001606/2024-2025</t>
   </si>
   <si>
     <t>350/BQA</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>04/02/2026</t>
+  </si>
+  <si>
+    <t>Work order for Supervision and extend support to NABL recognized Water Quality Testing Sub District Laboratory i.e. Bankura-II under The Executive Engineer Bankura Division, Public Health Engineering Directorate, Government of West Bengal by assigning team of competent resource personnel who will be engaged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation for on-site surveillance by NABL for a period of month from the date of commencement.</t>
+  </si>
+  <si>
+    <t>ORD/000105/2024-2025</t>
+  </si>
+  <si>
+    <t>159/BK</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>Work order for Supervision and extend support to NABL recognized Water Quality Testing Sub District Laboratory i.e. Brajarajpur Tentuliya Mahila &amp; Sishu Kalyan Samity sub district water testing laboratories under The Executive Engineer Bankura Division, Public Health Engineering Directorate, Government of West Bengal by assigning team of competent resource personnel who will be engaged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation for on-site surveillance by NABL for a period of month from the date of commencement.</t>
+  </si>
+  <si>
+    <t>ORD/000106/2024-2025</t>
+  </si>
+  <si>
+    <t>160/BK</t>
+  </si>
+  <si>
+    <t>Work order for Supervision and extend support to NABL recognised Water Quality Testing Sub District Laboratory i.e.Hijaldiha Vivekananda Seva Samity sub district water testing Laboratory under The Executive Engineer Bankura Division, Public Health Engineering Directorate, Government of West Bengal by assigining team of competent resource personnel who will be engeged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation for on-site survelliance by NABL for a period of month from the date of commencement.</t>
+  </si>
+  <si>
+    <t>JE,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000107/2024-2025</t>
+  </si>
+  <si>
+    <t>161/BK</t>
+  </si>
+  <si>
+    <t>Work order for Supervision and extend support to NABL recognized Water Quality Testing Sub District Laboratory i.e. Patrasayer sub district water testing Laboratory under The Executive Engineer Bankura Division, Public Health Engineering Directorate, Government of West Bengal by assigning team of competent resource personnel who will be engaged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation for on-site surveillance by NABL for a period of month from the date of commencement.</t>
+  </si>
+  <si>
+    <t>ORD/001573/2023-2024</t>
+  </si>
+  <si>
+    <t>282/BK</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>Work order for Supervision and extend support to NABL recognised Water Quality Testing Sub District Laboratory i.e. Sonamukhi sub district water testing Laboratory under The Executive Engineer Bankura Division, Public Health Engineering Directorate, Government of West Bengal by assigining team of competent resource personnel who will be engeged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation for on-site survelliance by NABL for a period of month from the date of commencement.</t>
+  </si>
+  <si>
+    <t>ORD/000109/2024-2025</t>
+  </si>
+  <si>
+    <t>163/BK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -558,51 +618,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -796,87 +856,392 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>51.55</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="B5" s="7"/>
-[...22 lines deleted...]
-      <c r="S5" s="8"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P5" s="4">
+        <v>0.39</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>95</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P6" s="4">
+        <v>0.39</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>96</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P7" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>96</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P8" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.39</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>96</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>64.04</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>