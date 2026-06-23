--- v2 (2026-04-05)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,123 +113,150 @@
   <si>
     <t>Contuinuation Work Order for Supply of different Chemicals, Reagent, Membrane Filter etc. for 16 nos Water Testing Laboratories of RWS Bankura Sub -Division under Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000304/2024-2025</t>
   </si>
   <si>
     <t>2192/BQA</t>
   </si>
   <si>
     <t>14/08/2024</t>
   </si>
   <si>
     <t>24/08/2024</t>
   </si>
   <si>
     <t>BHARATI CHEMICALS &amp; SCIENTIFIC WORKS</t>
   </si>
   <si>
+    <t>Work order for Supervision and extend support to NABL recognized Water Quality Testing Sub District Laboratory i.e. Bankura-II under The Executive Engineer Bankura Division, Public Health Engineering Directorate, Government of West Bengal by assigning team of competent resource personnel who will be engaged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation for on-site surveillance by NABL for a period of month from the date of commencement.</t>
+  </si>
+  <si>
+    <t>ORD/000105/2024-2025</t>
+  </si>
+  <si>
+    <t>159/BK</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>Work order for Supervision and extend support to NABL recognized Water Quality Testing Sub District Laboratory i.e. Brajarajpur Tentuliya Mahila &amp; Sishu Kalyan Samity sub district water testing laboratories under The Executive Engineer Bankura Division, Public Health Engineering Directorate, Government of West Bengal by assigning team of competent resource personnel who will be engaged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation for on-site surveillance by NABL for a period of month from the date of commencement.</t>
+  </si>
+  <si>
+    <t>ORD/000106/2024-2025</t>
+  </si>
+  <si>
+    <t>160/BK</t>
+  </si>
+  <si>
+    <t>Work order for Supervision and extend support to NABL recognised Water Quality Testing Sub District Laboratory i.e.Hijaldiha Vivekananda Seva Samity sub district water testing Laboratory under The Executive Engineer Bankura Division, Public Health Engineering Directorate, Government of West Bengal by assigining team of competent resource personnel who will be engeged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation for on-site survelliance by NABL for a period of month from the date of commencement.</t>
+  </si>
+  <si>
+    <t>JE,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000107/2024-2025</t>
+  </si>
+  <si>
+    <t>161/BK</t>
+  </si>
+  <si>
+    <t>Work order for Supervision and extend support to NABL recognized Water Quality Testing Sub District Laboratory i.e. Patrasayer sub district water testing Laboratory under The Executive Engineer Bankura Division, Public Health Engineering Directorate, Government of West Bengal by assigning team of competent resource personnel who will be engaged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation for on-site surveillance by NABL for a period of month from the date of commencement.</t>
+  </si>
+  <si>
+    <t>ORD/001573/2023-2024</t>
+  </si>
+  <si>
+    <t>282/BK</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>Work order for Supervision and extend support to NABL recognised Water Quality Testing Sub District Laboratory i.e. Sonamukhi sub district water testing Laboratory under The Executive Engineer Bankura Division, Public Health Engineering Directorate, Government of West Bengal by assigining team of competent resource personnel who will be engeged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation for on-site survelliance by NABL for a period of month from the date of commencement.</t>
+  </si>
+  <si>
+    <t>ORD/000109/2024-2025</t>
+  </si>
+  <si>
+    <t>163/BK</t>
+  </si>
+  <si>
+    <t>Work order for Supervision and extend support to NABL recognised Water Quality Testing Sub District Laboratory i.e. Simlapal sub district water testing Laboratory under The Executive Engineer Bankura Division, Public Health Engineering Directorate, Government of West Bengal by assigining team of competent resource personnel who will be engeged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation for on-site survelliance by NABL for a period of month from the date of commencement.</t>
+  </si>
+  <si>
+    <t>ORD/000108/2024-2025</t>
+  </si>
+  <si>
+    <t>162/BK</t>
+  </si>
+  <si>
+    <t>Continuation Work order for Annual Maintenance Contract for computers Printers, UPS and other related peripherals for Bankura District Laboratory , Joypur, Indpur, Mukutmanipur WTP Site, Bankura-II, Simlapal, Sonamukhi, Patrasayer, Bishnupur, Sarberia, Gangajalghati, Sanabandh, Onda, Raipur, Saltora &amp; Taldangra Sub District water testing Laboratory under Bankura Division PHE Dte. w.e.f. 01.04.2025 to 30.09.2025 . (Six Months)</t>
+  </si>
+  <si>
+    <t>ORD/002032/2024-2025</t>
+  </si>
+  <si>
+    <t>71/A/BK</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>27/09/2025</t>
+  </si>
+  <si>
+    <t>TAPAS DEY</t>
+  </si>
+  <si>
     <t>Supply of different Chemicals, Reagent, Membrane Filter etc. for 16 nos Water Testing Laboratories of RWS Bankura Sub -Division under Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001606/2024-2025</t>
   </si>
   <si>
     <t>350/BQA</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>04/02/2026</t>
-  </si>
-[...58 lines deleted...]
-    <t>163/BK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -618,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -839,409 +866,531 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>51.55</v>
+        <v>0.39</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>0.39</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>96</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>0.4</v>
+        <v>0.9</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>0.9</v>
+        <v>0.39</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>96</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="M10" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>98</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P11" s="4">
+        <v>51.55</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>98</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>65.4</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>