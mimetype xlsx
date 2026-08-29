--- v3 (2026-06-23)
+++ v4 (2026-08-29)
@@ -89,174 +89,174 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Procurement of Chemicals &amp; Consumables, glassware etc. required for smooth running of the different laboratories under Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/19269</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
+    <t>Work order for Supervision and extend support to NABL recognized Water Quality Testing Sub District Laboratory i.e. Patrasayer sub district water testing Laboratory under The Executive Engineer Bankura Division, Public Health Engineering Directorate, Government of West Bengal by assigning team of competent resource personnel who will be engaged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation for on-site surveillance by NABL for a period of month from the date of commencement.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001573/2023-2024</t>
+  </si>
+  <si>
+    <t>282/BK</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>BHARATI CHEMICALS &amp; SCIENTIFIC WORKS</t>
+  </si>
+  <si>
+    <t>Work order for Supervision and extend support to NABL recognised Water Quality Testing Sub District Laboratory i.e.Hijaldiha Vivekananda Seva Samity sub district water testing Laboratory under The Executive Engineer Bankura Division, Public Health Engineering Directorate, Government of West Bengal by assigining team of competent resource personnel who will be engeged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation for on-site survelliance by NABL for a period of month from the date of commencement.</t>
+  </si>
+  <si>
+    <t>JE,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000107/2024-2025</t>
+  </si>
+  <si>
+    <t>161/BK</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>Work order for Supervision and extend support to NABL recognized Water Quality Testing Sub District Laboratory i.e. Bankura-II under The Executive Engineer Bankura Division, Public Health Engineering Directorate, Government of West Bengal by assigning team of competent resource personnel who will be engaged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation for on-site surveillance by NABL for a period of month from the date of commencement.</t>
+  </si>
+  <si>
+    <t>ORD/000105/2024-2025</t>
+  </si>
+  <si>
+    <t>159/BK</t>
+  </si>
+  <si>
+    <t>Work order for Supervision and extend support to NABL recognized Water Quality Testing Sub District Laboratory i.e. Brajarajpur Tentuliya Mahila &amp; Sishu Kalyan Samity sub district water testing laboratories under The Executive Engineer Bankura Division, Public Health Engineering Directorate, Government of West Bengal by assigning team of competent resource personnel who will be engaged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation for on-site surveillance by NABL for a period of month from the date of commencement.</t>
+  </si>
+  <si>
+    <t>ORD/000106/2024-2025</t>
+  </si>
+  <si>
+    <t>160/BK</t>
+  </si>
+  <si>
+    <t>Work order for Supervision and extend support to NABL recognised Water Quality Testing Sub District Laboratory i.e. Simlapal sub district water testing Laboratory under The Executive Engineer Bankura Division, Public Health Engineering Directorate, Government of West Bengal by assigining team of competent resource personnel who will be engeged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation for on-site survelliance by NABL for a period of month from the date of commencement.</t>
+  </si>
+  <si>
+    <t>ORD/000108/2024-2025</t>
+  </si>
+  <si>
+    <t>162/BK</t>
+  </si>
+  <si>
+    <t>Work order for Supervision and extend support to NABL recognised Water Quality Testing Sub District Laboratory i.e. Sonamukhi sub district water testing Laboratory under The Executive Engineer Bankura Division, Public Health Engineering Directorate, Government of West Bengal by assigining team of competent resource personnel who will be engeged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation for on-site survelliance by NABL for a period of month from the date of commencement.</t>
+  </si>
+  <si>
+    <t>ORD/000109/2024-2025</t>
+  </si>
+  <si>
+    <t>163/BK</t>
+  </si>
+  <si>
     <t>Contuinuation Work Order for Supply of different Chemicals, Reagent, Membrane Filter etc. for 16 nos Water Testing Laboratories of RWS Bankura Sub -Division under Bankura Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000304/2024-2025</t>
   </si>
   <si>
     <t>2192/BQA</t>
   </si>
   <si>
     <t>14/08/2024</t>
   </si>
   <si>
     <t>24/08/2024</t>
   </si>
   <si>
-    <t>BHARATI CHEMICALS &amp; SCIENTIFIC WORKS</t>
-[...68 lines deleted...]
-    <t>162/BK</t>
+    <t>Supply of different Chemicals, Reagent, Membrane Filter etc. for 16 nos Water Testing Laboratories of RWS Bankura Sub -Division under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001606/2024-2025</t>
+  </si>
+  <si>
+    <t>350/BQA</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>04/02/2026</t>
   </si>
   <si>
     <t>Continuation Work order for Annual Maintenance Contract for computers Printers, UPS and other related peripherals for Bankura District Laboratory , Joypur, Indpur, Mukutmanipur WTP Site, Bankura-II, Simlapal, Sonamukhi, Patrasayer, Bishnupur, Sarberia, Gangajalghati, Sanabandh, Onda, Raipur, Saltora &amp; Taldangra Sub District water testing Laboratory under Bankura Division PHE Dte. w.e.f. 01.04.2025 to 30.09.2025 . (Six Months)</t>
   </si>
   <si>
     <t>ORD/002032/2024-2025</t>
   </si>
   <si>
     <t>71/A/BK</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>27/09/2025</t>
   </si>
   <si>
     <t>TAPAS DEY</t>
-  </si>
-[...13 lines deleted...]
-    <t>04/02/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -805,234 +805,234 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>10.02</v>
+        <v>0.9</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>0.39</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>96</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
@@ -1040,304 +1040,304 @@
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>0.9</v>
+        <v>0.4</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
         <v>0.39</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>96</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>0.4</v>
+        <v>10.02</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="P10" s="4">
-        <v>0.96</v>
+        <v>51.55</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>98</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>51.55</v>
+        <v>0.96</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>98</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>