--- v0 (2025-12-18)
+++ v1 (2026-04-05)
@@ -128,87 +128,87 @@
   <si>
     <t>Sinking of 2 (Two) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well (Replacement Tubewell), using MS "T" and Laying, Fitting &amp; fixing 100 mm MS collecting line from river bed tube well to CWR with allied works and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas for Augmentation of Water Supply Scheme for Pathardoba, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001614/2024-2025</t>
   </si>
   <si>
     <t>233/BQA</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>GOPAL CHANDRA CHOWDHURY</t>
   </si>
   <si>
+    <t>Repairing and painting of Over Head Reservoir (Capacity 500 Cum., staging height 20 Mtr.), High lift Pump House, Operator Room, Clear Water Reservoir, WBSEDCL Room, Chlorination Room, Guard Room and Boundary Wall with all allied works of Augmentation works for Pathardoba, Zone-A water Supply Scheme under Simlapal water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000125/2025-2026</t>
+  </si>
+  <si>
+    <t>1287/BQA</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>15/09/2025</t>
+  </si>
+  <si>
+    <t>PARESH CHANDRA LAYEK</t>
+  </si>
+  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Augmentation for Pathardoba Zone-A and adjoining mouzas under Simlapal water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000993/2023-2024</t>
   </si>
   <si>
     <t>2853/BMD</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
-  </si>
-[...16 lines deleted...]
-    <t>PARESH CHANDRA LAYEK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -839,186 +839,186 @@
         <v>244.27</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>135.08</v>
+        <v>18.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>114.91</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>85.07</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>32</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>18.76</v>
+        <v>135.08</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>401.55</v>
       </c>
       <c r="P7" s="8">
-        <v>114.91</v>
+        <v>0</v>
       </c>
       <c r="Q7" s="8">
-        <v>28.62</v>
+        <v>0</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>