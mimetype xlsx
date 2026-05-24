--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -165,50 +165,68 @@
     <t>15/09/2025</t>
   </si>
   <si>
     <t>PARESH CHANDRA LAYEK</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Augmentation for Pathardoba Zone-A and adjoining mouzas under Simlapal water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000993/2023-2024</t>
   </si>
   <si>
     <t>2853/BMD</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Augmentation of Water Supply Scheme for Pathardoba Zone - A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000384/2024-2025</t>
+  </si>
+  <si>
+    <t>2434/BQA</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>CARTO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -597,51 +615,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -937,101 +955,162 @@
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>135.08</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>114.91</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>85.07</v>
       </c>
       <c r="S6" s="4">
         <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P7" s="4">
+        <v>2.53</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>2.48</v>
+      </c>
+      <c r="R7" s="4">
+        <v>98.31</v>
+      </c>
+      <c r="S7" s="4">
+        <v>90</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>404.07</v>
+      </c>
+      <c r="P8" s="8">
+        <v>117.39</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>29.05</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>