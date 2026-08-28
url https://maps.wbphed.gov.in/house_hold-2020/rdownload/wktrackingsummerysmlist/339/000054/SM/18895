--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,144 +89,156 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>Augmentation of Water Supply Scheme for Pathardoba, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme</t>
   </si>
   <si>
     <t>SM/18895</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Augmentation for Pathardoba Zone-A and adjoining mouzas under Simlapal water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000993/2023-2024</t>
+  </si>
+  <si>
+    <t>2853/BMD</t>
+  </si>
+  <si>
+    <t>09/02/2024</t>
+  </si>
+  <si>
+    <t>29/01/2026</t>
+  </si>
+  <si>
+    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Augmentation of Water Supply Scheme for Pathardoba Zone - A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000384/2024-2025</t>
+  </si>
+  <si>
+    <t>2434/BQA</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>CARTO</t>
+  </si>
+  <si>
     <t>BILL/01656/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-172</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Bankura Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Sinking of 2 (Two) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well (Replacement Tubewell), using MS "T" and Laying, Fitting &amp; fixing 100 mm MS collecting line from river bed tube well to CWR with allied works and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas for Augmentation of Water Supply Scheme for Pathardoba, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001614/2024-2025</t>
   </si>
   <si>
     <t>233/BQA</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>GOPAL CHANDRA CHOWDHURY</t>
   </si>
   <si>
     <t>Repairing and painting of Over Head Reservoir (Capacity 500 Cum., staging height 20 Mtr.), High lift Pump House, Operator Room, Clear Water Reservoir, WBSEDCL Room, Chlorination Room, Guard Room and Boundary Wall with all allied works of Augmentation works for Pathardoba, Zone-A water Supply Scheme under Simlapal water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000125/2025-2026</t>
   </si>
   <si>
     <t>1287/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>PARESH CHANDRA LAYEK</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Augmentation for Pathardoba Zone-A and adjoining mouzas under Simlapal water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
-[...35 lines deleted...]
-    <t>CARTO</t>
+    <t>Repair and Maintenance work of the Road from T07-Topubaip under Simlapal Block in the District of Bankura , Vide Package No- WB - 03-191 Road Length - 4.743Km. ( Augmentation of water supply scheme for Pathardoba (Zone-A) under Simlapal water supply scheme (BRGF Ph-I)</t>
+  </si>
+  <si>
+    <t>BILL/01466/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/452/2024-25</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER &amp; HPIU WBSRDA BISHNUPUR DIVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -615,51 +627,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -751,366 +763,423 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.44</v>
+        <v>135.08</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>114.91</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>85.07</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>244.27</v>
+        <v>2.53</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.48</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.31</v>
       </c>
       <c r="S4" s="4">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>18.76</v>
+        <v>3.44</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>135.08</v>
+        <v>244.27</v>
       </c>
       <c r="Q6" s="4">
-        <v>114.91</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>85.07</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>2.53</v>
+        <v>18.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.48</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>98.31</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P8" s="4">
+        <v>1.57</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>405.65</v>
+      </c>
+      <c r="P9" s="8">
+        <v>117.39</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>28.94</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>