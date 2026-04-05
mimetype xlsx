--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,68 +183,50 @@
     <t>BP-2023-24-173</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Repairing and painting of Over Head Reservoir (Capacity 450 Cum., staging height 20 Mtr.), High lift Pump House, Operator Room, Clear Water Reservoir, WBSEDCL Room, Chlorination Room, Guard Room and Boundary Wall with all allied works of Augmentation works for Parsola, Zone-A water Supply Scheme under Simlapal water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001970/2024-2025</t>
   </si>
   <si>
     <t>666/BQA</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>ASHIS PAL</t>
-  </si>
-[...16 lines deleted...]
-    <t>PARTHA SARATHI PATRA</t>
   </si>
   <si>
     <t>Sinking of 4 (Four) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well, using MS "T" and Laying, Fitting &amp; fixing 100 mm MS collecting line from river bed tube well to CWR and road crossing of distribution pipeline at different location by trenchless technologies with other allied works of Augmentation of Water Supply Scheme for Parsola, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000174/2025-2026</t>
   </si>
   <si>
     <t>1310/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>PRADIP PATRA</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation Submersible Pump Motor set, Neutralization System with other work at Parsola Zone -A water supply scheme under BMD PHE Dte</t>
   </si>
   <si>
     <t>ORD/000200/2025-2026</t>
   </si>
@@ -669,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -954,54 +936,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>2.98</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.92</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>97.86</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>98</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1130,226 +1112,165 @@
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>197.98</v>
+        <v>46.21</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>81</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>46.21</v>
+        <v>19.42</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...18 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>217.77</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>