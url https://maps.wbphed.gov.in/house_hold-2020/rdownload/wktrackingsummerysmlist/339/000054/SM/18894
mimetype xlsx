--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -936,54 +936,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>2.98</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.92</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.86</v>
       </c>
       <c r="S5" s="4">
         <v>98</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1210,54 +1210,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>217.77</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>2.92</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>1.34</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>