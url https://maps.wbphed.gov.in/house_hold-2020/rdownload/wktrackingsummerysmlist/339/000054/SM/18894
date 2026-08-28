--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,192 +77,231 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Water Supply Scheme for Parsola, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme</t>
+  </si>
+  <si>
+    <t>SM/18894</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Augmentation of Water Supply Scheme for Parsola, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000831/2023-2024</t>
+  </si>
+  <si>
+    <t>2957/BQA</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>MEASURE LAND</t>
+  </si>
+  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Water Supply Scheme for Parsola, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme</t>
-[...7 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Augmentation of water supply scheme for Parsola Zone-A and its adjoining mouzas under simlapal water (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000992/2023-2024</t>
   </si>
   <si>
     <t>2852/BMD</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>R.N.S. TRADING</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of illumination arrangement for Augmentation for Parsola Zone -A water supply scheme under Parsala water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
   </si>
   <si>
     <t>ORD/000324/2024-2025</t>
   </si>
   <si>
     <t>865/BMD</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>M/S DE ENGINEERING CONCERN</t>
   </si>
   <si>
-    <t>Bankura Division</t>
-[...22 lines deleted...]
-  <si>
     <t>BILL/01663/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-173</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Repairing and painting of Over Head Reservoir (Capacity 450 Cum., staging height 20 Mtr.), High lift Pump House, Operator Room, Clear Water Reservoir, WBSEDCL Room, Chlorination Room, Guard Room and Boundary Wall with all allied works of Augmentation works for Parsola, Zone-A water Supply Scheme under Simlapal water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001970/2024-2025</t>
   </si>
   <si>
     <t>666/BQA</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>ASHIS PAL</t>
   </si>
   <si>
+    <t>Sinking of 2 (Two) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well, using MS "T" and Laying, Fitting &amp; fixing 100 mm MS collecting line from river bed tube well to CWR with allied works, Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas, Sinking of 1 No. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine) and Construction of Pump House for Augmentation of Water Supply Scheme for Parsola, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001621/2024-2025</t>
+  </si>
+  <si>
+    <t>213/BQA</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>02/12/2025</t>
+  </si>
+  <si>
+    <t>PARTHA SARATHI PATRA</t>
+  </si>
+  <si>
     <t>Sinking of 4 (Four) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well, using MS "T" and Laying, Fitting &amp; fixing 100 mm MS collecting line from river bed tube well to CWR and road crossing of distribution pipeline at different location by trenchless technologies with other allied works of Augmentation of Water Supply Scheme for Parsola, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000174/2025-2026</t>
   </si>
   <si>
     <t>1310/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>PRADIP PATRA</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation Submersible Pump Motor set, Neutralization System with other work at Parsola Zone -A water supply scheme under BMD PHE Dte</t>
   </si>
   <si>
     <t>ORD/000200/2025-2026</t>
   </si>
   <si>
     <t>646/BMD</t>
   </si>
   <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Repair and Maintenance work of the Road from L052 - Rasikpur to MDR under Simlapal Block in the District of Bankura ,Vide Package No-WB-03-276, Road Length-3.24 Km. ( Augmentation of water supply scheme for Parsola (Zone-A) under Simlapal water supply scheme (BRGF Ph-I)</t>
+  </si>
+  <si>
+    <t>BILL/01465/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/483/2024-25</t>
+  </si>
+  <si>
+    <t>22/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER &amp; HPIU WBSRDA BISHNUPUR DIVISION</t>
+  </si>
+  <si>
+    <t>Repair and Maintenance work of the Road from T05-Bhalukamari to Mamra under Simlapal Block in the District of Bankura ,Vide Package No-WB-03-674, Road Length-10.21 Km. ( Augmentation of water supply scheme for Parsola (Zone-A) under Simlapal water supply scheme (BRGF Ph-I)</t>
+  </si>
+  <si>
+    <t>BILL/01462/2024-2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -811,198 +850,198 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>122.02</v>
+        <v>2.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.92</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.86</v>
       </c>
       <c r="S3" s="4">
-        <v>35</v>
+        <v>98</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P4" s="4">
+        <v>122.02</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+      <c r="R4" s="4">
+        <v>0</v>
+      </c>
+      <c r="S4" s="4">
         <v>35</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>2.98</v>
+        <v>5.93</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.92</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>97.86</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
@@ -1015,157 +1054,157 @@
         <v>2.43</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>18.77</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>46.21</v>
+        <v>197.98</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>81</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
@@ -1173,104 +1212,279 @@
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>19.42</v>
+        <v>46.21</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P10" s="4">
+        <v>19.42</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.47</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P12" s="4">
+        <v>5.2</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>421.42</v>
+      </c>
+      <c r="P13" s="8">
+        <v>2.92</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0.69</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>