--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,50 +189,68 @@
     <t>17/06/2025</t>
   </si>
   <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>APEX ENTERPRISE</t>
   </si>
   <si>
     <t>Repairing and painting of Over Head Reservoir (Capacity 200 Cum., staging height 20 Mtr.), Chlorination Room, Guard Room and Boundary Wall with all allied works of Augmentation works for Parsola, Zone-B water Supply Scheme under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001971/2024-2025</t>
   </si>
   <si>
     <t>667/BQA</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>PRADIP PATRA</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 1 no. site of Augmentation of Water Supply Scheme for Parsola, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) [SM/18893], 2 nos. site of Augmentation of Water Supply Scheme for Pathardoba, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) [SM/18895], 1 nos. site of Augmentation of Water Supply Scheme for Pathardoba, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) [SM/18892] and 2 nos. site of Augmentation of Simlapal PWSS for providing Functional household Tap Connection (FHTC) [SM/10294] within Simlapal Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001928/2024-2025</t>
+  </si>
+  <si>
+    <t>172\KSD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -621,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -784,54 +802,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>1.26</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.21</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.08</v>
       </c>
       <c r="S3" s="4">
         <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1042,87 +1060,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>11.21</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="7"/>
-[...15 lines deleted...]
-      <c r="P8" s="8">
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P8" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q8" s="4">
         <v>0</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="R8" s="4">
         <v>0</v>
       </c>
-      <c r="R8" s="8"/>
-      <c r="S8" s="8"/>
+      <c r="S8" s="4">
+        <v>90</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>292.48</v>
+      </c>
+      <c r="P9" s="8">
+        <v>1.21</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0.41</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>