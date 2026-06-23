--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,65 @@
     <t>12/03/2025</t>
   </si>
   <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>PRADIP PATRA</t>
   </si>
   <si>
     <t>Work Order for Installation of scheme information board for 1 no. site of Augmentation of Water Supply Scheme for Parsola, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) [SM/18893], 2 nos. site of Augmentation of Water Supply Scheme for Pathardoba, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) [SM/18895], 1 nos. site of Augmentation of Water Supply Scheme for Pathardoba, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) [SM/18892] and 2 nos. site of Augmentation of Simlapal PWSS for providing Functional household Tap Connection (FHTC) [SM/10294] within Simlapal Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001928/2024-2025</t>
   </si>
   <si>
     <t>172\KSD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>SUBHADIP KOLE</t>
+  </si>
+  <si>
+    <t>Repair and Maintenance work of the Road from Lo49-Kharjuria to MDR under Simlapal Block in the District of Bankura ,Vide Package No-WB-03-478, Road Length-1.099 Km. ( Augmentation of water supply scheme for Parsola (Zone-B) under Simlapal water supply scheme (BRGF Ph-I)</t>
+  </si>
+  <si>
+    <t>BILL/01460/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/483/2024-25</t>
+  </si>
+  <si>
+    <t>22/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER &amp; HPIU WBSRDA BISHNUPUR DIVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,73 +654,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="61.270752" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1121,87 +1136,144 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>0.9</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P9" s="4">
+        <v>1.26</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>293.74</v>
+      </c>
+      <c r="P10" s="8">
+        <v>1.21</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0.41</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>