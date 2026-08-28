--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -77,141 +77,141 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation of Water Supply Scheme for Parsola, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme</t>
+  </si>
+  <si>
+    <t>SM/18893</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Augmentation of water supply scheme for Parsola Zone-B and its adjoining mouzas under simlapal water (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000991/2023-2024</t>
+  </si>
+  <si>
+    <t>2851/BMD</t>
+  </si>
+  <si>
+    <t>09/02/2024</t>
+  </si>
+  <si>
+    <t>11/07/2025</t>
+  </si>
+  <si>
+    <t>QUAZI NOZRUL ISLAM</t>
+  </si>
+  <si>
     <t>Bankura Division</t>
   </si>
   <si>
-    <t>Augmentation of Water Supply Scheme for Parsola, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme</t>
-[...7 lines deleted...]
-  <si>
     <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Augmentation of Water Supply Scheme for Parsola Zone - B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000060/2024-2025</t>
   </si>
   <si>
     <t>1490/BQA</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>MESAURE LAND</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...22 lines deleted...]
-  <si>
     <t>Sinking of 2 (Two) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well, using MS "T" and Laying, Fitting &amp; fixing 100 mm G.I. collecting line from river bed tube well to CWR with allied works and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas for Augmentation of Water Supply Scheme for Parsola, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001619/2024-2025</t>
   </si>
   <si>
     <t>242/BQA</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>01/05/2026</t>
   </si>
   <si>
     <t>NAYAN BARDHAN</t>
   </si>
   <si>
     <t>Sinking of 4 (Four) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well, using MS "T" and Laying, Fitting &amp; fixing 100 mm MS collecting line from river bed tube well to CWR and road crossing of distribution pipeline at different location by trenchless technologies with other allied works of Augmentation of Water Supply Scheme for Parsola, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000179/2025-2026</t>
   </si>
   <si>
     <t>1315/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
-    <t>18/12/2025</t>
+    <t>19/08/2026</t>
   </si>
   <si>
     <t>APEX ENTERPRISE</t>
   </si>
   <si>
     <t>Repairing and painting of Over Head Reservoir (Capacity 200 Cum., staging height 20 Mtr.), Chlorination Room, Guard Room and Boundary Wall with all allied works of Augmentation works for Parsola, Zone-B water Supply Scheme under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001971/2024-2025</t>
   </si>
   <si>
     <t>667/BQA</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>PRADIP PATRA</t>
   </si>
   <si>
     <t>Work Order for Installation of scheme information board for 1 no. site of Augmentation of Water Supply Scheme for Parsola, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) [SM/18893], 2 nos. site of Augmentation of Water Supply Scheme for Pathardoba, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) [SM/18895], 1 nos. site of Augmentation of Water Supply Scheme for Pathardoba, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) [SM/18892] and 2 nos. site of Augmentation of Simlapal PWSS for providing Functional household Tap Connection (FHTC) [SM/10294] within Simlapal Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
@@ -814,60 +814,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.26</v>
+        <v>102.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>1.21</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>96.08</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -875,320 +875,320 @@
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>102.52</v>
+        <v>1.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.21</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.08</v>
       </c>
       <c r="S4" s="4">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>133.96</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>15</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>42.63</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>11.21</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>0.9</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">