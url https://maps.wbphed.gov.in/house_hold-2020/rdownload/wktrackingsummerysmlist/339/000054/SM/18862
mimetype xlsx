--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,111 +77,111 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>Water Supply arrangement at Eklavya Model Residential school (EMRS) at Mukutmanipur, Khatra Sub- Division by creating source, Laying Rising Main &amp; Distribution pipeline and Constructing CWR &amp; Pump House</t>
+  </si>
+  <si>
+    <t>SM/18862</t>
+  </si>
+  <si>
+    <t>School</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of Water Supply arrangement at Eklavya Model Residential school (EMRS) at Mukutmanipur, Khatra Sub- Division by Laying Pumping Main &amp; Distribution pipeline and Constructing CWR &amp; Pump House etc.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000602/2022-2023</t>
+  </si>
+  <si>
+    <t>555./BQA</t>
+  </si>
+  <si>
+    <t>17/03/2023</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
+  </si>
+  <si>
+    <t>D. S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
-    <t>Water Supply arrangement at Eklavya Model Residential school (EMRS) at Mukutmanipur, Khatra Sub- Division by creating source, Laying Rising Main &amp; Distribution pipeline and Constructing CWR &amp; Pump House</t>
-[...7 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries installed at CWR of Eklavya Model Residental School (ERMS) at Mukutmanipur, Khatra Sub Division under Bankura in the District of Bankura.</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>Estimator</t>
   </si>
   <si>
     <t>ORD/001054/2023-2024</t>
   </si>
   <si>
     <t>2983/BMD</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>30/05/2024</t>
   </si>
   <si>
     <t>M/S DAS &amp; SARKAR ENTERPRISE</t>
-  </si>
-[...25 lines deleted...]
-    <t>D. S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -730,60 +730,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.68</v>
+        <v>34.27</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>14.93</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>43.55</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -791,91 +791,91 @@
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>34.27</v>
+        <v>4.68</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.52</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.48</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>38.95</v>
       </c>
       <c r="P5" s="8">
-        <v>0</v>
+        <v>19.44</v>
       </c>
       <c r="Q5" s="8">
-        <v>0</v>
+        <v>49.92</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>