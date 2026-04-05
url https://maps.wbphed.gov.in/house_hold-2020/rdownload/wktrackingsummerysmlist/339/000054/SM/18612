--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -918,54 +918,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>217.09</v>
       </c>
       <c r="Q5" s="4">
-        <v>11.72</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>5.4</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1135,54 +1135,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>5325.38</v>
       </c>
       <c r="P9" s="8">
-        <v>11.72</v>
+        <v>0</v>
       </c>
       <c r="Q9" s="8">
-        <v>0.22</v>
+        <v>0</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>