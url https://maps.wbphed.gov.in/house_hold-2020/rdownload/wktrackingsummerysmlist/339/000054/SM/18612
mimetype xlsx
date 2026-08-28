--- v1 (2026-04-05)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,135 +89,138 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation of Intake, WTP &amp; Rising main for Surface Water based Piped Water Supply Scheme for Mukutmanipur, Khatra &amp; Ranibundh</t>
   </si>
   <si>
     <t>SM/18612</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying Rising Main using different dia D.I - K9 pipes from WTP to Existing ESRs &amp; Proposed OHRs at Mukutmanipur, Khatra &amp; Ranibundh under Augmentation of Surface Water Based Piped Water Supply Scheme for Mukutmanipur, Khatra &amp; Ranibandh under Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000737/2023-2024</t>
+  </si>
+  <si>
+    <t>2741/BQA</t>
+  </si>
+  <si>
+    <t>04/10/2023</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>SWAPAN KUMAR UPADHYAY</t>
+  </si>
+  <si>
     <t>Surveying, Planning, Designing, Delivery, Erection, Construction, Commissioning and Completion in all respect of all Civil , Mechanical and Electrical works ( excluding Supply and Installation of Raw Water Pumps, Clear Water High Lift Pumps , Motors, Panels, Electrical Substation and allied works, Chlorination arrangement, SCADA and Yard Lighting including related works ) including all allied , related and enabling works of Fixed type Intake Jetty with pump house, Access Bridge, Laying of Raw Water Rising Main, Bank Protection, Construction of Sub-station Building, Clear Water Pump House and 5 MLD capacity Water Treatment (WTP) based on conventional technologies with 20% overloading on EPC/ Turnkey basis in a single package for Augmentation of Mukutmanipur, Khatra &amp; Ranibandh Piped Water Supply Scheme under Bankura Division, PHE Dte. , Dist - Bankura with impounded surface water of Kangsabati Dam at Mukutmanipur as source of water followed by 03(Three) months of Trial Run and subsequent Operation &amp; Maintenance for 03(Three) years.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000964/2023-2024</t>
   </si>
   <si>
     <t>3479/BQA</t>
   </si>
   <si>
     <t>21/12/2023</t>
   </si>
   <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>CONCORD ENGINEERING</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000155/2023-2024</t>
   </si>
   <si>
     <t>112/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying Rising Main using different dia D.I - K9 pipes from WTP to Existing ESRs &amp; Proposed OHRs at Mukutmanipur, Khatra &amp; Ranibundh under Augmentation of Surface Water Based Piped Water Supply Scheme for Mukutmanipur, Khatra &amp; Ranibandh under Bankura Division, P.H.E. Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electro-mechanical accessories for at new intake for Augmentation of Intake WTP &amp; rising main for surface water based piped water supply scheme Mukutmanipur, Khatra, &amp; Ranibandh under Bankura Mechanical Division, P.H.E Dte. Dist: Bankura</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
+    <t>Estimator,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000634/2024-2025</t>
+  </si>
+  <si>
+    <t>1475/BMD</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for new WTP for Augmentation of Intake WTP and rising main for surface water based piped water supply scheme Mukutmanipur, Khatra, and Ranibandh under Bankura Mechanical Division, P.H.E Dte. Dist Bankura</t>
+  </si>
+  <si>
     <t>Estimator</t>
-  </si>
-[...16 lines deleted...]
-    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for new WTP for Augmentation of Intake WTP and rising main for surface water based piped water supply scheme Mukutmanipur, Khatra, and Ranibandh under Bankura Mechanical Division, P.H.E Dte. Dist Bankura</t>
   </si>
   <si>
     <t>ORD/000001/2025-2026</t>
   </si>
   <si>
     <t>95/BMD</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>21/08/2025</t>
   </si>
   <si>
     <t>M/S P.P ELECTRICALS</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing Yard lighting arrangement at new WTP site for Augmentation of Intake WTP and rising main for surface water based piped water supply scheme Mukutmanipur, Khatra, and Ranibandh under Bankura Mechanical Division, P.H.E Dte. Dist Bankura (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000872/2024-2025</t>
   </si>
   <si>
     <t>2035/BMD</t>
   </si>
@@ -780,195 +783,195 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3377.5</v>
+        <v>217.09</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>11.72</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>5.4</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>1295.36</v>
+        <v>3377.5</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>217.09</v>
+        <v>1295.36</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -985,204 +988,204 @@
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>107.35</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>314.08</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>14</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>5325.38</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>11.72</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>0.22</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>