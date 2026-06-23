--- v1 (2026-03-03)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -129,50 +129,128 @@
     <t>Resource Division</t>
   </si>
   <si>
     <t>SUPPLY, DELIVERY, CONSTRUCTION, COMMISSIONING AND COMPLETION OF ALL CIVIL WORKS INCLUDING ALL ALLIED, RELATED AND ENABLING WORKS FOR GHORA DANGA PIPED WATER SUPPLY SCHEME, BLOCK- PATRASAYER, DIST- BANKURA UNDER JJM INCLUDING TRIAL RUN FOR 3 MONTHS AND O&amp;M FOR A PERIOD OF 3 YEARS UNDER BANKURA DIVISION,PHE DTE.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000479/2023-2024</t>
   </si>
   <si>
     <t>2334/BQA</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>BAJRANG ROAD CONSTRUCTION PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Instalation of scheme information board for 2 nos. sites of Ghora Danga Piped Water Supply Scheme (SM/18611), 2 nos. of Mukundapur Piped Water Supply Scheme (SM/14006) &amp; 2 nos. of Jamkuri Piped Water Supply Scheme (SM/14007) within Patrasayer Block under Bishnupur Sub-Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001888/2024-2025</t>
+  </si>
+  <si>
+    <t>566/VSD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>12/10/2024</t>
+  </si>
+  <si>
+    <t>PARTHA ROY</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>New service connection for Ghoradanga (T/W-II) water supply scheme under BMD PHE Dte.(SM/18611)</t>
+  </si>
+  <si>
+    <t>BILL/01464/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-360</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>New service connection for ghoradanga(T/W-I) water supply scheme under BMD PHE Dte.(SM/18611)</t>
+  </si>
+  <si>
+    <t>BILL/01356/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-327</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>Restoration work of MRL09- Ranpur to Belut under Patrasayer Block, PACKAGE NO.-WB-03-844 under PMGSY-III of Length 1,685.00 Mtr. due to laying of pipeline of Ghoradanga PWSS [SM/18611] by Bankura Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01417/2025-2026</t>
+  </si>
+  <si>
+    <t>09/09/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER &amp; HPIU WBSRDA BISHNUPUR DIVISION</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro mechanical accessories for newly sunk TW No I, TW No II of Ghora danga Piped water supply scheme Block Patrashayar under Bankura Mechanical Division, PHE Dte. Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000114/2024-2025</t>
+  </si>
+  <si>
+    <t>425/BMD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>RAJIB COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -561,73 +639,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -785,101 +863,402 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>648.29</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>120.46</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>18.58</v>
       </c>
       <c r="S4" s="4">
         <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="B5" s="7"/>
-[...22 lines deleted...]
-      <c r="S5" s="8"/>
+      <c r="I5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P5" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>0</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P6" s="4">
+        <v>3.96</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P7" s="4">
+        <v>4.75</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P8" s="4">
+        <v>9.64</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P9" s="4">
+        <v>50.06</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>30</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>873.06</v>
+      </c>
+      <c r="P10" s="8">
+        <v>120.46</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>13.8</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>