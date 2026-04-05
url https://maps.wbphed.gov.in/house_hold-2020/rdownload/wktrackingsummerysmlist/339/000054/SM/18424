--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -197,66 +197,69 @@
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>GOUTAM BHOWMIK</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Augmentation works for Augmentation of piped water supply scheme for Lakshmisagar and its adjoining mouzas under Jal Jeevan mission programe under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000618/2023-2024</t>
   </si>
   <si>
     <t>2090/BMD</t>
   </si>
   <si>
     <t>12/09/2023</t>
   </si>
   <si>
+    <t>30/12/2025</t>
+  </si>
+  <si>
     <t>MAHADEV ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories in boosting site and HWS site for Augmentation works for Piped Water Supply Scheme for Lakshmisagar and Its Adjoining Mouzas under Jal Jeevan Mission Programme under under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000145/2024-2025</t>
   </si>
   <si>
     <t>488/BMD</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
-    <t>06/11/2024</t>
+    <t>01/03/2026</t>
   </si>
   <si>
     <t>Sinking of 3 Nos. 300 mm X 200 mm X 200 m deep Tubewell by Rig boring method including interconnection with 100 mm dia. G.I. Pipe and Construction of 3 Nos. Pump Houses with ancillary works, Laying of HDPE pipeline and Construction of Valve Chamber with all allied works in connection with Augmentation of Piped Water Supply Scheme for Lakshmisagar &amp; Its Adjoining Mouzas under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000062/2024-2025</t>
   </si>
   <si>
     <t>1485/BQA</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>S B ASSOCIATES</t>
   </si>
   <si>
     <t>Repairing and painting of 2 Nos. Over Head Reservoir (Capacity 450 Cum. &amp; 350 Cum., staging height 20 Mtr.) including by pass arrangement, construction of boundary wall (OHR site Zone- I &amp; II, Intake site), repairing of CWR, pump house, WBSEDCL room, guard room with all other allied woorks for Augmentation of Piped Water Supply Scheme for Lakshmisagar &amp; Its Adjoining Mouzas (Zone-I &amp; II) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001770/2024-2025</t>
   </si>
@@ -918,54 +921,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>50.22</v>
       </c>
       <c r="Q4" s="4">
-        <v>33.75</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>67.21</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1093,389 +1096,389 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>93.63</v>
       </c>
       <c r="Q7" s="4">
-        <v>35.43</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>37.84</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>86.97</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>13</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>54.94</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>23</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>96.61</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>39.16</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P12" s="4">
         <v>18.24</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>448.97</v>
       </c>
       <c r="P13" s="8">
-        <v>69.18</v>
+        <v>0</v>
       </c>
       <c r="Q13" s="8">
-        <v>15.41</v>
+        <v>0</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>