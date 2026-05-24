--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -921,54 +921,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>50.22</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>33.75</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>67.21</v>
       </c>
       <c r="S4" s="4">
         <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1096,54 +1096,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>93.63</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>35.43</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>37.84</v>
       </c>
       <c r="S7" s="4">
         <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1431,54 +1431,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>448.97</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>69.18</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>15.41</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>