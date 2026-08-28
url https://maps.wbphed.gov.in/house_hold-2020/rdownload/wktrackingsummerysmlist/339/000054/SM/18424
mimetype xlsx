--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -110,174 +110,174 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Work Order for Repairing of Collecting line with other allied works of Lakshmisagar Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000453/2023-2024</t>
   </si>
   <si>
     <t>261/KSD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
     <t>S.S. CONSTRUCTION</t>
   </si>
   <si>
+    <t>Sinking of 1 No. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine) and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas in connection with Augmentation of Piped Water Supply Scheme for Lakshmisagar &amp; Its Adjoining Mouzas under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer (Contractual)</t>
+  </si>
+  <si>
+    <t>ORD/000516/2023-2024</t>
+  </si>
+  <si>
+    <t>2453/BQA</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>GOUTAM BHOWMIK</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Augmentation works for Augmentation of piped water supply scheme for Lakshmisagar and its adjoining mouzas under Jal Jeevan mission programe under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000618/2023-2024</t>
+  </si>
+  <si>
+    <t>2090/BMD</t>
+  </si>
+  <si>
+    <t>12/09/2023</t>
+  </si>
+  <si>
+    <t>30/12/2025</t>
+  </si>
+  <si>
+    <t>MAHADEV ENTERPRISE</t>
+  </si>
+  <si>
     <t>Sinking of 4 (Four) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well, using MS "T" and Laying, fitting &amp; fixing 100 mm dia M.S collecting line from river bed tube well to CWR with allied works for in connection with Augmentation of Piped Water Supply Scheme for Lakshmisagar &amp; Its Adjoining Mouzas under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001155/2023-2024</t>
   </si>
   <si>
     <t>359/BQA</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>SIBSANKAR CHOWDHURY</t>
   </si>
   <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories in boosting site and HWS site for Augmentation works for Piped Water Supply Scheme for Lakshmisagar and Its Adjoining Mouzas under Jal Jeevan Mission Programme under under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000145/2024-2025</t>
+  </si>
+  <si>
+    <t>488/BMD</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>Sinking of 3 Nos. 300 mm X 200 mm X 200 m deep Tubewell by Rig boring method including interconnection with 100 mm dia. G.I. Pipe and Construction of 3 Nos. Pump Houses with ancillary works, Laying of HDPE pipeline and Construction of Valve Chamber with all allied works in connection with Augmentation of Piped Water Supply Scheme for Lakshmisagar &amp; Its Adjoining Mouzas under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000062/2024-2025</t>
+  </si>
+  <si>
+    <t>1485/BQA</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>S B ASSOCIATES</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000184/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/01661/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-175</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-  </si>
-[...73 lines deleted...]
-    <t>S B ASSOCIATES</t>
   </si>
   <si>
     <t>Repairing and painting of 2 Nos. Over Head Reservoir (Capacity 450 Cum. &amp; 350 Cum., staging height 20 Mtr.) including by pass arrangement, construction of boundary wall (OHR site Zone- I &amp; II, Intake site), repairing of CWR, pump house, WBSEDCL room, guard room with all other allied woorks for Augmentation of Piped Water Supply Scheme for Lakshmisagar &amp; Its Adjoining Mouzas (Zone-I &amp; II) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001770/2024-2025</t>
   </si>
   <si>
     <t>493/BQA</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>26/04/2025</t>
   </si>
   <si>
     <t>BEAUTY CHATTERJEE</t>
   </si>
   <si>
     <t>Laying additional pipeline in connection with Augmentation works for Piped Water Supply Scheme for Lakshmisagar &amp; Its Adjoining Mouzas under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000186/2025-2026</t>
   </si>
@@ -918,418 +918,418 @@
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>50.22</v>
+        <v>93.63</v>
       </c>
       <c r="Q4" s="4">
-        <v>33.75</v>
+        <v>35.43</v>
       </c>
       <c r="R4" s="4">
-        <v>67.21</v>
+        <v>37.84</v>
       </c>
       <c r="S4" s="4">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>2.03</v>
+        <v>86.97</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P6" s="4">
+        <v>50.22</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>33.75</v>
+      </c>
+      <c r="R6" s="4">
+        <v>67.21</v>
+      </c>
+      <c r="S6" s="4">
         <v>45</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>93.63</v>
+        <v>54.94</v>
       </c>
       <c r="Q7" s="4">
-        <v>35.43</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>37.84</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>86.97</v>
+        <v>96.61</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>13</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>54.94</v>
+        <v>2.03</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>96.61</v>
+        <v>6.19</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
@@ -1391,51 +1391,51 @@
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="P12" s="4">
         <v>18.24</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>