--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -200,132 +200,132 @@
   <si>
     <t>2976/BQA</t>
   </si>
   <si>
     <t>MEASURE LAND</t>
   </si>
   <si>
     <t>Design Making &amp; Erection of Disply board using Logo and tag line of Jal Jeevan Mission to the place at different work sites at Ranagora (147), Kanki (150), Bandayagal (156), Bindajam (157) &amp; Khudrabanagram (159) of Swajal Gram/Har Ghar Jal Villages for awarness generation among the pepole of Bankura Sadar Sub- Division under Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001057/2023-2024</t>
   </si>
   <si>
     <t>1173/BSD</t>
   </si>
   <si>
     <t>22/11/2023</t>
   </si>
   <si>
     <t>07/12/2023</t>
   </si>
   <si>
     <t>TAPAS DEY</t>
   </si>
   <si>
+    <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Udaypur (Zone- B) of Augmentation works for 86 Nos. Mouzas of Saltora Block 07 nos Zone (06 nos OHR &amp; Direct Zone- 1) under Saltora- Chhatna Water Supply Scheme (BRGF ph - I project) of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000075/2024-2025</t>
+  </si>
+  <si>
+    <t>1496/BQA</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>18/07/2024</t>
+  </si>
+  <si>
+    <t>MESAURE LAND</t>
+  </si>
+  <si>
+    <t>Crossing PWD Road by different dia MS pipe by trench less Technologies i.e Jack Pushing method with MS Carrier pipe and all alled works at Chandra More of HORAKA (Zone - G) under Augmentation works for 86 Nos. Mouzas of Saltora Block 07 nos Zone (06 nos OHR &amp; Direct Zone- 1) under Saltora- Chhatna Water Supply Scheme (BRGF ph - I project) under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001395/2024-2025</t>
+  </si>
+  <si>
+    <t>42/BQA</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>PARAMESWAR CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation of Pabra piped water supply scheme under Bankura Mechanical Division, PHE Dte. Block : Saltora , Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000018/2025-2026</t>
+  </si>
+  <si>
+    <t>153/BMD</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>29/07/2025</t>
+  </si>
+  <si>
+    <t>M/S DAS AND SARKAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Creation of Balance FHTC (Functional House Hold Tap Connection) &amp; Laying of balance distribution system of pipeline with allied works for Augmentation of Ranjitpur (Zone - C) under Saltora- Chhatna Block W/S Scheme (BRGF Ph - I project) under Jal Jeevan Mission under Bankura Division, P.H.E. Dte. Block - Saltora, Name of OHR - Ranjitpur, Total House Hold - 150 nos</t>
+  </si>
+  <si>
+    <t>ORD/000160/2025-2026</t>
+  </si>
+  <si>
+    <t>1301/BQA</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>GOURANGA NANDI</t>
+  </si>
+  <si>
     <t>Acceptance cum Formal work order for the work of Supply delivery and fitting fixing of Pump spares of HSC pumps at clear water pumping station at Kukrakuri under Chhatna, Saltora Block Sub-Surface Water Based Piped Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte. Block: Saltora, Dist- Bankura</t>
   </si>
   <si>
     <t>ORD/000307/2023-2024</t>
   </si>
   <si>
     <t>1408/BMD</t>
   </si>
   <si>
     <t>10/09/2024</t>
-  </si>
-[...70 lines deleted...]
-    <t>GOURANGA NANDI</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Replacement of Valves on delivery line at Intake and clear water pumping station at Kukrakuri under Chhatna, Saltora Block Sub-Surface Water Based Piped Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte. Block Saltora, Dist- Bankura</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000611/2023-2024</t>
   </si>
   <si>
     <t>2085/BMD</t>
   </si>
   <si>
     <t>12/09/2023</t>
   </si>
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>M/S NABIN GOPAL SENGUPTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -1284,336 +1284,336 @@
         <v>0.69</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>216.67</v>
+        <v>2.52</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>2.52</v>
+        <v>4.65</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>4.65</v>
+        <v>9.72</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>9.72</v>
+        <v>28.74</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="13"/>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>48</v>
       </c>
       <c r="P14" s="4">
-        <v>28.74</v>
+        <v>216.67</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>