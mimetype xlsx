--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -303,50 +303,68 @@
     <t>1408/BMD</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Replacement of Valves on delivery line at Intake and clear water pumping station at Kukrakuri under Chhatna, Saltora Block Sub-Surface Water Based Piped Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte. Block Saltora, Dist- Bankura</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000611/2023-2024</t>
   </si>
   <si>
     <t>2085/BMD</t>
   </si>
   <si>
     <t>12/09/2023</t>
   </si>
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>M/S NABIN GOPAL SENGUPTA</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Ranjitpur (Zone- C) of Augmentation works for 86 Nos. Mouzas of Saltora Block 07 nos Zone (06 nos OHR &amp; Direct Zone- 1) under Saltora- Chhatna Water Supply Scheme (BRGF ph - I project) of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000382/2024-2025</t>
+  </si>
+  <si>
+    <t>2437/BQA</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>CARTO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1079,54 +1097,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>110.62</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>105.21</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.11</v>
       </c>
       <c r="S6" s="4">
         <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1140,54 +1158,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
         <v>164.04</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>35.08</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>21.38</v>
       </c>
       <c r="S7" s="4">
         <v>22</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1201,54 +1219,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>2.09</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.84</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>88.16</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1262,54 +1280,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>0.69</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.68</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>97.77</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1563,54 +1581,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P14" s="4">
         <v>216.67</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>206.36</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>95.24</v>
       </c>
       <c r="S14" s="4">
         <v>95</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1624,101 +1642,162 @@
       <c r="I15" s="13" t="s">
         <v>91</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="4">
         <v>48.09</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>45.89</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>95.43</v>
       </c>
       <c r="S15" s="4">
         <v>97</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P16" s="4">
+        <v>2.21</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>80</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>948.16</v>
+      </c>
+      <c r="P17" s="8">
+        <v>395.06</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>41.67</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>