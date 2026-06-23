--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -321,50 +321,92 @@
     <t>12/09/2023</t>
   </si>
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>M/S NABIN GOPAL SENGUPTA</t>
   </si>
   <si>
     <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Ranjitpur (Zone- C) of Augmentation works for 86 Nos. Mouzas of Saltora Block 07 nos Zone (06 nos OHR &amp; Direct Zone- 1) under Saltora- Chhatna Water Supply Scheme (BRGF ph - I project) of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000382/2024-2025</t>
   </si>
   <si>
     <t>2437/BQA</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>CARTO</t>
+  </si>
+  <si>
+    <t>Saltora-Mejia Road from Ch 2.50 km to Ch. 7.00 km (In stretches)- Permanent restoration of road for the purpose of repairing the existing water supply pipeline by PHE Department under Bankura Highway Division in the district Bankura.</t>
+  </si>
+  <si>
+    <t>BILL/01925/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/567/2024-25</t>
+  </si>
+  <si>
+    <t>29/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER BANKURA HIGHWAY DIVISION</t>
+  </si>
+  <si>
+    <t>Saltora-Murulia Road from Ch. 7.700 km to 9.500 km, Permanent Restoration of road for the purpose of "Laying of pipeline from Udaypur village to Ituri village on main road of Saltora-Madhukunda Road under Udaypur (Zone-B) water supply scheme." under Bankura Highway Division in the district of Bankura.</t>
+  </si>
+  <si>
+    <t>BILL/00086/2025-2026</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>Creation of Balance FHTC (Functional House Hold Tap Connection), construction of platform with allied works for Augmentation of Shyampur (Zone - E) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Jal Jeevan Mission under Bankura Division, PHE Dte.Block - Saltora, Name of OHR - Shyampur, Total House Hold -400 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000686/2022-2023</t>
+  </si>
+  <si>
+    <t>587/BQA</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>27/12/2025</t>
+  </si>
+  <si>
+    <t>PRADYUMNA KOLEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,73 +795,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1717,87 +1759,260 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P16" s="4">
         <v>2.21</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>80</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="P17" s="4">
+        <v>2.84</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L18" s="4"/>
+      <c r="M18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="P18" s="4">
+        <v>12.56</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P19" s="4">
+        <v>90.36</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>68</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>1053.92</v>
+      </c>
+      <c r="P20" s="8">
+        <v>395.06</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>37.48</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>