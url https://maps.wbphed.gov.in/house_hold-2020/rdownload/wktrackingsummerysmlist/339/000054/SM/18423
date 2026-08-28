--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -77,191 +77,260 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation works for 86 Nos. Mouzas of Saltora Block 07 nos Zone (06 nos OHR &amp; Direct Zone- 1) under Saltora- Chhatna Water Supply Scheme (BRGF ph - I project).</t>
+  </si>
+  <si>
+    <t>SM/18423</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Supply delivery and fitting fixing of Pump spares of VT pumps at Intake pumping station at Kukrakuri under Chhatna, Saltora Block Sub-Surface Water Based Piped Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte. Block: Saltora, Dist- Bankura.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000310/2023-2024</t>
+  </si>
+  <si>
+    <t>1409/BMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Bankura Division</t>
   </si>
   <si>
-    <t>Augmentation works for 86 Nos. Mouzas of Saltora Block 07 nos Zone (06 nos OHR &amp; Direct Zone- 1) under Saltora- Chhatna Water Supply Scheme (BRGF ph - I project).</t>
-[...7 lines deleted...]
-  <si>
     <t>Creation of Balance FHTC (Functional House Hold Tap Connection), construction of platform with allied works for Augmentation of Monipur (Zone - D) under Saltora- Chhatna Block W/S Scheme (BRGF Ph - I project) under Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000488/2023-2024</t>
   </si>
   <si>
     <t>2340/BQA</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>10/05/2024</t>
   </si>
   <si>
     <t>PARTHA PRATIM CHHATAIT</t>
   </si>
   <si>
+    <t>Creation of Balance FHTC (Functional House Hold Tap Connection), construction of platform with allied works for Augmentation of Udaypur (Zone - B) &amp; Routora (Zone - A) under Saltora- Chhatna Block W/S Scheme (BRGF Ph - I project) under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000489/2023-2024</t>
+  </si>
+  <si>
+    <t>2341/BQA</t>
+  </si>
+  <si>
     <t>Creation of Balance FHTC (Functional House Hold Tap Connection), construction of platform with allied works for Augmentation of Tilabaid (Zone - F) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000487/2023-2024</t>
   </si>
   <si>
     <t>2339/BQA</t>
   </si>
   <si>
     <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Augmentation works for Chinabari (Zone-H) under Saltora- Chhatna water Supply Scheme (BRGF Ph-I project) of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000851/2023-2024</t>
   </si>
   <si>
     <t>2977/BQA</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...26 lines deleted...]
-    <t>2341/BQA</t>
+    <t>Acceptance cum Formal work order for the work of Supply delivery and fitting fixing of Pump spares of HSC pumps at clear water pumping station at Kukrakuri under Chhatna, Saltora Block Sub-Surface Water Based Piped Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte. Block: Saltora, Dist- Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000307/2023-2024</t>
+  </si>
+  <si>
+    <t>1408/BMD</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Replacement of Valves on delivery line at Intake and clear water pumping station at Kukrakuri under Chhatna, Saltora Block Sub-Surface Water Based Piped Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte. Block Saltora, Dist- Bankura</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000611/2023-2024</t>
+  </si>
+  <si>
+    <t>2085/BMD</t>
+  </si>
+  <si>
+    <t>12/09/2023</t>
+  </si>
+  <si>
+    <t>08/07/2024</t>
+  </si>
+  <si>
+    <t>M/S NABIN GOPAL SENGUPTA</t>
   </si>
   <si>
     <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Augmentation works for Manipur (Zone-D) under Saltora- Chhatna water Supply Scheme (BRGF Ph-I project) of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000850/2023-2024</t>
   </si>
   <si>
     <t>2976/BQA</t>
   </si>
   <si>
     <t>MEASURE LAND</t>
   </si>
   <si>
     <t>Design Making &amp; Erection of Disply board using Logo and tag line of Jal Jeevan Mission to the place at different work sites at Ranagora (147), Kanki (150), Bandayagal (156), Bindajam (157) &amp; Khudrabanagram (159) of Swajal Gram/Har Ghar Jal Villages for awarness generation among the pepole of Bankura Sadar Sub- Division under Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001057/2023-2024</t>
   </si>
   <si>
     <t>1173/BSD</t>
   </si>
   <si>
     <t>22/11/2023</t>
   </si>
   <si>
     <t>07/12/2023</t>
   </si>
   <si>
     <t>TAPAS DEY</t>
   </si>
   <si>
+    <t>Creation of Balance FHTC (Functional House Hold Tap Connection), construction of platform with allied works for Augmentation of Shyampur (Zone - E) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Jal Jeevan Mission under Bankura Division, PHE Dte.Block - Saltora, Name of OHR - Shyampur, Total House Hold -400 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000686/2022-2023</t>
+  </si>
+  <si>
+    <t>587/BQA</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>27/12/2025</t>
+  </si>
+  <si>
+    <t>PRADYUMNA KOLEY</t>
+  </si>
+  <si>
     <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Udaypur (Zone- B) of Augmentation works for 86 Nos. Mouzas of Saltora Block 07 nos Zone (06 nos OHR &amp; Direct Zone- 1) under Saltora- Chhatna Water Supply Scheme (BRGF ph - I project) of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000075/2024-2025</t>
   </si>
   <si>
     <t>1496/BQA</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>MESAURE LAND</t>
   </si>
   <si>
+    <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Ranjitpur (Zone- C) of Augmentation works for 86 Nos. Mouzas of Saltora Block 07 nos Zone (06 nos OHR &amp; Direct Zone- 1) under Saltora- Chhatna Water Supply Scheme (BRGF ph - I project) of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000382/2024-2025</t>
+  </si>
+  <si>
+    <t>2437/BQA</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>CARTO</t>
+  </si>
+  <si>
     <t>Crossing PWD Road by different dia MS pipe by trench less Technologies i.e Jack Pushing method with MS Carrier pipe and all alled works at Chandra More of HORAKA (Zone - G) under Augmentation works for 86 Nos. Mouzas of Saltora Block 07 nos Zone (06 nos OHR &amp; Direct Zone- 1) under Saltora- Chhatna Water Supply Scheme (BRGF ph - I project) under Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001395/2024-2025</t>
   </si>
   <si>
     <t>42/BQA</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>PARAMESWAR CHOWDHURY</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation of Pabra piped water supply scheme under Bankura Mechanical Division, PHE Dte. Block : Saltora , Dist: Bankura</t>
   </si>
   <si>
     <t>ORD/000018/2025-2026</t>
   </si>
   <si>
     <t>153/BMD</t>
@@ -272,141 +341,72 @@
   <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>M/S DAS AND SARKAR ENTERPRISE</t>
   </si>
   <si>
     <t>Creation of Balance FHTC (Functional House Hold Tap Connection) &amp; Laying of balance distribution system of pipeline with allied works for Augmentation of Ranjitpur (Zone - C) under Saltora- Chhatna Block W/S Scheme (BRGF Ph - I project) under Jal Jeevan Mission under Bankura Division, P.H.E. Dte. Block - Saltora, Name of OHR - Ranjitpur, Total House Hold - 150 nos</t>
   </si>
   <si>
     <t>ORD/000160/2025-2026</t>
   </si>
   <si>
     <t>1301/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>GOURANGA NANDI</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Supply delivery and fitting fixing of Pump spares of HSC pumps at clear water pumping station at Kukrakuri under Chhatna, Saltora Block Sub-Surface Water Based Piped Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte. Block: Saltora, Dist- Bankura</t>
-[...49 lines deleted...]
-  <si>
     <t>Saltora-Mejia Road from Ch 2.50 km to Ch. 7.00 km (In stretches)- Permanent restoration of road for the purpose of repairing the existing water supply pipeline by PHE Department under Bankura Highway Division in the district Bankura.</t>
   </si>
   <si>
     <t>BILL/01925/2024-2025</t>
   </si>
   <si>
     <t>BP/567/2024-25</t>
   </si>
   <si>
     <t>29/03/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER BANKURA HIGHWAY DIVISION</t>
   </si>
   <si>
     <t>Saltora-Murulia Road from Ch. 7.700 km to 9.500 km, Permanent Restoration of road for the purpose of "Laying of pipeline from Udaypur village to Ituri village on main road of Saltora-Madhukunda Road under Udaypur (Zone-B) water supply scheme." under Bankura Highway Division in the district of Bankura.</t>
   </si>
   <si>
     <t>BILL/00086/2025-2026</t>
   </si>
   <si>
     <t>09/04/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>PRADYUMNA KOLEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -955,786 +955,788 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>142.05</v>
+        <v>110.62</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>105.21</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.11</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>213.98</v>
+        <v>142.05</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.09</v>
+        <v>164.04</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>35.08</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>21.38</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="P6" s="4">
-        <v>110.62</v>
+        <v>213.98</v>
       </c>
       <c r="Q6" s="4">
-        <v>105.21</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>95.11</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>164.04</v>
+        <v>2.09</v>
       </c>
       <c r="Q7" s="4">
-        <v>35.08</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>21.38</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>2.09</v>
+        <v>216.67</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.84</v>
+        <v>206.36</v>
       </c>
       <c r="R8" s="4">
-        <v>88.16</v>
+        <v>95.24</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>0.69</v>
+        <v>48.09</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.68</v>
+        <v>45.89</v>
       </c>
       <c r="R9" s="4">
-        <v>97.77</v>
+        <v>95.43</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>2.52</v>
+        <v>2.09</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.84</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>88.16</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>4.65</v>
+        <v>0.69</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.68</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>97.77</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>9.72</v>
+        <v>90.36</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>28.74</v>
+        <v>2.52</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>216.67</v>
+        <v>2.21</v>
       </c>
       <c r="Q14" s="4">
-        <v>206.36</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>95.24</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="4">
-        <v>48.09</v>
+        <v>4.65</v>
       </c>
       <c r="Q15" s="4">
-        <v>45.89</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>95.43</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
@@ -1742,233 +1744,231 @@
       <c r="H16" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P16" s="4">
-        <v>2.21</v>
+        <v>9.72</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="I17" s="13"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="P17" s="4">
-        <v>2.84</v>
+        <v>28.74</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="L18" s="4"/>
+        <v>110</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>111</v>
+      </c>
       <c r="M18" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="P18" s="4">
-        <v>12.56</v>
+        <v>2.84</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>111</v>
-[...6 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="L19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L19" s="4"/>
+      <c r="M19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>90.36</v>
+        <v>12.56</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>68</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>117</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>1053.92</v>