--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="264">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="266">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -587,80 +587,68 @@
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>TAPAN KUMAR MANDAL</t>
   </si>
   <si>
     <t>Continuation Work order for Supply of 1 (One) No. Diesel/LPG/CNG driven Motor Cab (Luxury Taxi) on hire basis for Office of the Assistant Engineer, Khatra Sub-Division, P.H.E. Dte. under Bankura Division, P.H.E. Dte. for the period from 01/03/2025 to 31/10/2025.</t>
   </si>
   <si>
     <t>ORD/002131/2024-2025</t>
   </si>
   <si>
     <t>110\KSD</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>17/09/2025</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Augmentation works of gaseous chlorination system and neutralisation system at Mukutmanipur WTP(old) site under Augmentation works for Zone-I (Hatikheda), Zone-J (Rudra), Zone-L (Dhankura), Zone-M (Purnapani), Zone-O (Madandihi) and Zone-P (Nachna) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) under Bankura Mechanical Division, PHE Dte. Block : Ranibandh , Dist: Bankura</t>
-[...5 lines deleted...]
-    <t>141/BMD</t>
+    <t>Acceptance cum Formal work order for the work of Supply delivery &amp; Installation of submersible Pump motor set &amp; HSC Pump at CWR for Augmentation of WTP under Khatra-Hirbandh-Ranibandh Surface Water based piped water supply scheme under Bankura Mechanical Division, PHE Dte.Dist: Bankura</t>
+  </si>
+  <si>
+    <t>Estimator,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000007/2025-2026</t>
+  </si>
+  <si>
+    <t>142/BMD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>29/07/2025</t>
   </si>
   <si>
-    <t>GOPAL CHANDRA CHOWDHURY</t>
-[...13 lines deleted...]
-  <si>
     <t>MAHADEV ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of distribution pipeline, providing FHTC (Functional House Hold Tap Connection), Construction of platform, valve chamber with all allied works of Zone-O (Madandihi) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000067/2025-2026</t>
   </si>
   <si>
     <t>1007/BQA</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>MANI SANKAR MUKHERJEE</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Augmentation works of gaseous chlorination system and nutralisation system with related allied works at WTP of Hatikheda (Zone I), Rudra(Zone J), Dhankura(Zone L), Purnapani (Zone M), Madandihi (Zone O), Nachna(Zone P), under Khatra Hirbandh Ranibandh water supply scheme under BMD PHE DTE. Dist- Bankura</t>
   </si>
   <si>
     <t>ORD/000037/2025-2026</t>
@@ -801,50 +789,68 @@
     <t>14/08/2023</t>
   </si>
   <si>
     <t>10/05/2024</t>
   </si>
   <si>
     <t>SUBHENDU SEKHAR GORAI</t>
   </si>
   <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Zone-O (Madandihi) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000709/2023-2024</t>
   </si>
   <si>
     <t>2679/BQA</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>SRIKANTA MONDAL</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Zone-J (Rudra) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000743/2023-2024</t>
+  </si>
+  <si>
+    <t>2740/BQA</t>
+  </si>
+  <si>
+    <t>04/10/2023</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>AMIYA KUMAR BIT</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -3354,372 +3360,372 @@
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>191</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>76</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>27</v>
+        <v>192</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="P36" s="4">
-        <v>41.17</v>
+        <v>94.53</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
-        <v>198</v>
+        <v>27</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>199</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>200</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="P37" s="4">
-        <v>94.53</v>
+        <v>7.83</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="P38" s="4">
-        <v>7.83</v>
+        <v>58.21</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>213</v>
+        <v>73</v>
       </c>
       <c r="P39" s="4">
-        <v>58.21</v>
+        <v>0.37</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
         <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J40" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J40" s="13"/>
       <c r="K40" s="4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>73</v>
+        <v>220</v>
       </c>
       <c r="P40" s="4">
-        <v>0.37</v>
+        <v>28.68</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J41" s="13"/>
+      <c r="J41" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K41" s="4" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>224</v>
+        <v>174</v>
       </c>
       <c r="P41" s="4">
-        <v>28.68</v>
+        <v>77.58</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
@@ -3727,460 +3733,460 @@
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
         <v>225</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K42" s="4" t="s">
         <v>226</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>227</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>174</v>
+        <v>73</v>
       </c>
       <c r="P42" s="4">
-        <v>77.58</v>
+        <v>0.37</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I43" s="13" t="s">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K43" s="4" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>73</v>
+        <v>235</v>
       </c>
       <c r="P43" s="4">
-        <v>0.37</v>
+        <v>11.33</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="I44" s="13" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K44" s="4" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>239</v>
+        <v>67</v>
       </c>
       <c r="P44" s="4">
-        <v>11.33</v>
+        <v>13.61</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J45" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K45" s="4" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>67</v>
+        <v>246</v>
       </c>
       <c r="P45" s="4">
-        <v>13.61</v>
+        <v>200.39</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
         <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="I46" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J46" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K46" s="4" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="P46" s="4">
-        <v>200.39</v>
+        <v>112.19</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="I47" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J47" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K47" s="4" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="P47" s="4">
-        <v>112.19</v>
+        <v>51.87</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="I48" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J48" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K48" s="4" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="P48" s="4">
-        <v>51.87</v>
+        <v>141.71</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="7" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B49" s="7"/>
       <c r="C49" s="7"/>
       <c r="D49" s="7"/>
       <c r="E49" s="11"/>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="14"/>
       <c r="I49" s="14"/>
       <c r="J49" s="14"/>
       <c r="K49" s="8"/>
       <c r="L49" s="8"/>
       <c r="M49" s="8"/>
       <c r="N49" s="8"/>
       <c r="O49" s="8">
-        <v>1984.85</v>
+        <v>2085.38</v>
       </c>
       <c r="P49" s="8">
         <v>0</v>
       </c>
       <c r="Q49" s="8">
         <v>0</v>
       </c>
       <c r="R49" s="8"/>
       <c r="S49" s="8"/>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A49:N49"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>