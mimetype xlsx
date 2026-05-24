--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="266">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -554,182 +554,131 @@
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>PRINCE INDUSTRIES (INDIA)</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Proposed surface water based IBS of Dhankura for Augmentation works for Zone-I (Hatikheda), Zone-J (Rudra), Zone-L (Dhankura), Zone-M (Purnapani), Zone-O (Madandihi) and Zone-P (Nachna) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) Block- Ranibandh under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000149/2024-2025</t>
   </si>
   <si>
     <t>492/BMD</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERS CO-OPERATIVE SOCIETY LIMITED</t>
   </si>
   <si>
-    <t>Laying of pipeline and Construction &amp; Commissioning of FHTC (Functional House Hold Tap Connection) in different mouzas of Augmentation works for Zone-P (Nachna) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Continuation Work order for Supply of 1 (One) No. Diesel/LPG/CNG driven Motor Cab (Luxury Taxi) on hire basis for Office of the Assistant Engineer, Khatra Sub-Division, P.H.E. Dte. under Bankura Division, P.H.E. Dte. for the period from 01/03/2025 to 31/10/2025.</t>
   </si>
   <si>
     <t>ORD/002131/2024-2025</t>
   </si>
   <si>
     <t>110\KSD</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>17/09/2025</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Supply delivery &amp; Installation of submersible Pump motor set &amp; HSC Pump at CWR for Augmentation of WTP under Khatra-Hirbandh-Ranibandh Surface Water based piped water supply scheme under Bankura Mechanical Division, PHE Dte.Dist: Bankura</t>
   </si>
   <si>
     <t>Estimator,Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000007/2025-2026</t>
   </si>
   <si>
     <t>142/BMD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>MAHADEV ENTERPRISE</t>
   </si>
   <si>
-    <t>Laying of distribution pipeline, providing FHTC (Functional House Hold Tap Connection), Construction of platform, valve chamber with all allied works of Zone-O (Madandihi) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Augmentation works of gaseous chlorination system and nutralisation system with related allied works at WTP of Hatikheda (Zone I), Rudra(Zone J), Dhankura(Zone L), Purnapani (Zone M), Madandihi (Zone O), Nachna(Zone P), under Khatra Hirbandh Ranibandh water supply scheme under BMD PHE DTE. Dist- Bankura</t>
   </si>
   <si>
     <t>ORD/000037/2025-2026</t>
   </si>
   <si>
     <t>242/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation Work Order for Supply of 1 (One) No. Diesel/LPG/CNG driven Luxury Taxi/ Bolero/ Scorpio on hire basis for supervision and monitoring of Jal Jeevan Mission work under Khatra Sub-Division of Bankura Division, P.H.E. Dte. for the period from 01/04/2025 to 30/06/2025.</t>
   </si>
   <si>
     <t>ORD/002076/2024-2025</t>
   </si>
   <si>
     <t>235\KSD</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>14/06/2025</t>
   </si>
   <si>
-    <t>Laying HDPE pipeline from Budhkhila village to Tamakhun and Moukanali village for increasing pressure and construction of platform of Zone-J (Rudra) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...5 lines deleted...]
-    <t>703/BQA</t>
+    <t>Repairing and painting of Over Head Reservoirs (Back Wash Reservoir capacity 400 Cum. at WTP site and Over Head reservoir capacity 100 Cum. at Ambikanagar), chemical cum chlorination room, annex building, CFL 1 &amp; 2, pump house, CWR, staff quarter, sub-station, WBSEDCL room and boundary wall within WTP site, intake pump house &amp; intake access bridge including MS carrier pipe, pipe carrying bridge including MS pipe at different location, construction of guard room at Ambikanagar OHR site and construction of godown at WTP site with other allied works for Augmentation works for Zone-I (Hatikheda), Zone-J (Rudra), Zone-L (Dhankura), Zone-M (Purnapani), Zone-O (Madandihi) and Zone-P (Nachna) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001983/2024-2025</t>
+  </si>
+  <si>
+    <t>678/BQA</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
-    <t>11/05/2025</t>
-[...13 lines deleted...]
-  <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>Continuation Work Order for Supply of 1 (One) No. Diesel/LPG/CNG driven Luxury Taxi/ Bolero/ Scorpio on hire basis for supervision and monitoring of Jal Jeevan Mission work under Khatra Sub-Division of Bankura Division, P.H.E. Dte. for the period from 01/01/2025 to 31/03/2025.</t>
   </si>
   <si>
     <t>ORD/001978/2024-2025</t>
   </si>
   <si>
     <t>677\KSD</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Submersible Pump motor set other allied works at Rudra (Zone-J) OHR under Khatra-Hirbandh-Ranibandh Water Supply Scheme BMD, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000198/2025-2026</t>
   </si>
   <si>
     <t>644/BMD</t>
@@ -807,50 +756,77 @@
     <t>26/09/2023</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>SRIKANTA MONDAL</t>
   </si>
   <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Zone-J (Rudra) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000743/2023-2024</t>
   </si>
   <si>
     <t>2740/BQA</t>
   </si>
   <si>
     <t>04/10/2023</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>AMIYA KUMAR BIT</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 1 no. site of Zone-I (Hatikheda), 1 no. site of Zone-J (Rudra), 3 nos. site of Zone-L (Dhankura), 1 no. site of Zone-M (Purnapani) under Augmentation works for Zone-I (Hatikheda), Zone-J (Rudra), Zone-L (Dhankura), Zone-M (Purnapani), Zone-O (Madandihi) and Zone-P (Nachna) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) (SM/18403) within Ranibandh Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001914/2024-2025</t>
+  </si>
+  <si>
+    <t>158\KSD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>S. B. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 1 no. site of Zone-O (Madandihi), 1 no. site of Zone-P (Nachna) under Augmentation works for Zone-I (Hatikheda), Zone-J (Rudra), Zone-L (Dhankura), Zone-M (Purnapani), Zone-O (Madandihi) and Zone-P (Nachna) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) (SM/18403), 3 nos. site of Augmentation works for Makhnu (Zone- K) under Improvement of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) (SM/17251), 1 no. site of Augmentation works for Khejuria (Zone- N) under Improvement of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) (SM/17429) within Ranibandh Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001915/2024-2025</t>
+  </si>
+  <si>
+    <t>159\KSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1239,51 +1215,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W49"/>
+  <dimension ref="A1:W48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1402,54 +1378,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>30.07</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>30.03</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S3" s="4">
         <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1461,54 +1437,54 @@
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.94</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.51</v>
       </c>
       <c r="S4" s="4">
         <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1520,54 +1496,54 @@
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>0.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.5</v>
       </c>
       <c r="S5" s="4">
         <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1579,54 +1555,54 @@
         <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P6" s="4">
         <v>0.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1638,54 +1614,54 @@
         <v>45</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P7" s="4">
         <v>0.87</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.85</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.11</v>
       </c>
       <c r="S7" s="4">
         <v>25</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1933,54 +1909,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P12" s="4">
         <v>0.37</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.16</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>312.19</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -2055,54 +2031,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P14" s="4">
         <v>0.37</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>1.15</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>311.19</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2116,54 +2092,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P15" s="4">
         <v>0.37</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>1.19</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>320.61</v>
       </c>
       <c r="S15" s="4">
         <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2236,54 +2212,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P17" s="4">
         <v>39.8</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>39.12</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>98.3</v>
       </c>
       <c r="S17" s="4">
         <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2295,54 +2271,54 @@
         <v>103</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P18" s="4">
         <v>0.6</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.58</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>97.16</v>
       </c>
       <c r="S18" s="4">
         <v>97</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2354,54 +2330,54 @@
         <v>108</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P19" s="4">
         <v>4.45</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>3.69</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>82.79</v>
       </c>
       <c r="S19" s="4">
         <v>80</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2413,54 +2389,54 @@
         <v>113</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P20" s="4">
         <v>2.97</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>2.34</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>78.94</v>
       </c>
       <c r="S20" s="4">
         <v>94</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2472,54 +2448,54 @@
         <v>116</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P21" s="4">
         <v>2.09</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>2.09</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S21" s="4">
         <v>90</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2531,54 +2507,54 @@
         <v>120</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P22" s="4">
         <v>2.95</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>2.49</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>84.48</v>
       </c>
       <c r="S22" s="4">
         <v>95</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2592,54 +2568,54 @@
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>124</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>125</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>126</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>127</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>128</v>
       </c>
       <c r="P23" s="4">
         <v>6.46</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>6.4</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>99.03</v>
       </c>
       <c r="S23" s="4">
         <v>80</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2653,54 +2629,54 @@
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>132</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>133</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>134</v>
       </c>
       <c r="P24" s="4">
         <v>20.23</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>19.62</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>96.99</v>
       </c>
       <c r="S24" s="4">
         <v>90</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2714,54 +2690,54 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>135</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>136</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P25" s="4">
         <v>16.63</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>16.58</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>99.69</v>
       </c>
       <c r="S25" s="4">
         <v>90</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2832,54 +2808,54 @@
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>142</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>143</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>144</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>145</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>146</v>
       </c>
       <c r="P27" s="4">
         <v>80.09</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>49.92</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>62.34</v>
       </c>
       <c r="S27" s="4">
         <v>81</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2893,54 +2869,54 @@
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>148</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>149</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>150</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>151</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>152</v>
       </c>
       <c r="P28" s="4">
         <v>96.97</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>80.37</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>82.89</v>
       </c>
       <c r="S28" s="4">
         <v>83</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -3253,176 +3229,176 @@
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>180</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>181</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>182</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>183</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>184</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>185</v>
+        <v>163</v>
       </c>
       <c r="P34" s="4">
-        <v>14.48</v>
+        <v>0.97</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J35" s="13" t="s">
         <v>186</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>187</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>188</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>189</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>190</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>163</v>
+        <v>191</v>
       </c>
       <c r="P35" s="4">
-        <v>0.97</v>
+        <v>94.53</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>76</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>192</v>
+        <v>27</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>193</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>194</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>195</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>196</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>197</v>
       </c>
       <c r="P36" s="4">
-        <v>94.53</v>
+        <v>58.21</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
@@ -3436,776 +3412,717 @@
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>198</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>199</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>200</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>201</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>202</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>203</v>
+        <v>73</v>
       </c>
       <c r="P37" s="4">
-        <v>7.83</v>
+        <v>0.37</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K38" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="L38" s="4" t="s">
         <v>205</v>
       </c>
-      <c r="L38" s="4" t="s">
+      <c r="M38" s="4" t="s">
         <v>206</v>
       </c>
-      <c r="M38" s="4" t="s">
+      <c r="N38" s="4" t="s">
         <v>207</v>
       </c>
-      <c r="N38" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O38" s="4" t="s">
-        <v>209</v>
+        <v>174</v>
       </c>
       <c r="P38" s="4">
-        <v>58.21</v>
+        <v>77.58</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K39" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="L39" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="M39" s="4" t="s">
         <v>211</v>
       </c>
-      <c r="L39" s="4" t="s">
+      <c r="N39" s="4" t="s">
         <v>212</v>
-      </c>
-[...4 lines deleted...]
-        <v>214</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P39" s="4">
         <v>0.37</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="I40" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="L40" s="4" t="s">
         <v>215</v>
       </c>
-      <c r="I40" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K40" s="4" t="s">
+      <c r="M40" s="4" t="s">
         <v>216</v>
       </c>
-      <c r="L40" s="4" t="s">
+      <c r="N40" s="4" t="s">
         <v>217</v>
       </c>
-      <c r="M40" s="4" t="s">
+      <c r="O40" s="4" t="s">
         <v>218</v>
       </c>
-      <c r="N40" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P40" s="4">
-        <v>28.68</v>
+        <v>11.33</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K41" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="M41" s="4" t="s">
         <v>222</v>
       </c>
-      <c r="L41" s="4" t="s">
+      <c r="N41" s="4" t="s">
         <v>223</v>
       </c>
-      <c r="M41" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O41" s="4" t="s">
-        <v>174</v>
+        <v>67</v>
       </c>
       <c r="P41" s="4">
-        <v>77.58</v>
+        <v>13.61</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K42" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="L42" s="4" t="s">
         <v>226</v>
       </c>
-      <c r="L42" s="4" t="s">
+      <c r="M42" s="4" t="s">
         <v>227</v>
       </c>
-      <c r="M42" s="4" t="s">
+      <c r="N42" s="4" t="s">
         <v>228</v>
       </c>
-      <c r="N42" s="4" t="s">
+      <c r="O42" s="4" t="s">
         <v>229</v>
       </c>
-      <c r="O42" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P42" s="4">
-        <v>0.37</v>
+        <v>200.39</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
         <v>230</v>
       </c>
       <c r="I43" s="13" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K43" s="4" t="s">
         <v>231</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>232</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>233</v>
       </c>
       <c r="N43" s="4" t="s">
         <v>234</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>235</v>
       </c>
       <c r="P43" s="4">
-        <v>11.33</v>
+        <v>112.19</v>
       </c>
       <c r="Q43" s="4">
-        <v>0</v>
+        <v>112.05</v>
       </c>
       <c r="R43" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S43" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>236</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>237</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>238</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>239</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>240</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>67</v>
+        <v>241</v>
       </c>
       <c r="P44" s="4">
-        <v>13.61</v>
+        <v>51.87</v>
       </c>
       <c r="Q44" s="4">
-        <v>0</v>
+        <v>49.98</v>
       </c>
       <c r="R44" s="4">
-        <v>0</v>
+        <v>96.35</v>
       </c>
       <c r="S44" s="4">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J45" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K45" s="4" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="P45" s="4">
-        <v>200.39</v>
+        <v>141.71</v>
       </c>
       <c r="Q45" s="4">
-        <v>0</v>
+        <v>125.71</v>
       </c>
       <c r="R45" s="4">
-        <v>0</v>
+        <v>88.71</v>
       </c>
       <c r="S45" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="I46" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J46" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K46" s="4" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="P46" s="4">
-        <v>112.19</v>
+        <v>0.9</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="I47" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J47" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K47" s="4" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="P47" s="4">
-        <v>51.87</v>
+        <v>0.9</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
-      <c r="A48" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A48" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="11"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="14"/>
+      <c r="I48" s="14"/>
+      <c r="J48" s="14"/>
+      <c r="K48" s="8"/>
+      <c r="L48" s="8"/>
+      <c r="M48" s="8"/>
+      <c r="N48" s="8"/>
+      <c r="O48" s="8">
+        <v>2036.2</v>
+      </c>
+      <c r="P48" s="8">
+        <v>548.14</v>
+      </c>
+      <c r="Q48" s="8">
+        <v>26.92</v>
+      </c>
+      <c r="R48" s="8"/>
+      <c r="S48" s="8"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
-    <row r="49" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A49:N49"/>
+    <mergeCell ref="A48:N48"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>