--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="292">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -783,50 +783,152 @@
     <t>Work Order for Installation of scheme information board for 1 no. site of Zone-I (Hatikheda), 1 no. site of Zone-J (Rudra), 3 nos. site of Zone-L (Dhankura), 1 no. site of Zone-M (Purnapani) under Augmentation works for Zone-I (Hatikheda), Zone-J (Rudra), Zone-L (Dhankura), Zone-M (Purnapani), Zone-O (Madandihi) and Zone-P (Nachna) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) (SM/18403) within Ranibandh Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001914/2024-2025</t>
   </si>
   <si>
     <t>158\KSD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>S. B. CONSTRUCTION</t>
   </si>
   <si>
     <t>Work Order for Installation of scheme information board for 1 no. site of Zone-O (Madandihi), 1 no. site of Zone-P (Nachna) under Augmentation works for Zone-I (Hatikheda), Zone-J (Rudra), Zone-L (Dhankura), Zone-M (Purnapani), Zone-O (Madandihi) and Zone-P (Nachna) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) (SM/18403), 3 nos. site of Augmentation works for Makhnu (Zone- K) under Improvement of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) (SM/17251), 1 no. site of Augmentation works for Khejuria (Zone- N) under Improvement of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) (SM/17429) within Ranibandh Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001915/2024-2025</t>
   </si>
   <si>
     <t>159\KSD</t>
+  </si>
+  <si>
+    <t>New service connection at Dhankura</t>
+  </si>
+  <si>
+    <t>BILL/01477/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-369</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>New Service connection at Dhankura IBS OHR</t>
+  </si>
+  <si>
+    <t>BILL/01479/2024-2025</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>Laying of pipeline and Construction &amp; Commissioning of FHTC (Functional House Hold Tap Connection) in different mouzas of Augmentation works for Zone-P (Nachna) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000192/2024-2025</t>
+  </si>
+  <si>
+    <t>2135/BQA</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MANDAL</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipeline, providing FHTC (Functional House Hold Tap Connection), Construction of platform, valve chamber with all allied works of Zone-O (Madandihi) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000067/2025-2026</t>
+  </si>
+  <si>
+    <t>1007/BQA</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>MANI SANKAR MUKHERJEE</t>
+  </si>
+  <si>
+    <t>Laying HDPE pipeline from Budhkhila village to Tamakhun and Moukanali village for increasing pressure and construction of platform of Zone-J (Rudra) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001974/2024-2025</t>
+  </si>
+  <si>
+    <t>703/BQA</t>
+  </si>
+  <si>
+    <t>11/05/2025</t>
+  </si>
+  <si>
+    <t>SK. SAHAJAHAN</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Augmentation works of gaseous chlorination system and neutralisation system at Mukutmanipur WTP(old) site under Augmentation works for Zone-I (Hatikheda), Zone-J (Rudra), Zone-L (Dhankura), Zone-M (Purnapani), Zone-O (Madandihi) and Zone-P (Nachna) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) under Bankura Mechanical Division, PHE Dte. Block : Ranibandh , Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000006/2025-2026</t>
+  </si>
+  <si>
+    <t>141/BMD</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>GOPAL CHANDRA CHOWDHURY</t>
+  </si>
+  <si>
+    <t>New service connection at JOVI village, Extension of Ghagra IBS Piped Water Supply Scheme's on-line boosting pump, Rudra gp of Ranibandh block under BMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00335/2025-2026</t>
+  </si>
+  <si>
+    <t>281/W-1714</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1215,73 +1317,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W48"/>
+  <dimension ref="A1:W55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -4042,87 +4144,500 @@
       </c>
       <c r="N47" s="4" t="s">
         <v>252</v>
       </c>
       <c r="O47" s="4" t="s">
         <v>253</v>
       </c>
       <c r="P47" s="4">
         <v>0.9</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
         <v>90</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
-      <c r="A48" s="7" t="s">
+      <c r="A48" s="3">
+        <v>46</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E48" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H48" s="13" t="s">
         <v>257</v>
       </c>
-      <c r="B48" s="7"/>
-[...22 lines deleted...]
-      <c r="S48" s="8"/>
+      <c r="I48" s="13"/>
+      <c r="J48" s="13"/>
+      <c r="K48" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="L48" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="M48" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="N48" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="O48" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="P48" s="4">
+        <v>2.42</v>
+      </c>
+      <c r="Q48" s="4">
+        <v>0</v>
+      </c>
+      <c r="R48" s="4">
+        <v>0</v>
+      </c>
+      <c r="S48" s="4">
+        <v>0</v>
+      </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
+    <row r="49" spans="1:23">
+      <c r="A49" s="3">
+        <v>47</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C49" s="3"/>
+      <c r="D49" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E49" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H49" s="13" t="s">
+        <v>262</v>
+      </c>
+      <c r="I49" s="13"/>
+      <c r="J49" s="13"/>
+      <c r="K49" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="L49" s="4"/>
+      <c r="M49" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="N49" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="O49" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="P49" s="4">
+        <v>1.95</v>
+      </c>
+      <c r="Q49" s="4">
+        <v>0</v>
+      </c>
+      <c r="R49" s="4">
+        <v>0</v>
+      </c>
+      <c r="S49" s="4">
+        <v>0</v>
+      </c>
+      <c r="T49" s="1"/>
+      <c r="U49" s="1"/>
+      <c r="V49" s="1"/>
+      <c r="W49" s="1"/>
+    </row>
+    <row r="50" spans="1:23">
+      <c r="A50" s="3">
+        <v>48</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C50" s="3"/>
+      <c r="D50" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E50" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H50" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="I50" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J50" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K50" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="L50" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="M50" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="N50" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="O50" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="P50" s="4">
+        <v>14.48</v>
+      </c>
+      <c r="Q50" s="4">
+        <v>2.09</v>
+      </c>
+      <c r="R50" s="4">
+        <v>14.41</v>
+      </c>
+      <c r="S50" s="4">
+        <v>90</v>
+      </c>
+      <c r="T50" s="1"/>
+      <c r="U50" s="1"/>
+      <c r="V50" s="1"/>
+      <c r="W50" s="1"/>
+    </row>
+    <row r="51" spans="1:23">
+      <c r="A51" s="3">
+        <v>49</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C51" s="3"/>
+      <c r="D51" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E51" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H51" s="13" t="s">
+        <v>271</v>
+      </c>
+      <c r="I51" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J51" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K51" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="L51" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="M51" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="N51" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="O51" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="P51" s="4">
+        <v>7.83</v>
+      </c>
+      <c r="Q51" s="4">
+        <v>0</v>
+      </c>
+      <c r="R51" s="4">
+        <v>0</v>
+      </c>
+      <c r="S51" s="4">
+        <v>100</v>
+      </c>
+      <c r="T51" s="1"/>
+      <c r="U51" s="1"/>
+      <c r="V51" s="1"/>
+      <c r="W51" s="1"/>
+    </row>
+    <row r="52" spans="1:23">
+      <c r="A52" s="3">
+        <v>50</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C52" s="3"/>
+      <c r="D52" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E52" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H52" s="13" t="s">
+        <v>277</v>
+      </c>
+      <c r="I52" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J52" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K52" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="L52" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="M52" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="N52" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="O52" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="P52" s="4">
+        <v>28.68</v>
+      </c>
+      <c r="Q52" s="4">
+        <v>0</v>
+      </c>
+      <c r="R52" s="4">
+        <v>0</v>
+      </c>
+      <c r="S52" s="4">
+        <v>80</v>
+      </c>
+      <c r="T52" s="1"/>
+      <c r="U52" s="1"/>
+      <c r="V52" s="1"/>
+      <c r="W52" s="1"/>
+    </row>
+    <row r="53" spans="1:23">
+      <c r="A53" s="3">
+        <v>51</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C53" s="3"/>
+      <c r="D53" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E53" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H53" s="13" t="s">
+        <v>282</v>
+      </c>
+      <c r="I53" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J53" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K53" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="L53" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="M53" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="N53" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="O53" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="P53" s="4">
+        <v>41.17</v>
+      </c>
+      <c r="Q53" s="4">
+        <v>0</v>
+      </c>
+      <c r="R53" s="4">
+        <v>0</v>
+      </c>
+      <c r="S53" s="4">
+        <v>90</v>
+      </c>
+      <c r="T53" s="1"/>
+      <c r="U53" s="1"/>
+      <c r="V53" s="1"/>
+      <c r="W53" s="1"/>
+    </row>
+    <row r="54" spans="1:23">
+      <c r="A54" s="3">
+        <v>52</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C54" s="3"/>
+      <c r="D54" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E54" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H54" s="13" t="s">
+        <v>287</v>
+      </c>
+      <c r="I54" s="13"/>
+      <c r="J54" s="13"/>
+      <c r="K54" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="L54" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="M54" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="N54" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="O54" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="P54" s="4">
+        <v>9.32</v>
+      </c>
+      <c r="Q54" s="4">
+        <v>0</v>
+      </c>
+      <c r="R54" s="4">
+        <v>0</v>
+      </c>
+      <c r="S54" s="4">
+        <v>0</v>
+      </c>
+      <c r="T54" s="1"/>
+      <c r="U54" s="1"/>
+      <c r="V54" s="1"/>
+      <c r="W54" s="1"/>
+    </row>
+    <row r="55" spans="1:23">
+      <c r="A55" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="B55" s="7"/>
+      <c r="C55" s="7"/>
+      <c r="D55" s="7"/>
+      <c r="E55" s="11"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
+      <c r="H55" s="14"/>
+      <c r="I55" s="14"/>
+      <c r="J55" s="14"/>
+      <c r="K55" s="8"/>
+      <c r="L55" s="8"/>
+      <c r="M55" s="8"/>
+      <c r="N55" s="8"/>
+      <c r="O55" s="8">
+        <v>2142.06</v>
+      </c>
+      <c r="P55" s="8">
+        <v>550.23</v>
+      </c>
+      <c r="Q55" s="8">
+        <v>25.69</v>
+      </c>
+      <c r="R55" s="8"/>
+      <c r="S55" s="8"/>
+      <c r="T55" s="1"/>
+      <c r="U55" s="1"/>
+      <c r="V55" s="1"/>
+      <c r="W55" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A48:N48"/>
+    <mergeCell ref="A55:N55"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>