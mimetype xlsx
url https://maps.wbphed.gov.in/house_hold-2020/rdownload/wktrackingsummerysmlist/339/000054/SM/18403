--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -89,614 +89,719 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation works for Zone-I (Hatikheda), Zone-J (Rudra), Zone-L (Dhankura), Zone-M (Purnapani), Zone-O (Madandihi) and Zone-P (Nachna) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I)</t>
   </si>
   <si>
     <t>SM/18403</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Zone-I (Hatikheda) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000610/2022-2023</t>
+  </si>
+  <si>
+    <t>567/BQA</t>
+  </si>
+  <si>
+    <t>17/03/2023</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>M/S TARUN KUMAR PATRA</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Zone-M (Purnapani) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000377/2023-2024</t>
+  </si>
+  <si>
+    <t>2070/BQA</t>
+  </si>
+  <si>
+    <t>25/07/2023</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>AJIT KUMAR PAUL</t>
+  </si>
+  <si>
+    <t>Soil Investigation work for the proposed construction of RCC Over Head Reservoir under Bankura Sadar Sub- Division &amp; Khatra Sub- Division of Bankura Division, P.H.E. Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000861/2023-2024</t>
+  </si>
+  <si>
+    <t>2953/BQA</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/12/2023</t>
+  </si>
+  <si>
+    <t>K S GROUP</t>
+  </si>
+  <si>
+    <t>Work Order for Supply of 1 (One) No. Diesel/LPG/CNG driven Luxury Taxi/ Bolero/ Scorpio on hire basis for supervision and monitoring of Jal Jeevan Mission work under Khatra Sub-Division of Bankura Division, P.H.E. Dte. for the period from 02/01/2024 to 31/03/2024.</t>
+  </si>
+  <si>
+    <t>ORD/001134/2023-2024</t>
+  </si>
+  <si>
+    <t>369/KSD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>SEKH MUJTABA ALI</t>
+  </si>
+  <si>
+    <t>Work Order for Laying of UPVC pipeline at Indkuri village for increasing pressure in pipeline under Augmentation works for Zone-I (Hatikheda) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000449/2023-2024</t>
+  </si>
+  <si>
+    <t>257/KSD</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>S. S. S. ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Work Order for Laying of UPVC pipeline at Baraban village for increasing pressure in pipeline under Augmentation works for Zone-I (Hatikheda) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000445/2023-2024</t>
+  </si>
+  <si>
+    <t>253/KSD</t>
+  </si>
+  <si>
+    <t>Work Order for Laying of UPVC pipeline at Indkuri village for increasing pressure in pipeline under Augmentation works for Zone-I (Hatikheda), under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000451/2023-2024</t>
+  </si>
+  <si>
+    <t>259/KSD</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Zone-P (Nachna) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000476/2023-2024</t>
+  </si>
+  <si>
+    <t>2331/BQA</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>10/05/2024</t>
+  </si>
+  <si>
+    <t>SUBHENDU SEKHAR GORAI</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Kamarkuli (17) &amp; Barda (18) mouzas of Augmentation of Zone-I (Hatikheda) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.Total Mouza - 2 Nos. Total Household- 315 Nos.</t>
+  </si>
+  <si>
+    <t>ORD/000473/2022-2023</t>
+  </si>
+  <si>
+    <t>288/BQA</t>
+  </si>
+  <si>
+    <t>13/02/2023</t>
+  </si>
+  <si>
+    <t>14/01/2025</t>
+  </si>
+  <si>
+    <t>BEAUTY CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Work Order for Laying extra HDPE pipeline in Thutasole (42) Mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ under Zone-I (Hatikheda) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000443/2023-2024</t>
+  </si>
+  <si>
+    <t>201/KSD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>21/07/2023</t>
+  </si>
+  <si>
+    <t>SUBHENDU BANERJEE</t>
+  </si>
+  <si>
+    <t>Work Order for Laying of UPVC pipeline at Baraban village for increasing pressure in pipeline under Augmentation works for Zone-I (Hatikheda) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000447/2023-2024</t>
+  </si>
+  <si>
+    <t>255/KSD</t>
+  </si>
+  <si>
     <t>Laying HDPE pipeline from Bhurkura more to Budhkhila village to increase pressure in Budhkhila (61), Atasole (61) &amp; Susunigeria (77) Mouza and from Rudra more to Ladda Primary School to increse pressure in Ladda(33) Mouza under Zone-J (Rudra) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000088/2023-2024</t>
   </si>
   <si>
     <t>1070/BQA</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>18/06/2023</t>
   </si>
   <si>
     <t>MAYA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Work Order for Laying of UPVC pipeline at Baraban village for increasing pressure in pipeline under Augmentation works for Zone-I (Hatikheda) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A)</t>
-[...41 lines deleted...]
-    <t>259/KSD</t>
+    <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Zone - P (Nachna) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000841/2023-2024</t>
+  </si>
+  <si>
+    <t>2967/BQA</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Zone-O (Madandihi) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000709/2023-2024</t>
+  </si>
+  <si>
+    <t>2679/BQA</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>SRIKANTA MONDAL</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Zone - L (Dhankura) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000839/2023-2024</t>
+  </si>
+  <si>
+    <t>2965/BQA</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Zone - M (Purnapani) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000840/2023-2024</t>
+  </si>
+  <si>
+    <t>2966/BQA</t>
+  </si>
+  <si>
+    <t>MEASURE LAND</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Zone - J (Rudra) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000838/2023-2024</t>
+  </si>
+  <si>
+    <t>2964/BQA</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Zone-J (Rudra) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000743/2023-2024</t>
+  </si>
+  <si>
+    <t>2740/BQA</t>
+  </si>
+  <si>
+    <t>04/10/2023</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>AMIYA KUMAR BIT</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000033/2023-2024</t>
   </si>
   <si>
     <t>1120/BQA</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000052/2023-2024</t>
   </si>
   <si>
     <t>2412/BQA</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
-    <t>Soil Investigation work for the proposed construction of RCC Over Head Reservoir under Bankura Sadar Sub- Division &amp; Khatra Sub- Division of Bankura Division, P.H.E. Dte. (2nd Call)</t>
-[...16 lines deleted...]
-  <si>
     <t>Laying HDPE pipeline from Bansol More to Dhagara Post Office and interconnection with existing rising main to increase pressure in Bansol, Chaitandihi and Dhagara Mouza under Zone-I (Hatikheda) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001083/2023-2024</t>
   </si>
   <si>
     <t>101/BQA</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
-    <t>SUBHENDU BANERJEE</t>
-[...17 lines deleted...]
-    <t>SEKH MUJTABA ALI</t>
+    <t>Laying HDPE pipeline with all allied works of Zone-M (Purnapani ) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000078/2024-2025</t>
+  </si>
+  <si>
+    <t>1498/BQA</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of high lift and low lift Pumping machineries with other electro-mechanical accessories at tail end &amp; CWR site for Augmentation works for Purnapani Augmentation works for Zone-I (Hatikheda), Zone-J (Rudra), Zone-L (Dhankura), Zone-M (Purnapani), Zone-O (Madandihi) and Zone-P (Nachna) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) under Bankura Mechanical Division, PHE Dte. Block : Ranibandh , Dist: Bankura</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000171/2024-2025</t>
   </si>
   <si>
     <t>513/BMD</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>EASTERN INDIA SALES &amp; SERVICE</t>
   </si>
   <si>
+    <t>Work order for Supply of 1 (One) No. Diesel/LPG/CNG driven Motor Cab (Luxury Taxi) on hire basis for Office of the Assistant Engineer, Khatra Sub-Division, P.H.E. Dte. under Bankura Division, P.H.E. Dte. for the period from 01/07/2024 to 28/02/2025.</t>
+  </si>
+  <si>
+    <t>ORD/000438/2024-2025</t>
+  </si>
+  <si>
+    <t>394/KSD</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>BISWAJIT LAI</t>
+  </si>
+  <si>
     <t>Work Order for Supply of 1 (One) No. Diesel/LPG/CNG driven Luxury Taxi/ Bolero/ Scorpio on hire basis for supervision and monitoring of Jal Jeevan Mission work under Khatra Sub-Division of Bankura Division, P.H.E. Dte. for the period from 01/04/2024 to 30/06/2024.</t>
   </si>
   <si>
     <t>ORD/001505/2023-2024</t>
   </si>
   <si>
     <t>136/KSD</t>
   </si>
   <si>
     <t>27/03/2024</t>
   </si>
   <si>
     <t>13/06/2024</t>
   </si>
   <si>
     <t>Continuation Work Order for Supply of 1 (One) No. Diesel/LPG/CNG driven Luxury Taxi/ Bolero/ Scorpio on hire basis for supervision and monitoring of Jal Jeevan Mission work under Khatra Sub-Division of Bankura Division, P.H.E. Dte. for the period from 01/07/2024 to 30/09/2024.</t>
   </si>
   <si>
     <t>ORD/000376/2024-2025</t>
   </si>
   <si>
     <t>385\KSD</t>
   </si>
   <si>
     <t>24/06/2024</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
+    <t>Continuation Work Order for Supply of 1 (One) No. Diesel/LPG/CNG driven Luxury Taxi/ Bolero/ Scorpio on hire basis for supervision and monitoring of Jal Jeevan Mission work under Khatra Sub-Division of Bankura Division, P.H.E. Dte. for the period from 01/10/2024 to 31/12/2024.</t>
+  </si>
+  <si>
+    <t>ORD/000377/2024-2025</t>
+  </si>
+  <si>
+    <t>525/KSD</t>
+  </si>
+  <si>
+    <t>17/09/2024</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Proposed surface water based IBS of Dhankura for Augmentation works for Zone-I (Hatikheda), Zone-J (Rudra), Zone-L (Dhankura), Zone-M (Purnapani), Zone-O (Madandihi) and Zone-P (Nachna) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) Block- Ranibandh under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000149/2024-2025</t>
+  </si>
+  <si>
+    <t>492/BMD</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENGINEERS CO-OPERATIVE SOCIETY LIMITED</t>
+  </si>
+  <si>
+    <t>Laying of pipeline and Construction &amp; Commissioning of FHTC (Functional House Hold Tap Connection) in different mouzas of Augmentation works for Zone-P (Nachna) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000192/2024-2025</t>
+  </si>
+  <si>
+    <t>2135/BQA</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MANDAL</t>
+  </si>
+  <si>
     <t>Construction of 200 Cum. Clear Water Reservoir, Pump House, Boundary Wall, Construction of 200 Cum. Over Head Reservoir with ancillary works, Laying Rising Main, Distribution pipeline and Construction &amp; Commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Zone-L (Dhankura) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000337/2024-2025</t>
   </si>
   <si>
     <t>2298/BQA</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>31/05/2025</t>
   </si>
   <si>
-    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Kamarkuli (17) &amp; Barda (18) mouzas of Augmentation of Zone-I (Hatikheda) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.Total Mouza - 2 Nos. Total Household- 315 Nos.</t>
-[...74 lines deleted...]
-    <t>2967/BQA</t>
+    <t>Continuation Work Order for Supply of 1 (One) No. Diesel/LPG/CNG driven Luxury Taxi/ Bolero/ Scorpio on hire basis for supervision and monitoring of Jal Jeevan Mission work under Khatra Sub-Division of Bankura Division, P.H.E. Dte. for the period from 01/01/2025 to 31/03/2025.</t>
+  </si>
+  <si>
+    <t>ORD/001978/2024-2025</t>
+  </si>
+  <si>
+    <t>677\KSD</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>ORD/001158/2023-2024</t>
+  </si>
+  <si>
+    <t>377/BQA</t>
+  </si>
+  <si>
+    <t>31/03/2024</t>
   </si>
   <si>
     <t>Laying HDPE pipeline to increase pressure in Dulalpur (32) Mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection) of Zone-I (Hatikheda) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001125/2023-2024</t>
   </si>
   <si>
     <t>246/BQA</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>24/02/2024</t>
   </si>
   <si>
     <t>BIKASH MANDAL</t>
   </si>
   <si>
     <t>Laying HDPE pipeline to increase pressure in Nischintapur and Mahespur Mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection) of Zone-J (Rudra) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001127/2023-2024</t>
   </si>
   <si>
     <t>205/BQA</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>24/03/2024</t>
   </si>
   <si>
     <t>GANGADHAR MONDAL</t>
   </si>
   <si>
-    <t>ORD/001158/2023-2024</t>
-[...7 lines deleted...]
-  <si>
     <t>RTOR000001/2024-2025</t>
   </si>
   <si>
     <t>1528/BQA</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
-    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Zone-I (Hatikheda) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...82 lines deleted...]
-  <si>
     <t>Sinking of 3 Nos. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine), Construction of 1 No. CWR at OHR site, Construction of 2 Nos. Pump House at Tubewell site, Laying of pipeline and Construction &amp; Commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Augmentation works for Zone-M (Purnapani) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001409/2024-2025</t>
   </si>
   <si>
     <t>50/BQA</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>PRINCE INDUSTRIES (INDIA)</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Proposed surface water based IBS of Dhankura for Augmentation works for Zone-I (Hatikheda), Zone-J (Rudra), Zone-L (Dhankura), Zone-M (Purnapani), Zone-O (Madandihi) and Zone-P (Nachna) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) Block- Ranibandh under Bankura Mechanical Division, P.H.E. Dte</t>
-[...13 lines deleted...]
-  <si>
     <t>Continuation Work order for Supply of 1 (One) No. Diesel/LPG/CNG driven Motor Cab (Luxury Taxi) on hire basis for Office of the Assistant Engineer, Khatra Sub-Division, P.H.E. Dte. under Bankura Division, P.H.E. Dte. for the period from 01/03/2025 to 31/10/2025.</t>
   </si>
   <si>
     <t>ORD/002131/2024-2025</t>
   </si>
   <si>
     <t>110\KSD</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>17/09/2025</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Supply delivery &amp; Installation of submersible Pump motor set &amp; HSC Pump at CWR for Augmentation of WTP under Khatra-Hirbandh-Ranibandh Surface Water based piped water supply scheme under Bankura Mechanical Division, PHE Dte.Dist: Bankura</t>
   </si>
   <si>
     <t>Estimator,Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000007/2025-2026</t>
   </si>
   <si>
     <t>142/BMD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>MAHADEV ENTERPRISE</t>
   </si>
   <si>
+    <t>Laying of distribution pipeline, providing FHTC (Functional House Hold Tap Connection), Construction of platform, valve chamber with all allied works of Zone-O (Madandihi) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000067/2025-2026</t>
+  </si>
+  <si>
+    <t>1007/BQA</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>MANI SANKAR MUKHERJEE</t>
+  </si>
+  <si>
     <t>Acceptance cum Formal work order for the work of Augmentation works of gaseous chlorination system and nutralisation system with related allied works at WTP of Hatikheda (Zone I), Rudra(Zone J), Dhankura(Zone L), Purnapani (Zone M), Madandihi (Zone O), Nachna(Zone P), under Khatra Hirbandh Ranibandh water supply scheme under BMD PHE DTE. Dist- Bankura</t>
   </si>
   <si>
     <t>ORD/000037/2025-2026</t>
   </si>
   <si>
     <t>242/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation Work Order for Supply of 1 (One) No. Diesel/LPG/CNG driven Luxury Taxi/ Bolero/ Scorpio on hire basis for supervision and monitoring of Jal Jeevan Mission work under Khatra Sub-Division of Bankura Division, P.H.E. Dte. for the period from 01/04/2025 to 30/06/2025.</t>
   </si>
   <si>
     <t>ORD/002076/2024-2025</t>
   </si>
   <si>
     <t>235\KSD</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>14/06/2025</t>
   </si>
   <si>
+    <t>Laying HDPE pipeline from Budhkhila village to Tamakhun and Moukanali village for increasing pressure and construction of platform of Zone-J (Rudra) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001974/2024-2025</t>
+  </si>
+  <si>
+    <t>703/BQA</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>11/05/2025</t>
+  </si>
+  <si>
+    <t>SK. SAHAJAHAN</t>
+  </si>
+  <si>
     <t>Repairing and painting of Over Head Reservoirs (Back Wash Reservoir capacity 400 Cum. at WTP site and Over Head reservoir capacity 100 Cum. at Ambikanagar), chemical cum chlorination room, annex building, CFL 1 &amp; 2, pump house, CWR, staff quarter, sub-station, WBSEDCL room and boundary wall within WTP site, intake pump house &amp; intake access bridge including MS carrier pipe, pipe carrying bridge including MS pipe at different location, construction of guard room at Ambikanagar OHR site and construction of godown at WTP site with other allied works for Augmentation works for Zone-I (Hatikheda), Zone-J (Rudra), Zone-L (Dhankura), Zone-M (Purnapani), Zone-O (Madandihi) and Zone-P (Nachna) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001983/2024-2025</t>
   </si>
   <si>
     <t>678/BQA</t>
   </si>
   <si>
-    <t>12/03/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>10/06/2025</t>
   </si>
   <si>
-    <t>Continuation Work Order for Supply of 1 (One) No. Diesel/LPG/CNG driven Luxury Taxi/ Bolero/ Scorpio on hire basis for supervision and monitoring of Jal Jeevan Mission work under Khatra Sub-Division of Bankura Division, P.H.E. Dte. for the period from 01/01/2025 to 31/03/2025.</t>
-[...13 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Submersible Pump motor set other allied works at Rudra (Zone-J) OHR under Khatra-Hirbandh-Ranibandh Water Supply Scheme BMD, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000198/2025-2026</t>
   </si>
   <si>
     <t>644/BMD</t>
   </si>
   <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>TAPAN KUMAR SARKAR</t>
   </si>
   <si>
     <t>Laying pipeline and providing FHTC (Functional House Hold Tap Connection) of Zone-I (Hatikheda) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000253/2025-2026</t>
   </si>
   <si>
     <t>1494/BQA</t>
@@ -704,219 +809,114 @@
   <si>
     <t>07/07/2025</t>
   </si>
   <si>
     <t>21/08/2025</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System, Flowmeter with related allied works at Hatikheda (Zone-I), Rudra(Zone-J),Dhankura (Zone-L),Purnapani (Zone-M), Madandihi (Zone-O),Nachna (Zone-P), under Khatra-Hirbandh-Ranibandh Water Supply Scheme under BMD PHE Dte. Dist Bankura.</t>
   </si>
   <si>
     <t>ORD/000415/2025-2026</t>
   </si>
   <si>
     <t>2060/BMD</t>
   </si>
   <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
-    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Zone-P (Nachna) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...50 lines deleted...]
-    <t>AMIYA KUMAR BIT</t>
+    <t>Acceptance cum Formal work order for the work of Augmentation works of gaseous chlorination system and neutralisation system at Mukutmanipur WTP(old) site under Augmentation works for Zone-I (Hatikheda), Zone-J (Rudra), Zone-L (Dhankura), Zone-M (Purnapani), Zone-O (Madandihi) and Zone-P (Nachna) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) under Bankura Mechanical Division, PHE Dte. Block : Ranibandh , Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000006/2025-2026</t>
+  </si>
+  <si>
+    <t>141/BMD</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>GOPAL CHANDRA CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 1 no. site of Zone-O (Madandihi), 1 no. site of Zone-P (Nachna) under Augmentation works for Zone-I (Hatikheda), Zone-J (Rudra), Zone-L (Dhankura), Zone-M (Purnapani), Zone-O (Madandihi) and Zone-P (Nachna) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) (SM/18403), 3 nos. site of Augmentation works for Makhnu (Zone- K) under Improvement of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) (SM/17251), 1 no. site of Augmentation works for Khejuria (Zone- N) under Improvement of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) (SM/17429) within Ranibandh Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001915/2024-2025</t>
+  </si>
+  <si>
+    <t>159\KSD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>S. B. CONSTRUCTION</t>
   </si>
   <si>
     <t>Work Order for Installation of scheme information board for 1 no. site of Zone-I (Hatikheda), 1 no. site of Zone-J (Rudra), 3 nos. site of Zone-L (Dhankura), 1 no. site of Zone-M (Purnapani) under Augmentation works for Zone-I (Hatikheda), Zone-J (Rudra), Zone-L (Dhankura), Zone-M (Purnapani), Zone-O (Madandihi) and Zone-P (Nachna) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) (SM/18403) within Ranibandh Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001914/2024-2025</t>
   </si>
   <si>
     <t>158\KSD</t>
   </si>
   <si>
-    <t>07/03/2025</t>
-[...16 lines deleted...]
-  <si>
     <t>New service connection at Dhankura</t>
   </si>
   <si>
     <t>BILL/01477/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-369</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>New Service connection at Dhankura IBS OHR</t>
   </si>
   <si>
     <t>BILL/01479/2024-2025</t>
   </si>
   <si>
     <t>09/01/2025</t>
-  </si>
-[...64 lines deleted...]
-    <t>GOPAL CHANDRA CHOWDHURY</t>
   </si>
   <si>
     <t>New service connection at JOVI village, Extension of Ghagra IBS Piped Water Supply Scheme's on-line boosting pump, Rudra gp of Ranibandh block under BMD PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00335/2025-2026</t>
   </si>
   <si>
     <t>281/W-1714</t>
   </si>
   <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -1477,2091 +1477,2091 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>30.07</v>
+        <v>80.09</v>
       </c>
       <c r="Q3" s="4">
-        <v>30.03</v>
+        <v>49.92</v>
       </c>
       <c r="R3" s="4">
-        <v>99.87</v>
+        <v>62.34</v>
       </c>
       <c r="S3" s="4">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.94</v>
+        <v>96.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.94</v>
+        <v>80.37</v>
       </c>
       <c r="R4" s="4">
-        <v>99.51</v>
+        <v>82.89</v>
       </c>
       <c r="S4" s="4">
-        <v>20</v>
+        <v>83</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>0.92</v>
+        <v>5.18</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.92</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.5</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>0.97</v>
+        <v>0.37</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.97</v>
+        <v>1.16</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>312.19</v>
       </c>
       <c r="S6" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>0.87</v>
+        <v>0.92</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.85</v>
+        <v>0.92</v>
       </c>
       <c r="R7" s="4">
-        <v>98.11</v>
+        <v>99.5</v>
       </c>
       <c r="S7" s="4">
         <v>25</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="P8" s="4">
-        <v>107.66</v>
+        <v>0.94</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.51</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="I9" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="P9" s="4">
-        <v>18.48</v>
+        <v>0.87</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.85</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.11</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>5.18</v>
+        <v>112.19</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>112.05</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>16.63</v>
+        <v>39.8</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>39.12</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.3</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>0.37</v>
+        <v>0.6</v>
       </c>
       <c r="Q12" s="4">
-        <v>1.16</v>
+        <v>0.58</v>
       </c>
       <c r="R12" s="4">
-        <v>312.19</v>
+        <v>97.16</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>55</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>56</v>
       </c>
       <c r="P13" s="4">
-        <v>56.1</v>
+        <v>0.97</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>0.37</v>
+        <v>30.07</v>
       </c>
       <c r="Q14" s="4">
-        <v>1.15</v>
+        <v>30.03</v>
       </c>
       <c r="R14" s="4">
-        <v>311.19</v>
+        <v>99.87</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>90</v>
+        <v>42</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="P15" s="4">
-        <v>0.37</v>
+        <v>2.95</v>
       </c>
       <c r="Q15" s="4">
-        <v>1.19</v>
+        <v>2.49</v>
       </c>
       <c r="R15" s="4">
-        <v>320.61</v>
+        <v>84.48</v>
       </c>
       <c r="S15" s="4">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J16" s="13"/>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>38</v>
+        <v>100</v>
       </c>
       <c r="P16" s="4">
-        <v>536.72</v>
+        <v>51.87</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>49.98</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>96.35</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J17" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="M17" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P17" s="4">
+        <v>2.09</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>2.09</v>
+      </c>
+      <c r="R17" s="4">
         <v>100</v>
-      </c>
-[...13 lines deleted...]
-        <v>98.3</v>
       </c>
       <c r="S17" s="4">
         <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="N18" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>0.6</v>
+        <v>2.97</v>
       </c>
       <c r="Q18" s="4">
-        <v>0.58</v>
+        <v>2.34</v>
       </c>
       <c r="R18" s="4">
-        <v>97.16</v>
+        <v>78.94</v>
       </c>
       <c r="S18" s="4">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>111</v>
+        <v>93</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="P19" s="4">
         <v>4.45</v>
       </c>
       <c r="Q19" s="4">
         <v>3.69</v>
       </c>
       <c r="R19" s="4">
         <v>82.79</v>
       </c>
       <c r="S19" s="4">
         <v>80</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J20" s="13"/>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K20" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M20" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O20" s="4" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="P20" s="4">
-        <v>2.97</v>
+        <v>141.71</v>
       </c>
       <c r="Q20" s="4">
-        <v>2.34</v>
+        <v>125.71</v>
       </c>
       <c r="R20" s="4">
-        <v>78.94</v>
+        <v>88.71</v>
       </c>
       <c r="S20" s="4">
-        <v>94</v>
+        <v>35</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>59</v>
+        <v>120</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="P21" s="4">
-        <v>2.09</v>
+        <v>107.66</v>
       </c>
       <c r="Q21" s="4">
-        <v>2.09</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="L22" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>2.95</v>
+        <v>18.48</v>
       </c>
       <c r="Q22" s="4">
-        <v>2.49</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>84.48</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J23" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>128</v>
+        <v>80</v>
       </c>
       <c r="P23" s="4">
-        <v>6.46</v>
+        <v>16.63</v>
       </c>
       <c r="Q23" s="4">
-        <v>6.4</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>99.03</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>134</v>
+        <v>80</v>
       </c>
       <c r="P24" s="4">
-        <v>20.23</v>
+        <v>8.12</v>
       </c>
       <c r="Q24" s="4">
-        <v>19.62</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>96.99</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>21</v>
+        <v>135</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>62</v>
+        <v>136</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>26</v>
+        <v>137</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>66</v>
+        <v>140</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>67</v>
+        <v>142</v>
       </c>
       <c r="P25" s="4">
-        <v>16.63</v>
+        <v>56.1</v>
       </c>
       <c r="Q25" s="4">
-        <v>16.58</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>99.69</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J26" s="13"/>
+        <v>143</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K26" s="4" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>52</v>
+        <v>148</v>
       </c>
       <c r="P26" s="4">
-        <v>55.44</v>
+        <v>0.97</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>146</v>
+        <v>50</v>
       </c>
       <c r="P27" s="4">
-        <v>80.09</v>
+        <v>0.37</v>
       </c>
       <c r="Q27" s="4">
-        <v>49.92</v>
+        <v>1.15</v>
       </c>
       <c r="R27" s="4">
-        <v>62.34</v>
+        <v>311.19</v>
       </c>
       <c r="S27" s="4">
-        <v>81</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>152</v>
+        <v>50</v>
       </c>
       <c r="P28" s="4">
-        <v>96.97</v>
+        <v>0.37</v>
       </c>
       <c r="Q28" s="4">
-        <v>80.37</v>
+        <v>1.19</v>
       </c>
       <c r="R28" s="4">
-        <v>82.89</v>
+        <v>320.61</v>
       </c>
       <c r="S28" s="4">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="P29" s="4">
-        <v>8.12</v>
+        <v>0.37</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>21</v>
+        <v>135</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>26</v>
+        <v>137</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="P30" s="4">
-        <v>0.97</v>
+        <v>96.64</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>73</v>
+        <v>174</v>
       </c>
       <c r="P31" s="4">
-        <v>0.37</v>
+        <v>14.48</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>2.09</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>14.41</v>
       </c>
       <c r="S31" s="4">
         <v>90</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J32" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>174</v>
+        <v>56</v>
       </c>
       <c r="P32" s="4">
-        <v>60.85</v>
+        <v>536.72</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>79</v>
+        <v>183</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>179</v>
+        <v>50</v>
       </c>
       <c r="P33" s="4">
-        <v>96.64</v>
+        <v>0.37</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>41</v>
+        <v>80</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>180</v>
+        <v>125</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>183</v>
+        <v>129</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>163</v>
+        <v>80</v>
       </c>
       <c r="P34" s="4">
-        <v>0.97</v>
+        <v>16.63</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>16.58</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>99.69</v>
       </c>
       <c r="S34" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>186</v>
+        <v>27</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="P35" s="4">
-        <v>94.53</v>
+        <v>6.46</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>6.4</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>99.03</v>
       </c>
       <c r="S35" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="P36" s="4">
-        <v>58.21</v>
+        <v>20.23</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>19.62</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>96.99</v>
       </c>
       <c r="S36" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>198</v>
-[...6 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="I37" s="13"/>
+      <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>202</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="P37" s="4">
-        <v>0.37</v>
+        <v>55.44</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
@@ -3575,1013 +3575,1013 @@
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>203</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K38" s="4" t="s">
         <v>204</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>205</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>206</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>207</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>174</v>
+        <v>208</v>
       </c>
       <c r="P38" s="4">
-        <v>77.58</v>
+        <v>60.85</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>73</v>
+        <v>148</v>
       </c>
       <c r="P39" s="4">
-        <v>0.37</v>
+        <v>0.97</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="I40" s="13" t="s">
-        <v>76</v>
+        <v>137</v>
       </c>
       <c r="J40" s="13" t="s">
-        <v>27</v>
+        <v>215</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="P40" s="4">
-        <v>11.33</v>
+        <v>94.53</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K41" s="4" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>67</v>
+        <v>226</v>
       </c>
       <c r="P41" s="4">
-        <v>13.61</v>
+        <v>7.83</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>26</v>
+        <v>137</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="P42" s="4">
-        <v>200.39</v>
+        <v>58.21</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="I43" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K43" s="4" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>235</v>
+        <v>50</v>
       </c>
       <c r="P43" s="4">
-        <v>112.19</v>
+        <v>0.37</v>
       </c>
       <c r="Q43" s="4">
-        <v>112.05</v>
+        <v>0</v>
       </c>
       <c r="R43" s="4">
-        <v>99.88</v>
+        <v>0</v>
       </c>
       <c r="S43" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K44" s="4" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="P44" s="4">
-        <v>51.87</v>
+        <v>28.68</v>
       </c>
       <c r="Q44" s="4">
-        <v>49.98</v>
+        <v>0</v>
       </c>
       <c r="R44" s="4">
-        <v>96.35</v>
+        <v>0</v>
       </c>
       <c r="S44" s="4">
-        <v>49</v>
+        <v>80</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J45" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K45" s="4" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>247</v>
+        <v>208</v>
       </c>
       <c r="P45" s="4">
-        <v>141.71</v>
+        <v>77.58</v>
       </c>
       <c r="Q45" s="4">
-        <v>125.71</v>
+        <v>0</v>
       </c>
       <c r="R45" s="4">
-        <v>88.71</v>
+        <v>0</v>
       </c>
       <c r="S45" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
-        <v>21</v>
+        <v>135</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
         <v>248</v>
       </c>
       <c r="I46" s="13" t="s">
-        <v>26</v>
+        <v>137</v>
       </c>
       <c r="J46" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K46" s="4" t="s">
         <v>249</v>
       </c>
       <c r="L46" s="4" t="s">
         <v>250</v>
       </c>
       <c r="M46" s="4" t="s">
         <v>251</v>
       </c>
       <c r="N46" s="4" t="s">
         <v>252</v>
       </c>
       <c r="O46" s="4" t="s">
         <v>253</v>
       </c>
       <c r="P46" s="4">
-        <v>0.9</v>
+        <v>11.33</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
         <v>254</v>
       </c>
       <c r="I47" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J47" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K47" s="4" t="s">
         <v>255</v>
       </c>
       <c r="L47" s="4" t="s">
         <v>256</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>253</v>
+        <v>80</v>
       </c>
       <c r="P47" s="4">
-        <v>0.9</v>
+        <v>13.61</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-      <c r="J48" s="13"/>
+        <v>259</v>
+      </c>
+      <c r="I48" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J48" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K48" s="4" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="P48" s="4">
-        <v>2.42</v>
+        <v>200.39</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-      <c r="J49" s="13"/>
+        <v>265</v>
+      </c>
+      <c r="I49" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="J49" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K49" s="4" t="s">
-        <v>263</v>
-[...1 lines deleted...]
-      <c r="L49" s="4"/>
+        <v>266</v>
+      </c>
+      <c r="L49" s="4" t="s">
+        <v>267</v>
+      </c>
       <c r="M49" s="4" t="s">
-        <v>264</v>
+        <v>218</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="P49" s="4">
-        <v>1.95</v>
+        <v>41.17</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="I50" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J50" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K50" s="4" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="P50" s="4">
-        <v>14.48</v>
+        <v>0.9</v>
       </c>
       <c r="Q50" s="4">
-        <v>2.09</v>
+        <v>0</v>
       </c>
       <c r="R50" s="4">
-        <v>14.41</v>
+        <v>0</v>
       </c>
       <c r="S50" s="4">
         <v>90</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="I51" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J51" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K51" s="4" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="L51" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="M51" s="4" t="s">
         <v>273</v>
       </c>
-      <c r="M51" s="4" t="s">
+      <c r="N51" s="4" t="s">
         <v>274</v>
       </c>
-      <c r="N51" s="4" t="s">
+      <c r="O51" s="4" t="s">
         <v>275</v>
       </c>
-      <c r="O51" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P51" s="4">
-        <v>7.83</v>
+        <v>0.9</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
-        <v>21</v>
+        <v>135</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>277</v>
-[...6 lines deleted...]
-      </c>
+        <v>279</v>
+      </c>
+      <c r="I52" s="13"/>
+      <c r="J52" s="13"/>
       <c r="K52" s="4" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>206</v>
+        <v>282</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="P52" s="4">
-        <v>28.68</v>
+        <v>2.42</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H53" s="13" t="s">
-        <v>282</v>
-[...6 lines deleted...]
-      </c>
+        <v>284</v>
+      </c>
+      <c r="I53" s="13"/>
+      <c r="J53" s="13"/>
       <c r="K53" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="L53" s="4"/>
+      <c r="M53" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="N53" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="O53" s="4" t="s">
         <v>283</v>
       </c>
-      <c r="L53" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P53" s="4">
-        <v>41.17</v>
+        <v>1.95</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H54" s="13" t="s">
         <v>287</v>
       </c>
       <c r="I54" s="13"/>
       <c r="J54" s="13"/>
       <c r="K54" s="4" t="s">
         <v>288</v>
       </c>
       <c r="L54" s="4" t="s">
         <v>289</v>
       </c>
       <c r="M54" s="4" t="s">
         <v>290</v>
       </c>
       <c r="N54" s="4" t="s">
         <v>290</v>
       </c>
       <c r="O54" s="4" t="s">
-        <v>261</v>
+        <v>283</v>
       </c>
       <c r="P54" s="4">
         <v>9.32</v>
       </c>
       <c r="Q54" s="4">
         <v>0</v>
       </c>
       <c r="R54" s="4">
         <v>0</v>
       </c>
       <c r="S54" s="4">
         <v>0</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="7" t="s">
         <v>291</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="7"/>
       <c r="D55" s="7"/>