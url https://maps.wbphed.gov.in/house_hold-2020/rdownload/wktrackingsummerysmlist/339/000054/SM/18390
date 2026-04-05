--- v0 (2025-12-18)
+++ v1 (2026-04-05)
@@ -335,90 +335,90 @@
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>03/08/2025</t>
   </si>
   <si>
     <t>Repairing and painting of Over Head Reservoir (Capacity 550 Cum., staging height 20 Mtr.), Boundary Wall and construction of Chlorination Room, Guard Room at OHR sites with all allied works under balance work of Improvement of Sonagara Water Supply Scheme under BRGF (Phase - I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000123/2025-2026</t>
   </si>
   <si>
     <t>1285/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>SUBHANKAR BANERJEE</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing internal &amp; external illumination arrangement for CWR Pump House, Sub-Station, Chlorine Room of Sanagara water supply scheme under Bankura Mechanical Division,PHE. Dte. in the Block - Raipur , Dist ¿ Bankura.</t>
-[...13 lines deleted...]
-  <si>
     <t>Balance work of Rising main, Construction of Chlorine Room and Construction of Operator Room for Improvement of Sonagara Water Supply Scheme under BRGF (Phase - I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (For Sonagara Zone-IIB site)</t>
   </si>
   <si>
     <t>ORD/000120/2025-2026</t>
   </si>
   <si>
     <t>1282/BQA</t>
   </si>
   <si>
     <t>SIBSANKAR CHOWDHURY</t>
   </si>
   <si>
     <t>Laying additional HDPE pipeline, Supply of Sluice valve, construction of valve chamber with all allied works under Improvement of Sonagara Water Supply Scheme (Zone-IA) under BRGF (Phase - I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000171/2025-2026</t>
   </si>
   <si>
     <t>1307/BQA</t>
   </si>
   <si>
     <t>02/01/2026</t>
   </si>
   <si>
     <t>TARINI CHARAN UPADHYAY</t>
+  </si>
+  <si>
+    <t>Crossing of Road by Jack pushing method (600 mm dia RCC Hume pipes for casing pipe) for Laying of DI Rising Main under balance work of Improvement of Sonagara Water Supply Scheme under BRGF (Phase - I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000822/2023-2024</t>
+  </si>
+  <si>
+    <t>2945/BQA</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1267,54 +1267,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>129.16</v>
       </c>
       <c r="Q8" s="4">
-        <v>128.44</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.44</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>94</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1556,54 +1556,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P13" s="4">
         <v>29.04</v>
       </c>
       <c r="Q13" s="4">
-        <v>11.6</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>39.96</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>80</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>67</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1617,54 +1617,54 @@
       <c r="I14" s="13" t="s">
         <v>83</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
         <v>409.3</v>
       </c>
       <c r="Q14" s="4">
-        <v>200.9</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>49.08</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>56</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1678,54 +1678,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P15" s="4">
         <v>63.51</v>
       </c>
       <c r="Q15" s="4">
-        <v>30.96</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>48.74</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>81</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>67</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1820,148 +1820,148 @@
         <v>54.07</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>96</v>
+        <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="N18" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>12.85</v>
+        <v>45.08</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P19" s="4">
-        <v>45.08</v>
+        <v>19.48</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
@@ -1969,100 +1969,100 @@
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>104</v>
+        <v>119</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="P20" s="4">
-        <v>19.48</v>
+        <v>7.37</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
-        <v>1823.28</v>
+        <v>1817.81</v>
       </c>
       <c r="P21" s="8">
-        <v>371.9</v>
+        <v>0</v>
       </c>
       <c r="Q21" s="8">
-        <v>20.4</v>
+        <v>0</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>