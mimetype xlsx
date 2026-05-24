--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -375,50 +375,86 @@
     <t>ORD/000171/2025-2026</t>
   </si>
   <si>
     <t>1307/BQA</t>
   </si>
   <si>
     <t>02/01/2026</t>
   </si>
   <si>
     <t>TARINI CHARAN UPADHYAY</t>
   </si>
   <si>
     <t>Crossing of Road by Jack pushing method (600 mm dia RCC Hume pipes for casing pipe) for Laying of DI Rising Main under balance work of Improvement of Sonagara Water Supply Scheme under BRGF (Phase - I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000822/2023-2024</t>
   </si>
   <si>
     <t>2945/BQA</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipeline, Construction of Valve chamber under balance work of Improvement of Sonagara (Zone- IA) Water Supply Scheme BRGF (Phase - I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000183/2024-2025</t>
+  </si>
+  <si>
+    <t>1855/BQA</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>GOPAL CHANDRA CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 3 nos. site of Improvement of Sonagara (Zone-IA &amp; IB) Water Supply Scheme (SM/18390) and 3 nos. site of Augmentation of Sub-Surface water Based piped water supply scheme for Mukundapur and adjoining Mouzas (SM/12380) within Raipur Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001931/2024-2025</t>
+  </si>
+  <si>
+    <t>174\KSD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>SANDHYA DEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -807,51 +843,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1267,54 +1303,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>129.16</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>128.44</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.44</v>
       </c>
       <c r="S8" s="4">
         <v>94</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1556,54 +1592,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P13" s="4">
         <v>29.04</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>11.6</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>39.96</v>
       </c>
       <c r="S13" s="4">
         <v>80</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>67</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1617,54 +1653,54 @@
       <c r="I14" s="13" t="s">
         <v>83</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
         <v>409.3</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>200.9</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>49.08</v>
       </c>
       <c r="S14" s="4">
         <v>56</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1678,54 +1714,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P15" s="4">
         <v>63.51</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>30.96</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>48.74</v>
       </c>
       <c r="S15" s="4">
         <v>81</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>67</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1995,87 +2031,209 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P20" s="4">
         <v>7.37</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>90</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="P21" s="4">
+        <v>34.49</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>90</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>95</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>1853.21</v>
+      </c>
+      <c r="P23" s="8">
+        <v>371.9</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>20.07</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>