--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,354 +89,369 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Laying rising main, distribution system, collecting line from RBTW to CWR, construction of CWR, Pump House, Sub-Station, Chlorine Room, OHR and boundary wall including provision of FHTC under balance work of Improvement of Sonagara Water Supply Scheme u</t>
   </si>
   <si>
     <t>SM/18390</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of Boundary wall, Approach road, Land Development with other allied works for Improvement of Sonagara Piped Water Supply Scheme under (BRGF Ph-I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (For OHR site)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>754/BQA</t>
+  </si>
+  <si>
+    <t>04/04/2023</t>
+  </si>
+  <si>
+    <t>19/05/2023</t>
+  </si>
+  <si>
+    <t>ASEK ALI KHAN</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, Approach road, Land Development with other allied works for Improvement of Sonagara Piped Water Supply Scheme under (BRGF Ph-I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (For Head Work site)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000383/2023-2024</t>
+  </si>
+  <si>
+    <t>2382/BQA</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>02/12/2025</t>
+  </si>
+  <si>
+    <t>GANGADHAR MONDAL</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Kalyansaer (1), Kalapathar (2), Bera (3), Kese (4), Lachankunda (5), Bhagra (6), Lalbazar (7), Digarkanali (8), Karamara (9), Damdi (10), Baburamhir (11), Raidihi (12), Bankanali (13), Indrajhor (14), Khatanga (61), Jaljura (62), Gumkihata (63), Barakharanga (64), Madhupur (65), Khalpara (66), Pairaguri (67), Siarbeda (68), Chirugora (69), Karrasol (70), Chaturi Nutandihi (72), Chaturi (73), Lachhipur (74), Manhara (75), Bishanpur (76), Rautkhana (77), Pirra (78), Rangasol (79), Birudi (80), Dundar (81) &amp; Khejurbedia (82) mouzas for Zone- IA of Improvement of Sonagara Water Supply Scheme under BRGF (Phase - I) at Block- Raipur, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000478/2023-2024</t>
+  </si>
+  <si>
+    <t>2333/BQA</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>MUNMUN UPADHYAY</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing of pumping machineries, Sub-Station equipment¿s and other Electro-mechanical accessories For the scheme of Laying rising main distribution system collecting line from RBTW to CWR Pump House, Sub-Station, Chlorine Room, OHR and boundary wall including providing of FHTC under balance work of improvement of Sanagara water supply scheme under BRGF( Phase-I) under Jal Jeevan Mission Programme Block - Raipur , Dist - Bankura</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000613/2023-2024</t>
+  </si>
+  <si>
+    <t>2068/BMD</t>
+  </si>
+  <si>
+    <t>12/09/2023</t>
+  </si>
+  <si>
+    <t>29/11/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Construction of 400 m³ Capacity R.C.C OHR (based on Departmental Design) with 20 mtr. staging height including foundation, pipeline connection and Providing FHTC for Zone- IB of Improvement of Sonagara Piped Water Supply Scheme under (BRGF Ph-I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000738/2023-2024</t>
   </si>
   <si>
     <t>2737/BQA</t>
   </si>
   <si>
     <t>04/10/2023</t>
   </si>
   <si>
     <t>30/06/2024</t>
   </si>
   <si>
     <t>MD. AAMIR KHAN</t>
   </si>
   <si>
+    <t>Soil Investigation work for the proposed construction of RCC Over Head Reservoir under Bankura Sadar Sub- Division &amp; Khatra Sub- Division of Bankura Division, P.H.E. Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000861/2023-2024</t>
+  </si>
+  <si>
+    <t>2953/BQA</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/12/2023</t>
+  </si>
+  <si>
+    <t>K S GROUP</t>
+  </si>
+  <si>
+    <t>Construction of High lift Pump House with all allied works for balance work of Improvement of Sonagara Water Supply Scheme under BRGF (Phase - I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001085/2023-2024</t>
+  </si>
+  <si>
+    <t>3531/BQA</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>ASOKE KUMAR SAHU</t>
+  </si>
+  <si>
+    <t>Supplying, laying, fitting, fixing and jointing of MS Delivery main Connecting river bed tube well to Common Manifold incuding supply and erecting of guard piling etc. including cost of clamp, bracket, 'U' bolt etc. all complete with other allied works for Improvement of Sonagara Piped Water Supply Scheme under (BRGF Ph-I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000469/2023-2024</t>
+  </si>
+  <si>
+    <t>2324/BQA</t>
+  </si>
+  <si>
+    <t>12/11/2023</t>
+  </si>
+  <si>
+    <t>EARTH MOVING (INDIA)</t>
+  </si>
+  <si>
+    <t>Crossing of Road by Jack pushing method (600 mm dia RCC Hume pipes for casing pipe) for Laying of DI Rising Main under balance work of Improvement of Sonagara Water Supply Scheme under BRGF (Phase - I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000822/2023-2024</t>
+  </si>
+  <si>
+    <t>2945/BQA</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>SIBSANKAR CHOWDHURY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000055/2023-2024</t>
   </si>
   <si>
     <t>2470/BQA</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of Boundary wall, Approach road, Land Development with other allied works for Improvement of Sonagara Piped Water Supply Scheme under (BRGF Ph-I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (For OHR site)</t>
-[...68 lines deleted...]
-    <t>EARTH MOVING (INDIA)</t>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of submersible pumping machineries &amp; gaseous chlorination system and other electromechanical accessories and Making an arrangement for proper material management and handling at Ailakandi PHE Mechanical office campus for Augmentation of Sonagara and its adjoining mouzas water supply scheme under Jal Jeeven mission Progremme under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000144/2024-2025</t>
+  </si>
+  <si>
+    <t>487/BMD</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>03/08/2025</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipeline, Construction of Valve chamber under balance work of Improvement of Sonagara (Zone- IA) Water Supply Scheme BRGF (Phase - I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000183/2024-2025</t>
+  </si>
+  <si>
+    <t>1855/BQA</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>GOPAL CHANDRA CHOWDHURY</t>
   </si>
   <si>
     <t>RTOR000297/2023-2024</t>
   </si>
   <si>
     <t>885/BQA</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>RTOR000159/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Laying rising main, distribution system, collecting line from RBTW to CWR, construction of CWR, Pump House, Sub-Station, Chlorine Room, OHR and boundary wall including provision of FHTC under balance work of Improvement of Sonagara Water Supply Scheme under BRGF (Phase - I) under Jal Jeevan Mission Programme</t>
   </si>
   <si>
     <t>BILL/01519/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-119</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Service connection charge for SONAGARA water supply scheme (scheme code: SM/18390)</t>
   </si>
   <si>
     <t>BILL/00350/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-82</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
-    <t>Construction of Boundary wall, Approach road, Land Development with other allied works for Improvement of Sonagara Piped Water Supply Scheme under (BRGF Ph-I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (For Head Work site)</t>
-[...70 lines deleted...]
-  <si>
     <t>Repairing and painting of Over Head Reservoir (Capacity 550 Cum., staging height 20 Mtr.), Boundary Wall and construction of Chlorination Room, Guard Room at OHR sites with all allied works under balance work of Improvement of Sonagara Water Supply Scheme under BRGF (Phase - I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000123/2025-2026</t>
   </si>
   <si>
     <t>1285/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>SUBHANKAR BANERJEE</t>
   </si>
   <si>
+    <t>Acceptance cum Formal work order for the work of Providing internal &amp; external illumination arrangement for CWR Pump House, Sub-Station, Chlorine Room of Sanagara water supply scheme under Bankura Mechanical Division,PHE. Dte. in the Block - Raipur , Dist ¿ Bankura.</t>
+  </si>
+  <si>
+    <t>ORD/000013/2025-2026</t>
+  </si>
+  <si>
+    <t>148/BMD</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>29/07/2025</t>
+  </si>
+  <si>
     <t>Balance work of Rising main, Construction of Chlorine Room and Construction of Operator Room for Improvement of Sonagara Water Supply Scheme under BRGF (Phase - I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (For Sonagara Zone-IIB site)</t>
   </si>
   <si>
     <t>ORD/000120/2025-2026</t>
   </si>
   <si>
     <t>1282/BQA</t>
   </si>
   <si>
-    <t>SIBSANKAR CHOWDHURY</t>
-[...1 lines deleted...]
-  <si>
     <t>Laying additional HDPE pipeline, Supply of Sluice valve, construction of valve chamber with all allied works under Improvement of Sonagara Water Supply Scheme (Zone-IA) under BRGF (Phase - I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000171/2025-2026</t>
   </si>
   <si>
     <t>1307/BQA</t>
   </si>
   <si>
     <t>02/01/2026</t>
   </si>
   <si>
     <t>TARINI CHARAN UPADHYAY</t>
-  </si>
-[...31 lines deleted...]
-    <t>GOPAL CHANDRA CHOWDHURY</t>
   </si>
   <si>
     <t>Work Order for Installation of scheme information board for 3 nos. site of Improvement of Sonagara (Zone-IA &amp; IB) Water Supply Scheme (SM/18390) and 3 nos. site of Augmentation of Sub-Surface water Based piped water supply scheme for Mukundapur and adjoining Mouzas (SM/12380) within Raipur Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001931/2024-2025</t>
   </si>
   <si>
     <t>174\KSD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>SANDHYA DEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -843,51 +858,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -981,1259 +996,1320 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>302.89</v>
+        <v>14.57</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>227.39</v>
+        <v>29.04</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.6</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>39.96</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>14.57</v>
+        <v>208.25</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>208.25</v>
+        <v>409.3</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>200.9</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>49.08</v>
       </c>
       <c r="S6" s="4">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>5.18</v>
+        <v>302.89</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>129.16</v>
+        <v>5.18</v>
       </c>
       <c r="Q8" s="4">
-        <v>128.44</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.44</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>94</v>
+        <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>36</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>143.02</v>
+        <v>63.51</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>30.96</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>48.74</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>81</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>36</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>36</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>39.55</v>
+        <v>129.16</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>128.44</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.44</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>94</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>0.05</v>
+        <v>7.37</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>36.61</v>
+        <v>227.39</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="J13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>47</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="P13" s="4">
-        <v>29.04</v>
+        <v>83.28</v>
       </c>
       <c r="Q13" s="4">
-        <v>11.6</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>39.96</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>83</v>
+        <v>33</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>409.3</v>
+        <v>34.49</v>
       </c>
       <c r="Q14" s="4">
-        <v>200.9</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>49.08</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>56</v>
+        <v>90</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="P15" s="4">
-        <v>63.51</v>
+        <v>143.02</v>
       </c>
       <c r="Q15" s="4">
-        <v>30.96</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>48.74</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>81</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="P16" s="4">
-        <v>83.28</v>
+        <v>39.55</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="P17" s="4">
-        <v>54.07</v>
+        <v>0.05</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>107</v>
-[...6 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>45.08</v>
+        <v>36.61</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="P19" s="4">
-        <v>19.48</v>
+        <v>54.07</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="I20" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="J20" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J20" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K20" s="4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>110</v>
+        <v>51</v>
       </c>
       <c r="P20" s="4">
-        <v>7.37</v>
+        <v>12.85</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="I21" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J21" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J21" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K21" s="4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>126</v>
+        <v>80</v>
       </c>
       <c r="P21" s="4">
-        <v>34.49</v>
+        <v>45.08</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>127</v>
       </c>
       <c r="I22" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J22" s="13" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="M22" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N22" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="N22" s="4" t="s">
+      <c r="O22" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="O22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>0.9</v>
+        <v>19.48</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K23" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="B23" s="7"/>
-[...22 lines deleted...]
-      <c r="S23" s="8"/>
+      <c r="L23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="P23" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>95</v>
+      </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>1866.05</v>
+      </c>
+      <c r="P24" s="8">
+        <v>371.9</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>19.93</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A23:N23"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>