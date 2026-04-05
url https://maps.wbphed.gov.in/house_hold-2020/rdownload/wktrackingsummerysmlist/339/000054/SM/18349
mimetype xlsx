--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,111 +92,93 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Patrasayer</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>Rampur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/18349</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for newly sunk TW No-I, TW No-II &amp; TW No-III of Rampur Piped water supply scheme Block : Patrasayar under Bankura Mechanical Division, PHE Dte. Dist: Bankura.</t>
+    <t>New Service connection for P/H II of Rampur water supply scheme at Patrasayer Block (SM/18349)</t>
+  </si>
+  <si>
+    <t>BILL/01138/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-276</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>New Service connection for T/W III of Rampur water supply scheme at Patrasayer Block under BMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01137/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-275</t>
+  </si>
+  <si>
+    <t>New service connection for P/H no I of Rampur Water supply scheme at Patrasayer Block under BMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01139/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-277</t>
+  </si>
+  <si>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>SUPPLY, DELIVERY, CONSTRUCTION, COMMISSIONING AND COMPLETION OF ALL CIVIL WORKS INCLUDING ALL ALLIED, RELATED AND ENABLING WORKS FOR RAMPUR PIPED WATER SUPPLY SCHEME, BLOCK- PATRASAYER, DIST- BANKURA UNDER JJM INCLUDING TRIAL RUN FOR 3 MONTHS AND O&amp;M FOR A PERIOD OF 3 YEARS UNDER BANKURA DIVISION,PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
-  </si>
-[...52 lines deleted...]
-    <t>SUPPLY, DELIVERY, CONSTRUCTION, COMMISSIONING AND COMPLETION OF ALL CIVIL WORKS INCLUDING ALL ALLIED, RELATED AND ENABLING WORKS FOR RAMPUR PIPED WATER SUPPLY SCHEME, BLOCK- PATRASAYER, DIST- BANKURA UNDER JJM INCLUDING TRIAL RUN FOR 3 MONTHS AND O&amp;M FOR A PERIOD OF 3 YEARS UNDER BANKURA DIVISION,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000473/2023-2024</t>
   </si>
   <si>
     <t>2328/BQA</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Electromagnetic flowmeter with motorized Sluice Valve for respective OHR for at Rampur Piped Water Supply Scheme under BMD PHE Dte Dist-Bankura.</t>
   </si>
   <si>
     <t>ORD/000039/2025-2026</t>
   </si>
   <si>
     <t>243/BMD</t>
   </si>
@@ -648,51 +630,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -788,555 +770,492 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="M3" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>68.63</v>
+        <v>4.58</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="P4" s="4">
-        <v>4.58</v>
+        <v>4.91</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="P5" s="4">
-        <v>4.91</v>
+        <v>8.11</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>8.11</v>
+        <v>835.53</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>835.53</v>
+        <v>12.22</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="P8" s="4">
-        <v>12.22</v>
+        <v>123.94</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="P9" s="4">
-        <v>123.94</v>
+        <v>36.2</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A10" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>1025.49</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>