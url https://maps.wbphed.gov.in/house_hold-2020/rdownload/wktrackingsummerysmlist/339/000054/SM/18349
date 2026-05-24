--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -972,54 +972,54 @@
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>835.53</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>134.53</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>16.1</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1195,54 +1195,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>1025.49</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>134.53</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>13.12</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>