--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -198,50 +198,68 @@
     <t>ORD/001959/2024-2025</t>
   </si>
   <si>
     <t>694/BQA</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>Construction of Approach Road for (Head Work Site &amp; 2nd Tubewell site), Guard wall at OHR side, HDD Boring in connection with Jal Jeevan Mission (JJM) Rampur Piped water Supply Scheme within Patrasayer Block under Bishnupur Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000255/2025-2026</t>
   </si>
   <si>
     <t>1496/BQA</t>
   </si>
   <si>
     <t>07/07/2025</t>
   </si>
   <si>
     <t>05/10/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for newly sunk TW No-I, TW No-II &amp; TW No-III of Rampur Piped water supply scheme Block : Patrasayar under Bankura Mechanical Division, PHE Dte. Dist: Bankura.</t>
+  </si>
+  <si>
+    <t>ORD/000249/2023-2024</t>
+  </si>
+  <si>
+    <t>1169/BMD</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>16/05/2026</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1175,87 +1193,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P9" s="4">
         <v>36.2</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P10" s="4">
+        <v>68.63</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>23.1</v>
+      </c>
+      <c r="R10" s="4">
+        <v>33.66</v>
+      </c>
+      <c r="S10" s="4">
+        <v>33</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>1094.12</v>
+      </c>
+      <c r="P11" s="8">
+        <v>157.63</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>14.41</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>