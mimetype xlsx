--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -182,81 +182,81 @@
   <si>
     <t>20/09/2025</t>
   </si>
   <si>
     <t>M/S NABIN GOPAL SENGUPTA</t>
   </si>
   <si>
     <t>SUPPLY, DELIVERY, CONSTRUCTION, COMMISSIONING AND COMPLETION OF ALL CIVIL WORKS INCLUDING ALL ALLIED, RELATED AND ENABLING WORKS FOR DANNA PIPED WATER SUPPLY SCHEME, BLOCK- PATRASAYER, DIST- BANKURA UNDER JJM INCLUDING TRIAL RUN FOR 3 MONTHS AND O&amp;M FOR A PERIOD OF 3 YEARS UNDER BANKURA DIVISION,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000467/2023-2024</t>
   </si>
   <si>
     <t>2322/BQA</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>01/06/2026</t>
   </si>
   <si>
     <t>DEBAKI RANJAN SARKAR</t>
   </si>
   <si>
-    <t>Sinking of 1 no Tubewell and Construction of Boundary wall for Augmentation of Patrasayer Water Supply Scheme &amp; Danna Piped Water Supply Scheme.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Electromagnetic flowmeter with motorized Sluice Valve for respective OHR for at Danna Piped Water Supply Scheme under BMD PHE Dte Dist-Bankura.</t>
   </si>
   <si>
     <t>ORD/000034/2025-2026</t>
   </si>
   <si>
     <t>239/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
+  </si>
+  <si>
+    <t>Crossing of Rail Line at KM 264/5 to 264/6 by Jack pushing method (600 mm dia RCC Hume pipes for casing with laid pipe of MS) for Laying of Pipe Line for Hamirhati and its adjoining mouzas water under Augmentation of Rampur water supply scheme &amp; Danna water supply scheme under Sonamukhi Block under Bishnupur Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001747/2024-2025</t>
+  </si>
+  <si>
+    <t>448/BQA</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>SWAPAN KUMAR CHANDRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -932,54 +932,54 @@
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>4.39</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.27</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.26</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -995,54 +995,54 @@
       <c r="I6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>68.09</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>29.42</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>43.21</v>
       </c>
       <c r="S6" s="4">
         <v>55</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1058,214 +1058,214 @@
       <c r="I7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>683.53</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>146.17</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>21.38</v>
       </c>
       <c r="S7" s="4">
         <v>65</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="P8" s="4">
-        <v>20.43</v>
+        <v>12.46</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>71</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>12.46</v>
+        <v>26.55</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
-        <v>1039.07</v>
+        <v>1045.18</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>179.86</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>17.21</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>