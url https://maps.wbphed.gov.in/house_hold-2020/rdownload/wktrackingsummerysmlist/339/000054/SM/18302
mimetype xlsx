--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,83 @@
     <t>239/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>Crossing of Rail Line at KM 264/5 to 264/6 by Jack pushing method (600 mm dia RCC Hume pipes for casing with laid pipe of MS) for Laying of Pipe Line for Hamirhati and its adjoining mouzas water under Augmentation of Rampur water supply scheme &amp; Danna water supply scheme under Sonamukhi Block under Bishnupur Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001747/2024-2025</t>
   </si>
   <si>
     <t>448/BQA</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>SWAPAN KUMAR CHANDRA</t>
+  </si>
+  <si>
+    <t>New service connection for Danna (T/W-II) w/s scheme at Patrasayer block under BMD PHE Dte.(SM/18302)</t>
+  </si>
+  <si>
+    <t>BILL/01600/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-391</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>Sinking of 1 no Tubewell and Construction of Boundary wall for Augmentation of Patrasayer Water Supply Scheme &amp; Danna Piped Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/001938/2024-2025</t>
+  </si>
+  <si>
+    <t>653/BQA</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>BROTIN UPADHYAY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,73 +678,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1198,87 +1231,209 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>26.55</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>6.66</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" s="4">
+        <v>20.43</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>71</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1072.28</v>
+      </c>
+      <c r="P12" s="8">
+        <v>179.86</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>16.77</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>