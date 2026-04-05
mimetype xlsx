--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -129,68 +129,50 @@
     <t>1116/BQA</t>
   </si>
   <si>
     <t>18/05/2022</t>
   </si>
   <si>
     <t>17/07/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000097/2022-2023</t>
   </si>
   <si>
     <t>79BQA</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...16 lines deleted...]
-    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Electromagnetic flowmeter with motorized Sluice Valve for respective OHR for at Nandur Piped Water Supply Scheme under BMD PHE Dte Dist-Bankura.</t>
   </si>
   <si>
     <t>ORD/000417/2025-2026</t>
   </si>
   <si>
     <t>581/BMD</t>
   </si>
   <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>OSMAN SEKH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -600,51 +582,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -848,203 +830,140 @@
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>13769.53</v>
+        <v>12.68</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="3">
-[...20 lines deleted...]
-      <c r="H6" s="13" t="s">
+      <c r="A6" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...23 lines deleted...]
-      <c r="Q6" s="4">
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>332.65</v>
+      </c>
+      <c r="P6" s="8">
         <v>0</v>
       </c>
-      <c r="R6" s="4">
+      <c r="Q6" s="8">
         <v>0</v>
       </c>
-      <c r="S6" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
-    <row r="7" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>