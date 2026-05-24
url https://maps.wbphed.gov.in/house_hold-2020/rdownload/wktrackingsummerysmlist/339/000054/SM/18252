--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -747,54 +747,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>156.95</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>12.59</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>8.02</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -903,54 +903,54 @@
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>332.65</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>12.59</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>3.79</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>