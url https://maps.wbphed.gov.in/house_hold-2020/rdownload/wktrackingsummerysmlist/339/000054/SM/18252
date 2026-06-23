--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -150,50 +150,80 @@
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Electromagnetic flowmeter with motorized Sluice Valve for respective OHR for at Nandur Piped Water Supply Scheme under BMD PHE Dte Dist-Bankura.</t>
   </si>
   <si>
     <t>ORD/000417/2025-2026</t>
   </si>
   <si>
     <t>581/BMD</t>
   </si>
   <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>OSMAN SEKH</t>
+  </si>
+  <si>
+    <t>New service connection for Nandur w/s scheme at Patrasayer block under BMD PHE Dte.(SM/18252)</t>
+  </si>
+  <si>
+    <t>BILL/00359/2025-2026</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>SUPPLY, DELIVERY, CONSTRUCTION, COMMISSIONING AND COMPLETION OF ALL CIVIL &amp; ELECTRO MECHANICAL WORKS INCLUDING ALL ALLIED, RELATED AND ENABLING WORKS FOR PATSOL, RAUTARA, BRINDABANPUR, TELRUI, RANPUR, NANDAMOHANPUR &amp; NARUALA PIPED WATER SUPPLY SCHEME OF SONAMUKHI BLOCK , DHULA DANGA, LEGO, NARAYANPUR, PRATAPPUR, NANDAGRAM, LANKAJOL &amp; DESHRA PIPED WATER SUPPLY SCHEME OF KOTULPUR BLOCK AND BINOD NAGAR, JAMKURI, GOALA, KUSHADWIP, MUKUNDAPUR &amp; NANDUR PIPED WATER SUPPLY SCHEME OF PATRASAYER BLOCK, DIST- BANKURA UNDER JJM INCLUDING TRIAL RUN FOR 3 MONTHS AND O&amp;M FOR A PERIOD OF 3 YEARS UNDER BANKURA DIVISION,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000356/2023-2024</t>
+  </si>
+  <si>
+    <t>2024/BQA</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -582,73 +612,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -883,87 +913,207 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>12.68</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P6" s="4">
+        <v>5.38</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P7" s="4">
+        <v>13769.53</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>55</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>14107.55</v>
+      </c>
+      <c r="P8" s="8">
+        <v>12.59</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0.09</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>