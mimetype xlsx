--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,68 @@
     <t>02/01/2026</t>
   </si>
   <si>
     <t>SANJOY PATRA</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for proposed ground water based Handulia piped water supply scheme Block Simlapal under under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000564/2023-2024</t>
   </si>
   <si>
     <t>2031/BMD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>M/S SOMA ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 5 nos. site of Augmentation of Water Supply Scheme for Dubrajpur, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) [SM/17440] and 1 no. site of Proposed sub-surface Water Based Handulia Piped Water Supply Scheme (SM/18044) within Simlapal Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001925/2024-2025</t>
+  </si>
+  <si>
+    <t>169\KSD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>PRADYUMNA KOLEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -995,54 +1013,54 @@
       <c r="I6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>2.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.78</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.98</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1176,54 +1194,54 @@
       <c r="I9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>250.83</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>79.16</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>31.56</v>
       </c>
       <c r="S9" s="4">
         <v>82</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1239,101 +1257,164 @@
       <c r="I10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>48.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>35.67</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>73.01</v>
       </c>
       <c r="S10" s="4">
         <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>90</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>342.22</v>
+      </c>
+      <c r="P12" s="8">
+        <v>117.6</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>34.36</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>