--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,50 +237,77 @@
     <t>01/09/2023</t>
   </si>
   <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>M/S SOMA ENTERPRISES</t>
   </si>
   <si>
     <t>Work Order for Installation of scheme information board for 5 nos. site of Augmentation of Water Supply Scheme for Dubrajpur, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) [SM/17440] and 1 no. site of Proposed sub-surface Water Based Handulia Piped Water Supply Scheme (SM/18044) within Simlapal Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001925/2024-2025</t>
   </si>
   <si>
     <t>169\KSD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>PRADYUMNA KOLEY</t>
+  </si>
+  <si>
+    <t>Repair and Maintenance work of the Road from Bagdoba to Ramchandrapur Via Goalbathan under Simlapal Block in the District of Bankura,Vide Package No- Road Length-2.2 Km. (Proposed sub-surface water based Handulia Pipe water supply scheme.)</t>
+  </si>
+  <si>
+    <t>BILL/01440/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/483/2024-25</t>
+  </si>
+  <si>
+    <t>22/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER &amp; HPIU WBSRDA BISHNUPUR DIVISION</t>
+  </si>
+  <si>
+    <t>Repair and Maintenance work of the Road from L053-Ramchandrapur to Bhelaidiha under Simlapal Block in the District of Bankura ,Vide Package No-WB-03-406, Road Length-3.864 Km.( proposed sub-surface water based Handulia pipe water supply scheme)</t>
+  </si>
+  <si>
+    <t>BILL/01438/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/569/2024-25</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,70 +696,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1334,87 +1361,205 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>0.9</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.79</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.79</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>343.8</v>
+      </c>
+      <c r="P14" s="8">
+        <v>117.6</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>34.21</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>