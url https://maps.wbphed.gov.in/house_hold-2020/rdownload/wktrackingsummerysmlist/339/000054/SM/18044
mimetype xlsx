--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -92,177 +92,177 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Simlapal</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Proposed sub-surface Water Based Handulia Piped Water Supply Scheme Under Bankura Division,Block-Simlapal,District-Bankura.</t>
   </si>
   <si>
     <t>SM/18044</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of 2 (Two) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well using MS "T" and Laying, Fitting &amp; fixing 100 mm M.S. collecting line from river bed tube well to CWR with allied works, Construction of Clear Water Reservoir, Pump House, Boundary Wall with ancillary works, Laying Rising Main, Distribution pipeline and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ for sub-surface Water Based Handulia Piped Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000403/2023-2024</t>
+  </si>
+  <si>
+    <t>2088/BQA</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>SANJOY PATRA</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for proposed ground water based Handulia piped water supply scheme Block Simlapal under under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000564/2023-2024</t>
+  </si>
+  <si>
+    <t>2031/BMD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>15/12/2025</t>
+  </si>
+  <si>
+    <t>M/S SOMA ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Soil Investigation work for the proposed construction of RCC Over Head Reservoir under Bankura Sadar Sub- Division &amp; Khatra Sub- Division of Bankura Division, P.H.E. Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000861/2023-2024</t>
+  </si>
+  <si>
+    <t>2953/BQA</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/12/2023</t>
+  </si>
+  <si>
+    <t>K S GROUP</t>
+  </si>
+  <si>
+    <t>Preparation of Detailed Project Report for Proposed sub-surface Water Based Handulia Piped Water Supply Scheme under Bankura Division, Block-Simlapal, District-Bankura under Jal Jeevan Mission Program under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001081/2023-2024</t>
+  </si>
+  <si>
+    <t>3544/BQA</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>28/01/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000001/2023-2024</t>
   </si>
   <si>
     <t>1120/BQA</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00199/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Soil Investigation work for the proposed construction of RCC Over Head Reservoir under Bankura Sadar Sub- Division &amp; Khatra Sub- Division of Bankura Division, P.H.E. Dte. (2nd Call)</t>
-[...40 lines deleted...]
-  <si>
     <t>RTOR000194/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>New service connection of Handulia PWSS ,Mouza-Ramchandrapur, G.p.- Parsala JL No.-5 Plot no.-8 under BMSD(D) PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00001/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-96</t>
   </si>
   <si>
     <t>21/06/2024</t>
-  </si>
-[...37 lines deleted...]
-    <t>M/S SOMA ENTERPRISES</t>
   </si>
   <si>
     <t>Work Order for Installation of scheme information board for 5 nos. site of Augmentation of Water Supply Scheme for Dubrajpur, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) [SM/17440] and 1 no. site of Proposed sub-surface Water Based Handulia Piped Water Supply Scheme (SM/18044) within Simlapal Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001925/2024-2025</t>
   </si>
   <si>
     <t>169\KSD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>PRADYUMNA KOLEY</t>
   </si>
   <si>
     <t>Repair and Maintenance work of the Road from Bagdoba to Ramchandrapur Via Goalbathan under Simlapal Block in the District of Bankura,Vide Package No- Road Length-2.2 Km. (Proposed sub-surface water based Handulia Pipe water supply scheme.)</t>
   </si>
   <si>
     <t>BILL/01440/2024-2025</t>
   </si>
@@ -836,541 +836,541 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>23.61</v>
+        <v>250.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>79.16</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>31.56</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>37</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>38</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>2</v>
+        <v>48.85</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>35.67</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>73.01</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>5.18</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>2.81</v>
       </c>
       <c r="Q6" s="4">
         <v>2.78</v>
       </c>
       <c r="R6" s="4">
         <v>98.98</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>3.47</v>
+        <v>23.61</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="L8" s="4"/>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>4.58</v>
+        <v>2</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>250.83</v>
+        <v>3.47</v>
       </c>
       <c r="Q9" s="4">
-        <v>79.16</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>31.56</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="P10" s="4">
-        <v>48.85</v>
+        <v>4.58</v>
       </c>
       <c r="Q10" s="4">
-        <v>35.67</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>73.01</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>0.9</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>