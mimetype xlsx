--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -80,249 +80,249 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Chhatna</t>
   </si>
   <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Proposed sub surface water based Parashibana pipe water supply scheme under Bankura Division, Block Chhatna, District: Bankura.</t>
+  </si>
+  <si>
+    <t>SM/18043</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Proposed surface water based Parashibana under Water Supply Scheme Block- Chatna under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000449/2023-2024</t>
+  </si>
+  <si>
+    <t>1776/BMD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>30/09/2023</t>
+  </si>
+  <si>
+    <t>RAJIB COMPANY</t>
+  </si>
+  <si>
     <t>Bankura Division</t>
   </si>
   <si>
-    <t>Proposed sub surface water based Parashibana pipe water supply scheme under Bankura Division, Block Chhatna, District: Bankura.</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking of 4 (Four) Nos. 200 mm dia. X 3.50 Mtr. depth horizontal river bed tube well using MS "T" and Laying, Fitting &amp; fixing 100 mm M.S. collecting line from river bed tube well to CWR with allied works, Construction of 150 Cum. OHR, 100 Cum. Clear Water Reservoir, Pump House, Boundary Wall with ancillary works, Laying Rising Main, Distribution pipeline and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ for sub surface water based Parashibana pipe water supply scheme under Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000505/2023-2024</t>
+  </si>
+  <si>
+    <t>2358/BQA</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>RAISINHA INFRASTRUCTURE PVT. LTD.</t>
   </si>
   <si>
     <t>Soil Investigation work for construction of OHR (150 CUM CAPACITY) under Proposed sub surface water based Parashibana pipe water supply scheme under Bankura Division, Block Chhatna, District: Bankura under Bankura Sadar Sub Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000894/2023-2024</t>
   </si>
   <si>
     <t>3045/BQA</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>06/12/2023</t>
   </si>
   <si>
     <t>K S GROUP</t>
   </si>
   <si>
+    <t>Route Survey Preparation of DPR for piped water supply scheme for uncover mouzas of Malpara (JL No- 151), Amdiha (161), Narasinhapur (JL No- 163), Harakbedya (JL No- 166), Kelai (JL No- 167), Parashibana (JL No- 168), Jamdoba (JL No- 169), Barshi (JL No- 171), Goyal Danga (JL No- 160) Block- Chhatna under Jal Jeevan Misson (JJM) of Bankura Sadar Sub - Division under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000854/2023-2024</t>
+  </si>
+  <si>
+    <t>2980/BQA</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000003/2023-2024</t>
   </si>
   <si>
     <t>1120/BQA</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000132/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>RTOR000150/2023-2024</t>
   </si>
   <si>
     <t>3467/BQA</t>
   </si>
   <si>
     <t>20/12/2023</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00197/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Proposed surface water based Parashibana under Water Supply Scheme Block- Chatna under Bankura Mechanical Division, P.H.E. Dte</t>
-[...37 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Low Lift pumping machinery and other electromagnetically accessories for Augmentation of sub Surface water base water supply Scheme for Parashibana to accommodate FHTC in Chhatna Block under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
   </si>
   <si>
     <t>ORD/001071/2023-2024</t>
   </si>
   <si>
     <t>3054/BMD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>08/09/2024</t>
   </si>
   <si>
+    <t>Construction of Pump House cum chlorine room (5.40 M X 3.6M) &amp; Toilet with sanitary water supply arrangement, Construction of Guard Room &amp; Toilet with sanitary &amp; water supply arrangement, Construction of WBSEDCL Room and Crossing Rail Track with 300 mm (OD) welded MS Casing Pipe with 100 mm dia. MS carrier pipe for Proposed sub surface water based Parashibana pipe water supply scheme under Chhatna Block under Bankura Sadar Sub-Division of Bankura Division.</t>
+  </si>
+  <si>
+    <t>ORD/001342/2024-2025</t>
+  </si>
+  <si>
+    <t>3181/BQA</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
     <t>RTOR000232/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Deposition of fund for permission of rail crossing between Sirjam and Jhantipahari at KM 259/7-9 under South Eastern Railway under Adra Division.</t>
   </si>
   <si>
     <t>BILL/00027/2024-2025</t>
   </si>
   <si>
     <t>FHTC/04</t>
   </si>
   <si>
     <t>18/04/2024</t>
   </si>
   <si>
     <t>SOUTH EASTERN RAILWAY</t>
   </si>
   <si>
     <t>New service connection for PARASHIBANA water supply scheme under BMD PHE Dte. (SM CODE : SM/18043)</t>
   </si>
   <si>
     <t>BILL/00430/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-104</t>
   </si>
   <si>
     <t>21/06/2024</t>
-  </si>
-[...31 lines deleted...]
-    <t>25/06/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -854,834 +854,834 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>0.56</v>
+        <v>45.33</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>32.16</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>70.95</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P4" s="4">
+        <v>289.5</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>21.05</v>
+      </c>
+      <c r="R4" s="4">
+        <v>7.27</v>
+      </c>
+      <c r="S4" s="4">
         <v>35</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>5.39</v>
+        <v>0.56</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>8.67</v>
+        <v>2.76</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="L7" s="4"/>
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>2</v>
+        <v>65.32</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>45.33</v>
+        <v>5.39</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>289.5</v>
+        <v>8.67</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="L10" s="4"/>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="P10" s="4">
-        <v>25.63</v>
+        <v>2</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="I11" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>5.39</v>
+        <v>25.63</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="P12" s="4">
-        <v>6.78</v>
+        <v>53.17</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>74</v>
+        <v>53</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="P13" s="4">
-        <v>14.47</v>
+        <v>5.39</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="P14" s="4">
-        <v>2.76</v>
+        <v>6.78</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="P15" s="4">
-        <v>53.17</v>
+        <v>14.47</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>524.98</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>53.21</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>10.14</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>