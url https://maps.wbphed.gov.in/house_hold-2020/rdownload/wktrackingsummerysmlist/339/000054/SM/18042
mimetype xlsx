--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -137,117 +137,102 @@
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for proposed ground water based Pirra Bakra piped water supply scheme Block Khatra under under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller-in-Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000571/2023-2024</t>
   </si>
   <si>
     <t>2035/BMD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>M/S BIPUL BANERJEE</t>
+  </si>
+  <si>
+    <t>Soil Investigation work for the proposed construction of RCC Over Head Reservoir under Bankura Sadar Sub- Division &amp; Khatra Sub- Division of Bankura Division, P.H.E. Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000861/2023-2024</t>
+  </si>
+  <si>
+    <t>2953/BQA</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
     <t>30/12/2023</t>
   </si>
   <si>
-    <t>M/S BIPUL BANERJEE</t>
-[...16 lines deleted...]
-  <si>
     <t>K S GROUP</t>
   </si>
   <si>
     <t>Preparation of Detailed Project Report for Proposed Sub Surface Water Based Pirra Bakra Pipe Water Supply Scheme under Bankura Division, Block : Khatra, District : Bankura under Jal Jeevan Mission Program under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001079/2023-2024</t>
   </si>
   <si>
     <t>3542/BQA</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>28/01/2024</t>
   </si>
   <si>
     <t>LEMNISCATE</t>
   </si>
   <si>
     <t>RTOR000195/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>S B ASSOCIATES</t>
   </si>
   <si>
     <t>Balance work of Rising Main for Sub-Surface Water Based Khayerbani Piped Water Supply Scheme and Proposed Sub-Surface Water Based Pirra Bakra Pipe Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer (Contractual)</t>
   </si>
   <si>
     <t>ORD/000196/2025-2026</t>
   </si>
   <si>
     <t>1410/BQA</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>PRADIP PATRA</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Low lift Pumping machineries with other electro mechanical accessories for 2nd no tubewell for proposed ground water based Pirra Bankra piped water supply scheme Block Khatra under Bankura Mechanical Division, PHE Dte. Block Khatra , Dist Bankura</t>
   </si>
@@ -675,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1010,421 +995,358 @@
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>5.18</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>2.76</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P8" s="4">
         <v>6.07</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>223.33</v>
+        <v>10.35</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>42</v>
       </c>
       <c r="P10" s="4">
-        <v>10.35</v>
+        <v>9.91</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...23 lines deleted...]
-      <c r="I11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>123.24</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>