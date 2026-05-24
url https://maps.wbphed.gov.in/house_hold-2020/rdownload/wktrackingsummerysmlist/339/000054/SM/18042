--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -119,159 +119,141 @@
   <si>
     <t>RTOR000002/2023-2024</t>
   </si>
   <si>
     <t>1120/BQA</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>BILL/00200/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for proposed ground water based Pirra Bakra piped water supply scheme Block Khatra under under Bankura Mechanical Division, P.H.E. Dte</t>
-[...2 lines deleted...]
-    <t>Assistant Engineer,Driller-in-Charge</t>
+    <t>Soil Investigation work for the proposed construction of RCC Over Head Reservoir under Bankura Sadar Sub- Division &amp; Khatra Sub- Division of Bankura Division, P.H.E. Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/000571/2023-2024</t>
-[...8 lines deleted...]
-    <t>18/04/2026</t>
+    <t>ORD/000861/2023-2024</t>
+  </si>
+  <si>
+    <t>2953/BQA</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/12/2023</t>
+  </si>
+  <si>
+    <t>K S GROUP</t>
+  </si>
+  <si>
+    <t>Preparation of Detailed Project Report for Proposed Sub Surface Water Based Pirra Bakra Pipe Water Supply Scheme under Bankura Division, Block : Khatra, District : Bankura under Jal Jeevan Mission Program under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001079/2023-2024</t>
+  </si>
+  <si>
+    <t>3542/BQA</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>28/01/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
+  </si>
+  <si>
+    <t>RTOR000195/2023-2024</t>
+  </si>
+  <si>
+    <t>116/BQA</t>
+  </si>
+  <si>
+    <t>10/01/2024</t>
+  </si>
+  <si>
+    <t>Balance work of Rising Main for Sub-Surface Water Based Khayerbani Piped Water Supply Scheme and Proposed Sub-Surface Water Based Pirra Bakra Pipe Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Contractual)</t>
+  </si>
+  <si>
+    <t>ORD/000196/2025-2026</t>
+  </si>
+  <si>
+    <t>1410/BQA</t>
+  </si>
+  <si>
+    <t>26/06/2025</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>PRADIP PATRA</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Low lift Pumping machineries with other electro mechanical accessories for 2nd no tubewell for proposed ground water based Pirra Bankra piped water supply scheme Block Khatra under Bankura Mechanical Division, PHE Dte. Block Khatra , Dist Bankura</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000881/2024-2025</t>
+  </si>
+  <si>
+    <t>2041/BMD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>02/11/2025</t>
   </si>
   <si>
     <t>M/S BIPUL BANERJEE</t>
-  </si>
-[...85 lines deleted...]
-    <t>02/11/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,51 +642,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -902,451 +884,388 @@
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>35.44</v>
+        <v>5.18</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>5.18</v>
+        <v>2.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.76</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="P7" s="4">
-        <v>2.76</v>
+        <v>6.07</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>6.07</v>
+        <v>10.35</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>10.35</v>
+        <v>9.91</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...20 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>87.8</v>
+      </c>
+      <c r="P10" s="8">
+        <v>2.76</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>3.14</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>