--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,110 @@
     <t>01/12/2025</t>
   </si>
   <si>
     <t>PRADIP PATRA</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Low lift Pumping machineries with other electro mechanical accessories for 2nd no tubewell for proposed ground water based Pirra Bankra piped water supply scheme Block Khatra under Bankura Mechanical Division, PHE Dte. Block Khatra , Dist Bankura</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000881/2024-2025</t>
   </si>
   <si>
     <t>2041/BMD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>M/S BIPUL BANERJEE</t>
+  </si>
+  <si>
+    <t>New service connection at PH-II of Pirra bankra W/S scheme.</t>
+  </si>
+  <si>
+    <t>BILL/00357/2025-2026</t>
+  </si>
+  <si>
+    <t>107/W-612</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>New service connection at Pirrabakra.</t>
+  </si>
+  <si>
+    <t>BILL/01475/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-359</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>Sinking of 2 No. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine) to CWR with allied works, Construction of Clear Water Reservoir, Construction of Pump House, Construction of Over Head Reservoir (100 Cum.) with ancillary works, Laying Rising Main, Distribution pipeline and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ for sub surface water based Pirrabakra pipe water supply scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000502/2023-2024</t>
+  </si>
+  <si>
+    <t>2352/BQA</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>15/03/2026</t>
+  </si>
+  <si>
+    <t>S B ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for proposed ground water based Pirra Bakra piped water supply scheme Block Khatra under under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000571/2023-2024</t>
+  </si>
+  <si>
+    <t>2035/BMD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,70 +702,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1185,87 +1245,331 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>9.91</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="P10" s="4">
+        <v>7.99</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="P11" s="4">
+        <v>5.6</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P12" s="4">
+        <v>223.33</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>48.08</v>
+      </c>
+      <c r="R12" s="4">
+        <v>21.53</v>
+      </c>
+      <c r="S12" s="4">
+        <v>80</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P13" s="4">
+        <v>35.44</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>22.61</v>
+      </c>
+      <c r="R13" s="4">
+        <v>63.81</v>
+      </c>
+      <c r="S13" s="4">
+        <v>65</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>360.15</v>
+      </c>
+      <c r="P14" s="8">
+        <v>73.46</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>20.4</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>