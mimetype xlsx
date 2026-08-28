--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -92,228 +92,228 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Khatra</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>PROPOSED SUB SURFACE WATER BASED PIRRA BAKRA PIPE WATER SUPPLY SCHEME, UNDER BANKURA DIVISION , BLOCK : KHATRA, DISTRICT : BANKURA</t>
   </si>
   <si>
     <t>SM/18042</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of 2 No. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine) to CWR with allied works, Construction of Clear Water Reservoir, Construction of Pump House, Construction of Over Head Reservoir (100 Cum.) with ancillary works, Laying Rising Main, Distribution pipeline and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ for sub surface water based Pirrabakra pipe water supply scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000502/2023-2024</t>
+  </si>
+  <si>
+    <t>2352/BQA</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>15/12/2026</t>
+  </si>
+  <si>
+    <t>S B ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for proposed ground water based Pirra Bakra piped water supply scheme Block Khatra under under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000571/2023-2024</t>
+  </si>
+  <si>
+    <t>2035/BMD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>M/S BIPUL BANERJEE</t>
+  </si>
+  <si>
+    <t>Soil Investigation work for the proposed construction of RCC Over Head Reservoir under Bankura Sadar Sub- Division &amp; Khatra Sub- Division of Bankura Division, P.H.E. Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000861/2023-2024</t>
+  </si>
+  <si>
+    <t>2953/BQA</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/12/2023</t>
+  </si>
+  <si>
+    <t>K S GROUP</t>
+  </si>
+  <si>
+    <t>Preparation of Detailed Project Report for Proposed Sub Surface Water Based Pirra Bakra Pipe Water Supply Scheme under Bankura Division, Block : Khatra, District : Bankura under Jal Jeevan Mission Program under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001079/2023-2024</t>
+  </si>
+  <si>
+    <t>3542/BQA</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>28/01/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000002/2023-2024</t>
   </si>
   <si>
     <t>1120/BQA</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00200/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Soil Investigation work for the proposed construction of RCC Over Head Reservoir under Bankura Sadar Sub- Division &amp; Khatra Sub- Division of Bankura Division, P.H.E. Dte. (2nd Call)</t>
-[...40 lines deleted...]
-  <si>
     <t>RTOR000195/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Balance work of Rising Main for Sub-Surface Water Based Khayerbani Piped Water Supply Scheme and Proposed Sub-Surface Water Based Pirra Bakra Pipe Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer (Contractual)</t>
+    <t>Junior Engineer,Junior Engineer (Contractual)</t>
   </si>
   <si>
     <t>ORD/000196/2025-2026</t>
   </si>
   <si>
     <t>1410/BQA</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>PRADIP PATRA</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Low lift Pumping machineries with other electro mechanical accessories for 2nd no tubewell for proposed ground water based Pirra Bankra piped water supply scheme Block Khatra under Bankura Mechanical Division, PHE Dte. Block Khatra , Dist Bankura</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000881/2024-2025</t>
   </si>
   <si>
     <t>2041/BMD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
-    <t>M/S BIPUL BANERJEE</t>
-[...1 lines deleted...]
-  <si>
     <t>New service connection at PH-II of Pirra bankra W/S scheme.</t>
   </si>
   <si>
     <t>BILL/00357/2025-2026</t>
   </si>
   <si>
     <t>107/W-612</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>New service connection at Pirrabakra.</t>
   </si>
   <si>
     <t>BILL/01475/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-359</t>
   </si>
   <si>
     <t>21/01/2025</t>
-  </si>
-[...34 lines deleted...]
-    <t>18/04/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -842,690 +842,690 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>51.54</v>
+        <v>223.33</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>48.08</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>21.53</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>37</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>38</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>2</v>
+        <v>35.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>22.61</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>63.81</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>5.18</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>2.76</v>
       </c>
       <c r="Q6" s="4">
         <v>2.76</v>
       </c>
       <c r="R6" s="4">
         <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>6.07</v>
+        <v>51.54</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="L8" s="4"/>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>10.35</v>
+        <v>2</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="P9" s="4">
-        <v>9.91</v>
+        <v>6.07</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>7.99</v>
+        <v>10.35</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P11" s="4">
-        <v>5.6</v>
+        <v>9.91</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>61</v>
       </c>
       <c r="P12" s="4">
-        <v>223.33</v>
+        <v>7.99</v>
       </c>
       <c r="Q12" s="4">
-        <v>48.08</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>21.53</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="P13" s="4">
-        <v>35.44</v>
+        <v>5.6</v>
       </c>
       <c r="Q13" s="4">
-        <v>22.61</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>63.81</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>360.15</v>