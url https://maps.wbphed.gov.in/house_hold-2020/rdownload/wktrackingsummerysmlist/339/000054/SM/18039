--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,50 +225,68 @@
     <t>BILL/00304/2024-2025</t>
   </si>
   <si>
     <t>BILL/00303/2024-2025</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for proposed ground water based Harirampur piped water supply scheme Block Hirbandh under under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000565/2023-2024</t>
   </si>
   <si>
     <t>2032/BMD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>M/S SWAPAN BANERJEE</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 2 nos. site of Augmentation of Intake, WTP &amp; Rising Main for surface Water-based piped water supply scheme for Mukutmanipur, Khatra &amp; Ranibundh (SM/18612) within Khatra Block, 1 no. site of Sub surface water based Harirampur pipe water supply scheme (SM/18039), 1 no. site of Improvement of Hirbandh and its adjoining mouzas water supply scheme (SM/09852), 1 no. site of Augmentation of Zone-A (Bhuakana) Water Supply Scheme (SM/17730), 1 no. site of Augmentation of Zone-B (Tilabani) Water Supply Scheme (SM/17731) within Hirbandh Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001911/2024-2025</t>
+  </si>
+  <si>
+    <t>155\KSD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>BIKASH MANDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -938,54 +956,54 @@
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>275.04</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>60.53</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>22.01</v>
       </c>
       <c r="S5" s="4">
         <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1064,54 +1082,54 @@
       <c r="I7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>3.03</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.03</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1373,87 +1391,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P12" s="4">
         <v>35.43</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>30</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>90</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>357.74</v>
+      </c>
+      <c r="P14" s="8">
+        <v>63.56</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>17.77</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>