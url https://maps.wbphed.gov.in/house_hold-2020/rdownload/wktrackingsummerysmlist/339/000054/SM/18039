--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -92,183 +92,183 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Hirbandh</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>PROPOSED GROUND WATER BASED HARIRAMPUR PIPE WATER SUPPLY SCHEME, UNDER BANKURA DIVISION , BLOCK : HIRBANDH, DISTRICT : BANKURA</t>
   </si>
   <si>
     <t>SM/18039</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of 2 No. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine) to CWR with allied works, Construction of 100 Cum. Clear Water Reservoir, Construction of Pump House, Boundary Wall, Construction of Over Head Reservoir (100 Cum.) with ancillary works, Laying Rising Main, Distribution pipeline and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ for sub surface water based Harirampur pipe water supply scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000485/2023-2024</t>
+  </si>
+  <si>
+    <t>2337/BQA</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>10/05/2024</t>
+  </si>
+  <si>
+    <t>MANJAR ALI KHAN</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for proposed ground water based Harirampur piped water supply scheme Block Hirbandh under under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000565/2023-2024</t>
+  </si>
+  <si>
+    <t>2032/BMD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>14/12/2026</t>
+  </si>
+  <si>
+    <t>M/S SWAPAN BANERJEE</t>
+  </si>
+  <si>
+    <t>Soil Investigation work for the proposed construction of RCC Over Head Reservoir under Bankura Sadar Sub- Division &amp; Khatra Sub- Division of Bankura Division, P.H.E. Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000861/2023-2024</t>
+  </si>
+  <si>
+    <t>2953/BQA</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/12/2023</t>
+  </si>
+  <si>
+    <t>K S GROUP</t>
+  </si>
+  <si>
+    <t>Preparation of Detailed Project Report for Proposed Ground Water Based Harirampur Pipe Water Supply Scheme under Bankura Division, Block : Hirbandh, District : Bankura under Jal Jeevan Mission Program under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001080/2023-2024</t>
+  </si>
+  <si>
+    <t>3543/BQA</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>28/01/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000012/2023-2024</t>
   </si>
   <si>
     <t>1120/BQA</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00202/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Sinking of 2 No. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine) to CWR with allied works, Construction of 100 Cum. Clear Water Reservoir, Construction of Pump House, Boundary Wall, Construction of Over Head Reservoir (100 Cum.) with ancillary works, Laying Rising Main, Distribution pipeline and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ for sub surface water based Harirampur pipe water supply scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...58 lines deleted...]
-  <si>
     <t>RTOR000197/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>New service connection at Harirampur Piped Water Supply Scheme,Guniada of Hirbandh block under BMD PHE Dte.</t>
   </si>
   <si>
+    <t>BILL/00303/2024-2025</t>
+  </si>
+  <si>
     <t>BILL/00305/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-52</t>
   </si>
   <si>
     <t>24/07/2024</t>
   </si>
   <si>
     <t>BILL/00304/2024-2025</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S SWAPAN BANERJEE</t>
   </si>
   <si>
     <t>Work Order for Installation of scheme information board for 2 nos. site of Augmentation of Intake, WTP &amp; Rising Main for surface Water-based piped water supply scheme for Mukutmanipur, Khatra &amp; Ranibundh (SM/18612) within Khatra Block, 1 no. site of Sub surface water based Harirampur pipe water supply scheme (SM/18039), 1 no. site of Improvement of Hirbandh and its adjoining mouzas water supply scheme (SM/09852), 1 no. site of Augmentation of Zone-A (Bhuakana) Water Supply Scheme (SM/17730), 1 no. site of Augmentation of Zone-B (Tilabani) Water Supply Scheme (SM/17731) within Hirbandh Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001911/2024-2025</t>
   </si>
   <si>
     <t>155\KSD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>BIKASH MANDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -815,655 +815,655 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>16.15</v>
+        <v>275.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>60.53</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>22.01</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>37</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>38</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>2</v>
+        <v>35.43</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>275.04</v>
+        <v>5.18</v>
       </c>
       <c r="Q5" s="4">
-        <v>60.53</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>22.01</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>5.18</v>
+        <v>3.03</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.03</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>3.03</v>
+        <v>16.15</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.03</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="L8" s="4"/>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>8.62</v>
+        <v>2</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="P9" s="4">
-        <v>3.79</v>
+        <v>8.62</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4"/>
       <c r="M10" s="4" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="P10" s="4">
         <v>3.79</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="L11" s="4"/>
+        <v>67</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>68</v>
+      </c>
       <c r="M11" s="4" t="s">
-        <v>41</v>
+        <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>41</v>
+        <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="P11" s="4">
         <v>3.79</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="I12" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="L12" s="4"/>
       <c r="M12" s="4" t="s">
-        <v>68</v>
+        <v>32</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="P12" s="4">
-        <v>35.43</v>
+        <v>3.79</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P13" s="4">
         <v>0.9</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>