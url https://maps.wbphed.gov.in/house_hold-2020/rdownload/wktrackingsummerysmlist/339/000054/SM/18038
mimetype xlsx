--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -119,78 +119,57 @@
   <si>
     <t>RTOR000013/2023-2024</t>
   </si>
   <si>
     <t>1120/BQA</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>BILL/00203/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for proposed ground water based Bansi piped water supply scheme Block Sarenga under under Bankura Mechanical Division, P.H.E. Dte</t>
-[...2 lines deleted...]
-    <t>Assistant Engineer,Driller-in-Charge</t>
+    <t>Preparation of Detailed Project Report for Proposed Ground Water Based Bansi Pipe Water Supply Scheme under Bankura Division, Block : Sarenga, District : Bankura under Jal Jeevan Mission Program under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
-  </si>
-[...19 lines deleted...]
-    <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/001078/2023-2024</t>
   </si>
   <si>
     <t>3540/BQA</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>28/01/2024</t>
   </si>
   <si>
     <t>LEMNISCATE</t>
   </si>
   <si>
     <t>RTOR000198/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
@@ -657,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -899,447 +878,384 @@
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>35.21</v>
+        <v>2.62</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.55</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.97</v>
       </c>
       <c r="S5" s="4">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="P6" s="4">
-        <v>2.62</v>
+        <v>2.92</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="P7" s="4">
-        <v>2.92</v>
+        <v>3.87</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>3.87</v>
+        <v>125.04</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>60.54</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>48.42</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>125.04</v>
+        <v>27.39</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...20 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>164.83</v>
+      </c>
+      <c r="P10" s="8">
+        <v>63.09</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>38.28</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>