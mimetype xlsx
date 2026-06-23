--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,50 +204,71 @@
     <t>02/01/2026</t>
   </si>
   <si>
     <t>SOUHARDYA BUSINESSLINE</t>
   </si>
   <si>
     <t>Sinking of 300 mm X 200 mm X 150 m deep Tubewell by Rig boring method including interconnection with 100 mm dia. G.I. Pipe, Construction of Pump house &amp; Boundary wall at tubewell Site for Ground Water Based Bansi Piped Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer (Contractual)</t>
   </si>
   <si>
     <t>ORD/000184/2025-2026</t>
   </si>
   <si>
     <t>1322/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>M/S. AMAL KUMAR SARKAR</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for proposed ground water based Bansi piped water supply scheme Block Sarenga under under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000464/2023-2024</t>
+  </si>
+  <si>
+    <t>1806/BMD</t>
+  </si>
+  <si>
+    <t>03/08/2023</t>
+  </si>
+  <si>
+    <t>15/03/2027</t>
+  </si>
+  <si>
+    <t>M/S BIPUL BANERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1175,87 +1196,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>27.39</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P10" s="4">
+        <v>35.21</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>16.42</v>
+      </c>
+      <c r="R10" s="4">
+        <v>46.65</v>
+      </c>
+      <c r="S10" s="4">
+        <v>35</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>200.03</v>
+      </c>
+      <c r="P11" s="8">
+        <v>79.51</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>39.75</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>