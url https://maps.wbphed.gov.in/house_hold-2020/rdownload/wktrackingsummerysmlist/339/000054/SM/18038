--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -80,195 +80,195 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Sarenga</t>
   </si>
   <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>PROPOSED GROUND WATER BASED BANSI PIPE WATER SUPPLY SCHEME, UNDER BANKURA DIVISION , BLOCK : SARANGA, DISTRICT : BANKURA</t>
+  </si>
+  <si>
+    <t>SM/18038</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for proposed ground water based Bansi piped water supply scheme Block Sarenga under under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000464/2023-2024</t>
+  </si>
+  <si>
+    <t>1806/BMD</t>
+  </si>
+  <si>
+    <t>03/08/2023</t>
+  </si>
+  <si>
+    <t>15/03/2027</t>
+  </si>
+  <si>
+    <t>M/S BIPUL BANERJEE</t>
+  </si>
+  <si>
     <t>Bankura Division</t>
   </si>
   <si>
-    <t>PROPOSED GROUND WATER BASED BANSI PIPE WATER SUPPLY SCHEME, UNDER BANKURA DIVISION , BLOCK : SARANGA, DISTRICT : BANKURA</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking of 300 mm X 200 mm X 300 m deep Tubewell by Rig boring method including interconnection with 100 mm dia. G.I. Pipe, Construction of 100 Cum. Clear Water Reservoir, Pump House, Boundary Wall, Distribution pipeline with ancillary works and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ for Ground Water Based Bansi Piped Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer (Contractual)</t>
+  </si>
+  <si>
+    <t>ORD/000528/2023-2024</t>
+  </si>
+  <si>
+    <t>2362/BQA</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>SOUHARDYA BUSINESSLINE</t>
+  </si>
+  <si>
+    <t>Preparation of Detailed Project Report for Proposed Ground Water Based Bansi Pipe Water Supply Scheme under Bankura Division, Block : Sarenga, District : Bankura under Jal Jeevan Mission Program under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001078/2023-2024</t>
+  </si>
+  <si>
+    <t>3540/BQA</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>28/01/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000013/2023-2024</t>
   </si>
   <si>
     <t>1120/BQA</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00203/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Preparation of Detailed Project Report for Proposed Ground Water Based Bansi Pipe Water Supply Scheme under Bankura Division, Block : Sarenga, District : Bankura under Jal Jeevan Mission Program under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>RTOR000198/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>New 3 phase connection for Banshi water Supply Scheme</t>
   </si>
   <si>
     <t>BILL/00949/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-227</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
-    <t>Sinking of 300 mm X 200 mm X 300 m deep Tubewell by Rig boring method including interconnection with 100 mm dia. G.I. Pipe, Construction of 100 Cum. Clear Water Reservoir, Pump House, Boundary Wall, Distribution pipeline with ancillary works and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ for Ground Water Based Bansi Piped Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Sinking of 300 mm X 200 mm X 150 m deep Tubewell by Rig boring method including interconnection with 100 mm dia. G.I. Pipe, Construction of Pump house &amp; Boundary wall at tubewell Site for Ground Water Based Bansi Piped Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer (Contractual)</t>
   </si>
   <si>
     <t>ORD/000184/2025-2026</t>
   </si>
   <si>
     <t>1322/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>17/12/2025</t>
   </si>
   <si>
     <t>M/S. AMAL KUMAR SARKAR</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S BIPUL BANERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -797,505 +797,505 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>0.98</v>
+        <v>35.21</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>16.42</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>46.65</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>2</v>
+        <v>125.04</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>60.54</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>48.42</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>2.62</v>
       </c>
       <c r="Q5" s="4">
         <v>2.55</v>
       </c>
       <c r="R5" s="4">
         <v>96.97</v>
       </c>
       <c r="S5" s="4">
         <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>2.92</v>
+        <v>0.98</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="L7" s="4"/>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>3.87</v>
+        <v>2</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>125.04</v>
+        <v>2.92</v>
       </c>
       <c r="Q8" s="4">
-        <v>60.54</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>48.42</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="P9" s="4">
-        <v>27.39</v>
+        <v>3.87</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>35.21</v>
+        <v>27.39</v>
       </c>
       <c r="Q10" s="4">
-        <v>16.42</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>46.65</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>200.03</v>