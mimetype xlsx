--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,153 +89,153 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation of Indpur Piped Water Supply Scheme. Block- Bankura I, District- Bankura</t>
   </si>
   <si>
     <t>SM/18036</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of Indpur Piped water supply scheme, Block - Bankura - I,under Bankura (Sadar) Sub - Division within Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000529/2023-2024</t>
+  </si>
+  <si>
+    <t>2363/BQA</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>10/05/2024</t>
+  </si>
+  <si>
+    <t>S. S. S. ENTERPRISES</t>
+  </si>
+  <si>
     <t>Preparation of DPR for Augmentation of Indpur Piped Water Supply Scheme. Block- Bankura I, District- Bankura under Jal Jeevan Mission (JJM) Project of Bankura Sadar Sub - Division under Bankura Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000154/2023-2024</t>
   </si>
   <si>
     <t>1335/BQA</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
     <t>01/07/2023</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
+    <t>Soil Investigation work for construction of OHR (200 CUM CAPACITY) under Augmentation of Indpur Piped Water Supply Scheme, Block- Bankura- I, District- Bankura.</t>
+  </si>
+  <si>
+    <t>ORD/000886/2023-2024</t>
+  </si>
+  <si>
+    <t>3037/BQA</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>06/12/2023</t>
+  </si>
+  <si>
+    <t>K S GROUP</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000098/2022-2023</t>
   </si>
   <si>
     <t>731/BQA</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000138/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
-    <t>Augmentation of Indpur Piped water supply scheme, Block - Bankura - I,under Bankura (Sadar) Sub - Division within Bankura Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electro mechanical accessories for Augmentation of Indpur piped water supply Scheme Block-Bankura-I under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
   </si>
   <si>
     <t>ORD/000990/2023-2024</t>
   </si>
   <si>
     <t>2850/BMD</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>K S GROUP</t>
   </si>
   <si>
     <t>RTOR000234/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Upward revision of contract Demand from 50KVA to 80 KVA at 11KV having Consumer ID : 942309800 at the premises at Indpur Xone-1, Kaladihi, Bankura.</t>
   </si>
   <si>
     <t>BILL/00959/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-228</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
@@ -808,430 +808,430 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.48</v>
+        <v>463.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>110.61</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>23.88</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>27</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>100.35</v>
+        <v>3.48</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.46</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.47</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>4</v>
+        <v>0.49</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.45</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>92.76</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>463.15</v>
+        <v>100.35</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="P7" s="4">
-        <v>120.1</v>
+        <v>4</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>0.49</v>
+        <v>120.1</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>101.77</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>84.74</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="P9" s="4">
         <v>4</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
@@ -1256,54 +1256,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>697.5</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>216.28</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>31.01</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>