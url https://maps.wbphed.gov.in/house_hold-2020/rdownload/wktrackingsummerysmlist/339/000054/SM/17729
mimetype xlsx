--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,50 +189,68 @@
     <t>ORD/000055/2025-2026</t>
   </si>
   <si>
     <t>251/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>NUPUR CHANDRA HALDER</t>
   </si>
   <si>
     <t>ORD/000184/2023-2024</t>
   </si>
   <si>
     <t>1360/BQA</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>EARTH MOVING (INDIA)</t>
+  </si>
+  <si>
+    <t>Laying of pipeline and Construction &amp; Commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Augmentation works for Zone-F (Masanjhar) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000068/2024-2025</t>
+  </si>
+  <si>
+    <t>1503/BQA</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>RUFIKUL MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -621,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1091,87 +1109,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>48.69</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P9" s="4">
+        <v>19.6</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>50</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>152.36</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>