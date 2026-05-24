--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -857,54 +857,54 @@
       <c r="I4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>48.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>48.68</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S4" s="4">
         <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -916,54 +916,54 @@
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>2.39</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.03</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>85.09</v>
       </c>
       <c r="S5" s="4">
         <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1095,54 +1095,54 @@
       <c r="I8" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>48.69</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>47.17</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>96.88</v>
       </c>
       <c r="S8" s="4">
         <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1156,88 +1156,88 @@
       <c r="I9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>19.6</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.36</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>22.22</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>152.36</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>102.24</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>67.1</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>