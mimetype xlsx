--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -77,180 +77,180 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>Augmentation works for Masanjhar (Zone- F) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I)</t>
+  </si>
+  <si>
+    <t>SM/17729</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction &amp; Commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Augmentation works for Masanjhar (Zone- F) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000181/2023-2024</t>
+  </si>
+  <si>
+    <t>1355/BQA</t>
+  </si>
+  <si>
+    <t>02/06/2023</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>GOURANGA CHATTERJEE</t>
+  </si>
+  <si>
+    <t>ORD/000184/2023-2024</t>
+  </si>
+  <si>
+    <t>1360/BQA</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>EARTH MOVING (INDIA)</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Augmentation works for Masanjhar (Zone- F) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) under Khatra Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000842/2023-2024</t>
+  </si>
+  <si>
+    <t>2968/BQA</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>MEASURE LAND</t>
+  </si>
+  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
-    <t>Augmentation works for Masanjhar (Zone- F) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I)</t>
-[...7 lines deleted...]
-  <si>
     <t>BILL/00206/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Bankura Division</t>
-[...41 lines deleted...]
-    <t>MEASURE LAND</t>
+    <t>Laying of pipeline and Construction &amp; Commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Augmentation works for Zone-F (Masanjhar) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000068/2024-2025</t>
+  </si>
+  <si>
+    <t>1503/BQA</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>RUFIKUL MONDAL</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000167/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System, Flowmeter, Motorized Sulice valve with related allied works at Masanjhar (Zone F) under Khatra Hirbandh Ranibandh Water Supply Scheme under BMD PHE Dte. Dist Bankura.</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000055/2025-2026</t>
   </si>
   <si>
     <t>251/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>NUPUR CHANDRA HALDER</t>
-  </si>
-[...28 lines deleted...]
-    <t>RUFIKUL MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -775,438 +775,438 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="L3" s="4"/>
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
+      </c>
       <c r="M3" s="4" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1</v>
+        <v>48.69</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>48.68</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>48.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>48.68</v>
+        <v>47.17</v>
       </c>
       <c r="R4" s="4">
-        <v>99.99</v>
+        <v>96.88</v>
       </c>
       <c r="S4" s="4">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>2.39</v>
       </c>
       <c r="Q5" s="4">
         <v>2.03</v>
       </c>
       <c r="R5" s="4">
         <v>85.09</v>
       </c>
       <c r="S5" s="4">
         <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="L6" s="4"/>
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>3.82</v>
+        <v>1</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>28.18</v>
+        <v>19.6</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.36</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>22.22</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>29</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>48.69</v>
+        <v>3.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>47.17</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>96.88</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J9" s="13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>19.6</v>
+        <v>28.18</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.36</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>22.22</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>152.36</v>