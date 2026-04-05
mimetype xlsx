--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -98,180 +98,162 @@
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>Augmentation works for Dhemushunya (Zone-IV) of Raipur Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme</t>
   </si>
   <si>
     <t>SM/17714</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>BILL/00208/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Miscellaneous work for Gaseous Chlorination System at Head work site for Augmentation works for Dhemushunya (Zone-IV) of Raipur Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Bankura Mechanical Division PHE Dte,</t>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Augmentation works for Dhemushunya (Zone-IV) of Raipur Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000837/2023-2024</t>
+  </si>
+  <si>
+    <t>2963/BQA</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>MEASURE LAND</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000192/2023-2024</t>
+  </si>
+  <si>
+    <t>116/BQA</t>
+  </si>
+  <si>
+    <t>10/01/2024</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas for Augmentation of Water Supply Scheme for Dhemushunya (Zone-IV) and its adjoining Mouzas under Raipur Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000752/2023-2024</t>
+  </si>
+  <si>
+    <t>2783/BQA</t>
+  </si>
+  <si>
+    <t>09/10/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>EARTH MOVING (INDIA)</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipeline, Construction of Valve Chamber for Augmentation of Water Supply Scheme for Dhemusunya under Raipur Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000287/2024-2025</t>
+  </si>
+  <si>
+    <t>2096/BQA</t>
+  </si>
+  <si>
+    <t>05/08/2024</t>
+  </si>
+  <si>
+    <t>30/09/2025</t>
+  </si>
+  <si>
+    <t>ASHOK KUMAR DEY</t>
+  </si>
+  <si>
+    <t>ORD/000285/2024-2025</t>
+  </si>
+  <si>
+    <t>2097/BQA</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>M/S SUPRIYA CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Repairing and painting of Over Head Reservoir (Capacity 350 Cum., staging height 20 Mtr.), High lift Pump House, Operator Room, Clear Water Reservoir, WBSEDCL Room, Chlorination Room, Guard Room, Boundary Wall and Sinking of 2 (Two) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well (Replacement Tubewell), using MS "T" and Laying, Fitting &amp; fixing 100 mm G.I. collecting line from river bed tube well to CWR with all allied works of Augmentation works for Dhemusunya Zone-IV Water Supply Scheme under Raipur Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000128/2025-2026</t>
+  </si>
+  <si>
+    <t>1290/BQA</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>18/12/2025</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR SINHAMAHAPATRA</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Augmentation work for Dhemusunia (Zone IV) of Raipur water supply scheme under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
-  </si>
-[...124 lines deleted...]
-    <t>Acceptance cum Formal work order for the work of Augmentation work for Dhemusunia (Zone IV) of Raipur water supply scheme under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000879/2024-2025</t>
   </si>
   <si>
     <t>2039/BMD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>05/07/2025</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERS CO-OPERATIVE SOCIETY LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -675,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -854,561 +836,500 @@
         <v>1</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="J4" s="13" t="s">
         <v>30</v>
       </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
-        <v>14.32</v>
+        <v>1.49</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>1.49</v>
+        <v>2.77</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>2.77</v>
+        <v>155.4</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>155.4</v>
+        <v>48.19</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>57</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>48.19</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>48.19</v>
+        <v>37.99</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J10" s="13" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>37.99</v>
+        <v>95.37</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...18 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>390.41</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>