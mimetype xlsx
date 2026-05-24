--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -873,54 +873,54 @@
         <v>29</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>1.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.48</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.5</v>
       </c>
       <c r="S4" s="4">
         <v>99</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -991,54 +991,54 @@
       <c r="I6" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>155.4</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>43.18</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>27.79</v>
       </c>
       <c r="S6" s="4">
         <v>41</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1113,54 +1113,54 @@
       <c r="I8" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>48.19</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.57</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>1.18</v>
       </c>
       <c r="S8" s="4">
         <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1269,54 +1269,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>390.41</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>45.23</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>11.59</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>