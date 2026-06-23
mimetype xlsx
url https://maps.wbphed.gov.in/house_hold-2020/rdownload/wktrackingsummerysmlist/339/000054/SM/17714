--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,50 +225,68 @@
     <t>18/12/2025</t>
   </si>
   <si>
     <t>UTTAM KUMAR SINHAMAHAPATRA</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Augmentation work for Dhemusunia (Zone IV) of Raipur water supply scheme under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000879/2024-2025</t>
   </si>
   <si>
     <t>2039/BMD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>05/07/2025</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERS CO-OPERATIVE SOCIETY LIMITED</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Miscellaneous work for Gaseous Chlorination System at Head work site for Augmentation works for Dhemushunya (Zone-IV) of Raipur Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Bankura Mechanical Division PHE Dte,</t>
+  </si>
+  <si>
+    <t>ORD/001096/2023-2024</t>
+  </si>
+  <si>
+    <t>3071/BMD</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>02/11/2025</t>
+  </si>
+  <si>
+    <t>EASTERN INDIA SALES &amp; SERVICE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1249,87 +1267,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>95.37</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P11" s="4">
+        <v>14.32</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>13.41</v>
+      </c>
+      <c r="R11" s="4">
+        <v>93.67</v>
+      </c>
+      <c r="S11" s="4">
+        <v>80</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>404.73</v>
+      </c>
+      <c r="P12" s="8">
+        <v>58.64</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>14.49</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>