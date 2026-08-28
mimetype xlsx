--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -77,216 +77,216 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>Augmentation works for Dhemushunya (Zone-IV) of Raipur Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme</t>
+  </si>
+  <si>
+    <t>SM/17714</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas for Augmentation of Water Supply Scheme for Dhemushunya (Zone-IV) and its adjoining Mouzas under Raipur Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000752/2023-2024</t>
+  </si>
+  <si>
+    <t>2783/BQA</t>
+  </si>
+  <si>
+    <t>09/10/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>EARTH MOVING (INDIA)</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Augmentation works for Dhemushunya (Zone-IV) of Raipur Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000837/2023-2024</t>
+  </si>
+  <si>
+    <t>2963/BQA</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>MEASURE LAND</t>
+  </si>
+  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
-    <t>Augmentation works for Dhemushunya (Zone-IV) of Raipur Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme</t>
-[...7 lines deleted...]
-  <si>
     <t>BILL/00208/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Bankura Division</t>
-[...20 lines deleted...]
-    <t>MEASURE LAND</t>
+    <t>Laying of HDPE pipeline, Construction of Valve Chamber for Augmentation of Water Supply Scheme for Dhemusunya under Raipur Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000287/2024-2025</t>
+  </si>
+  <si>
+    <t>2096/BQA</t>
+  </si>
+  <si>
+    <t>05/08/2024</t>
+  </si>
+  <si>
+    <t>30/09/2025</t>
+  </si>
+  <si>
+    <t>ASHOK KUMAR DEY</t>
+  </si>
+  <si>
+    <t>ORD/000285/2024-2025</t>
+  </si>
+  <si>
+    <t>2097/BQA</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>M/S SUPRIYA CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Miscellaneous work for Gaseous Chlorination System at Head work site for Augmentation works for Dhemushunya (Zone-IV) of Raipur Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Bankura Mechanical Division PHE Dte,</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/001096/2023-2024</t>
+  </si>
+  <si>
+    <t>3071/BMD</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>02/11/2025</t>
+  </si>
+  <si>
+    <t>EASTERN INDIA SALES &amp; SERVICE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000192/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas for Augmentation of Water Supply Scheme for Dhemushunya (Zone-IV) and its adjoining Mouzas under Raipur Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...49 lines deleted...]
-  <si>
     <t>Repairing and painting of Over Head Reservoir (Capacity 350 Cum., staging height 20 Mtr.), High lift Pump House, Operator Room, Clear Water Reservoir, WBSEDCL Room, Chlorination Room, Guard Room, Boundary Wall and Sinking of 2 (Two) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well (Replacement Tubewell), using MS "T" and Laying, Fitting &amp; fixing 100 mm G.I. collecting line from river bed tube well to CWR with all allied works of Augmentation works for Dhemusunya Zone-IV Water Supply Scheme under Raipur Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000128/2025-2026</t>
   </si>
   <si>
     <t>1290/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>UTTAM KUMAR SINHAMAHAPATRA</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Augmentation work for Dhemusunia (Zone IV) of Raipur water supply scheme under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
-    <t>Driller-in-Charge</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000879/2024-2025</t>
   </si>
   <si>
     <t>2039/BMD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>05/07/2025</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERS CO-OPERATIVE SOCIETY LIMITED</t>
-  </si>
-[...16 lines deleted...]
-    <t>EASTERN INDIA SALES &amp; SERVICE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -811,560 +811,560 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="L3" s="4"/>
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
+      </c>
       <c r="M3" s="4" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1</v>
+        <v>155.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>43.18</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>27.79</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>1.49</v>
       </c>
       <c r="Q4" s="4">
         <v>1.48</v>
       </c>
       <c r="R4" s="4">
         <v>99.5</v>
       </c>
       <c r="S4" s="4">
         <v>99</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="L5" s="4"/>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>2.77</v>
+        <v>1</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>155.4</v>
+        <v>48.19</v>
       </c>
       <c r="Q6" s="4">
-        <v>43.18</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>27.79</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>48.19</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.57</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>1.18</v>
       </c>
       <c r="S7" s="4">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>48.19</v>
+        <v>14.32</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.57</v>
+        <v>13.41</v>
       </c>
       <c r="R8" s="4">
-        <v>1.18</v>
+        <v>93.67</v>
       </c>
       <c r="S8" s="4">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>37.99</v>
+        <v>2.77</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>65</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>95.37</v>
+        <v>37.99</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>14.32</v>
+        <v>95.37</v>
       </c>
       <c r="Q11" s="4">
-        <v>13.41</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>93.67</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>404.73</v>