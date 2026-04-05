--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -365,114 +365,114 @@
   <si>
     <t>BILL/00385/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-83</t>
   </si>
   <si>
     <t>Sinking of 2 (Two) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well (Replacement Tubewell), using MS "T" and Laying, Fitting &amp; fixing 100 mm G.I. collecting line from river bed tube well to CWR with allied works and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas for Augmentation of Water Supply Scheme for Belatikri, Zone-A and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000378/2023-2024</t>
   </si>
   <si>
     <t>2039/BQA</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>UNIVERSAL CONSTRUCTION</t>
   </si>
   <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation for Belatikari (Zone A) piped water supply scheme (BRGF Phase I) at tubewell No II Pump House No II under Bankura Mechanical Division, PHE Dte. Block : Sarenga , Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/001035/2023-2024</t>
+  </si>
+  <si>
+    <t>2967/BMD</t>
+  </si>
+  <si>
+    <t>10/02/2026</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR DHABAL</t>
+  </si>
+  <si>
+    <t>Repairing and painting of Over Head Reservoir (Capacity 350 Cum., staging height 20 Mtr.), High lift Pump House, Operator Room, Clear Water Reservoir, WBSEDCL Room, Chlorination Room, Guard Room and Boundary Wall with all allied works of Augmentation works for Belatikri, Zone-A water Supply Scheme under Sarenga water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001976/2024-2025</t>
+  </si>
+  <si>
+    <t>670/BQA</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>10/06/2025</t>
+  </si>
+  <si>
+    <t>SAIKAT CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Construction of 3 (Three) Nos. Pump House and Boundary wall at Tubewell site for Augmentation of Water Supply Scheme for Belatikri, Zone-A and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000002/2025-2026</t>
+  </si>
+  <si>
+    <t>832/BQA</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>08/10/2025</t>
+  </si>
+  <si>
+    <t>TAPAS KUMAR HAZRA</t>
+  </si>
+  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Augmentation for Belatikri Zone-A water supply scheme under Sarenga water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
   </si>
   <si>
     <t>ORD/000569/2023-2024</t>
   </si>
   <si>
     <t>2026/BMD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>28/02/2026</t>
-  </si>
-[...49 lines deleted...]
-    <t>TAPAS KUMAR HAZRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2131,250 +2131,250 @@
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M22" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N22" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="N22" s="4" t="s">
+      <c r="O22" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="O22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>96.39</v>
+        <v>12.8</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>57</v>
+        <v>125</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="P23" s="4">
-        <v>12.8</v>
+        <v>18.11</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J24" s="13"/>
+      <c r="J24" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K24" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="P24" s="4">
-        <v>18.11</v>
+        <v>58.06</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>138</v>
+        <v>91</v>
       </c>
       <c r="P25" s="4">
-        <v>58.06</v>
+        <v>96.39</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
         <v>139</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="11"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="14"/>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
       <c r="N26" s="8"/>
       <c r="O26" s="8">
         <v>541.84</v>