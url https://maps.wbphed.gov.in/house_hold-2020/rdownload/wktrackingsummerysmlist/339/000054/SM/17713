--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -429,50 +429,68 @@
     <t>832/BQA</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>TAPAS KUMAR HAZRA</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Augmentation for Belatikri Zone-A water supply scheme under Sarenga water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
   </si>
   <si>
     <t>ORD/000569/2023-2024</t>
   </si>
   <si>
     <t>2026/BMD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 5 nos. site of Augmentation works for Belatikri, Zone-A Water Supply Scheme under Sarenga Water Supply Scheme (BRGF Ph-I) [SM/17713] and 1 no. site of Augmentation works for Belatikri, Zone-B Water Supply Scheme under Sarenga Water Supply Scheme (BRGF Ph-I) [SM/17292] within Sarenga Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001918/2024-2025</t>
+  </si>
+  <si>
+    <t>162\KSD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>PRADYUMNA KOLEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -861,51 +879,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W26"/>
+  <dimension ref="A1:W27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1022,54 +1040,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>0.97</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1081,54 +1099,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>0.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1140,54 +1158,54 @@
         <v>35</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P5" s="4">
         <v>0.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1199,54 +1217,54 @@
         <v>38</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="4">
         <v>0.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>94.74</v>
       </c>
       <c r="S6" s="4">
         <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1376,54 +1394,54 @@
       <c r="I9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>12.8</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>8.18</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>63.93</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1437,54 +1455,54 @@
       <c r="I10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P10" s="4">
         <v>12.76</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>7.52</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>58.91</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1555,54 +1573,54 @@
         <v>70</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="4">
         <v>11.74</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>11.5</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1614,54 +1632,54 @@
         <v>76</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P13" s="4">
         <v>2.37</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>2.31</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>97.71</v>
       </c>
       <c r="S13" s="4">
         <v>96</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1675,54 +1693,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P14" s="4">
         <v>11.74</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>11.64</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.15</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1736,54 +1754,54 @@
       <c r="I15" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P15" s="4">
         <v>2.8</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>2.77</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.08</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2082,54 +2100,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P21" s="4">
         <v>154.39</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>98.29</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>63.66</v>
       </c>
       <c r="S21" s="4">
         <v>30</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2324,101 +2342,162 @@
       <c r="I25" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>135</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>136</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>137</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P25" s="4">
         <v>96.39</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>84.82</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="S25" s="4">
         <v>70</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
-      <c r="A26" s="7" t="s">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="13" t="s">
         <v>139</v>
       </c>
-      <c r="B26" s="7"/>
-[...22 lines deleted...]
-      <c r="S26" s="8"/>
+      <c r="I26" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="P26" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>90</v>
+      </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="8"/>
+      <c r="M27" s="8"/>
+      <c r="N27" s="8"/>
+      <c r="O27" s="8">
+        <v>542.74</v>
+      </c>
+      <c r="P27" s="8">
+        <v>230.84</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>42.53</v>
+      </c>
+      <c r="R27" s="8"/>
+      <c r="S27" s="8"/>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A26:N26"/>
+    <mergeCell ref="A27:N27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>