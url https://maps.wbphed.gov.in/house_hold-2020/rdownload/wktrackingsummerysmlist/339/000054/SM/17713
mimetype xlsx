--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -149,348 +149,348 @@
   <si>
     <t>198/KSD</t>
   </si>
   <si>
     <t>Work Order for Relaying of distribution main by UPVC pipe along with allied works at culvert portion (Culvert No. 04) for Strengthening - Widening of road from Moukura Pitch road to Bardi Nadighat by PMGSY of Augmentation works for Belatikri, Zone-A Water Supply Scheme under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000330/2023-2024</t>
   </si>
   <si>
     <t>199/KSD</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>BILL/00209/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation for Belatikari (Zone A) piped water supply scheme (BRGF Phase-I) at tubewell No I Pump House No I under Bankura Mechanical Division, PHE Dte. Block : Sarenga , Dist: Bankura</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001032/2023-2024</t>
+  </si>
+  <si>
+    <t>2964/BMD</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>INDRAJIT MITRA</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation for Belatikari (Zone A) piped water supply scheme (BRGF Phase I) at tubewell No III Pump House No III under Bankura Mechanical Division, PHE Dte. Block : Sarenga , Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/001038/2023-2024</t>
+  </si>
+  <si>
+    <t>2970/BMD</t>
+  </si>
+  <si>
+    <t>M/S DAS &amp; SARKAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipeline, Sinking of 3 Nos. 300 mm X 200 mm X 250 Metre deep Tubewell by Rig boring method including interconnection with 100 mm dia. G.I. Pipe, Construction of Valve Chamber for Augmentation of Water Supply Scheme for Belatikri, Zone-A and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000063/2024-2025</t>
+  </si>
+  <si>
+    <t>1484/BQA</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>16/09/2024</t>
+  </si>
+  <si>
+    <t>SIBSANKAR CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Relaying of distribution main by HDPE pipe along with allied works for Strengthening - Widening of road from Moukura Pitch road to Bardi Nadighat by PMGSY of Augmentation works for Belatikri, Zone-A Water Supply Scheme under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000825/2023-2024</t>
+  </si>
+  <si>
+    <t>2944/BQA</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>RAHIBUDDIN MANDAL</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Augmentation works for Belatikri, Zone-A water Supply Scheme under Sarenga water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000834/2023-2024</t>
+  </si>
+  <si>
+    <t>2960/BQA</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>MEASURE LAND</t>
+  </si>
+  <si>
+    <t>ORD/000824/2023-2024</t>
+  </si>
+  <si>
+    <t>2943/BQA</t>
+  </si>
+  <si>
+    <t>27/02/2024</t>
+  </si>
+  <si>
+    <t>M/S SUPRIYA CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Additional work for Providing and installation of pumping machineries and other electro mechanical accessories for Augmentation for Belatikri Zone-A water supply scheme(BRGF Ph-I) under Jal Jeevan Mission Progremme under Bankura Mechanical Division PHE Dte, Dist.-Bankura.</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000011/2024-2025</t>
+  </si>
+  <si>
+    <t>519/BMSD(D)</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>02/07/2024</t>
+  </si>
+  <si>
+    <t>M.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000180/2023-2024</t>
+  </si>
+  <si>
+    <t>116/BQA</t>
+  </si>
+  <si>
+    <t>10/01/2024</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>New service connection for Belatikri Zone-A , Jl -39, Plot-233</t>
+  </si>
+  <si>
+    <t>BILL/01153/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-279</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>New3 Phase Service Connection for Belatikri</t>
+  </si>
+  <si>
+    <t>BILL/00699/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-162</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
+  </si>
+  <si>
+    <t>New service connection for Belatikri Zone-A JL-30, Plot-104</t>
+  </si>
+  <si>
+    <t>BILL/01151/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-278</t>
+  </si>
+  <si>
+    <t>New service connection for Belatikri water supply scheme under Bankura Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00385/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-83</t>
+  </si>
+  <si>
+    <t>Sinking of 2 (Two) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well (Replacement Tubewell), using MS "T" and Laying, Fitting &amp; fixing 100 mm G.I. collecting line from river bed tube well to CWR with allied works and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas for Augmentation of Water Supply Scheme for Belatikri, Zone-A and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000378/2023-2024</t>
+  </si>
+  <si>
+    <t>2039/BQA</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>19/04/2024</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation for Belatikari (Zone A) piped water supply scheme (BRGF Phase I) at tubewell No II Pump House No II under Bankura Mechanical Division, PHE Dte. Block : Sarenga , Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/001035/2023-2024</t>
+  </si>
+  <si>
+    <t>2967/BMD</t>
+  </si>
+  <si>
+    <t>10/02/2026</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR DHABAL</t>
+  </si>
+  <si>
+    <t>Repairing and painting of Over Head Reservoir (Capacity 350 Cum., staging height 20 Mtr.), High lift Pump House, Operator Room, Clear Water Reservoir, WBSEDCL Room, Chlorination Room, Guard Room and Boundary Wall with all allied works of Augmentation works for Belatikri, Zone-A water Supply Scheme under Sarenga water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001976/2024-2025</t>
+  </si>
+  <si>
+    <t>670/BQA</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>10/06/2025</t>
+  </si>
+  <si>
+    <t>SAIKAT CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Construction of 3 (Three) Nos. Pump House and Boundary wall at Tubewell site for Augmentation of Water Supply Scheme for Belatikri, Zone-A and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000002/2025-2026</t>
+  </si>
+  <si>
+    <t>832/BQA</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>08/10/2025</t>
+  </si>
+  <si>
+    <t>TAPAS KUMAR HAZRA</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Augmentation for Belatikri Zone-A water supply scheme under Sarenga water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
+  </si>
+  <si>
+    <t>ORD/000569/2023-2024</t>
+  </si>
+  <si>
+    <t>2026/BMD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 5 nos. site of Augmentation works for Belatikri, Zone-A Water Supply Scheme under Sarenga Water Supply Scheme (BRGF Ph-I) [SM/17713] and 1 no. site of Augmentation works for Belatikri, Zone-B Water Supply Scheme under Sarenga Water Supply Scheme (BRGF Ph-I) [SM/17292] within Sarenga Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001918/2024-2025</t>
+  </si>
+  <si>
+    <t>162\KSD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>PRADYUMNA KOLEY</t>
+  </si>
+  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Voltage Stabilizer and submersible pumping machineries with other allied works for Augmentation of Sarenga water supply scheme under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
   </si>
   <si>
-    <t>Driller-in-Charge</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000513/2024-2025</t>
   </si>
   <si>
     <t>573/BMD</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
-    <t>20/11/2024</t>
+    <t>12/08/2026</t>
   </si>
   <si>
     <t>TAPAN KUMAR SARKAR</t>
-  </si>
-[...274 lines deleted...]
-    <t>PRADYUMNA KOLEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1330,1130 +1330,1130 @@
       <c r="H8" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P8" s="4">
-        <v>25.19</v>
+        <v>12.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>8.18</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>63.93</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>12.8</v>
+        <v>12.76</v>
       </c>
       <c r="Q9" s="4">
-        <v>8.18</v>
+        <v>7.52</v>
       </c>
       <c r="R9" s="4">
-        <v>63.93</v>
+        <v>58.91</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>12.76</v>
+        <v>96.77</v>
       </c>
       <c r="Q10" s="4">
-        <v>7.52</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>58.91</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>96.77</v>
+        <v>11.74</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>11.5</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>11.74</v>
+        <v>2.37</v>
       </c>
       <c r="Q12" s="4">
-        <v>11.5</v>
+        <v>2.31</v>
       </c>
       <c r="R12" s="4">
-        <v>98</v>
+        <v>97.71</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>2.37</v>
+        <v>11.74</v>
       </c>
       <c r="Q13" s="4">
-        <v>2.31</v>
+        <v>11.64</v>
       </c>
       <c r="R13" s="4">
-        <v>97.71</v>
+        <v>99.15</v>
       </c>
       <c r="S13" s="4">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P14" s="4">
-        <v>11.74</v>
+        <v>2.8</v>
       </c>
       <c r="Q14" s="4">
-        <v>11.64</v>
+        <v>2.77</v>
       </c>
       <c r="R14" s="4">
-        <v>99.15</v>
+        <v>99.08</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>2.8</v>
+        <v>2.96</v>
       </c>
       <c r="Q15" s="4">
-        <v>2.77</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>99.08</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>96</v>
+        <v>44</v>
       </c>
       <c r="P16" s="4">
-        <v>2.96</v>
+        <v>3.22</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P17" s="4">
-        <v>3.22</v>
+        <v>3.12</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P18" s="4">
-        <v>3.12</v>
+        <v>8.65</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P19" s="4">
-        <v>8.65</v>
+        <v>3.12</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M20" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="I20" s="13"/>
-[...1 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>3.12</v>
+        <v>154.39</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>98.29</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>63.66</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>111</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M21" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N21" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="N21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="O21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>154.39</v>
+        <v>12.8</v>
       </c>
       <c r="Q21" s="4">
-        <v>98.29</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>63.66</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K22" s="4" t="s">
+      <c r="L22" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="M22" s="4" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P22" s="4">
-        <v>12.8</v>
+        <v>18.11</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J23" s="13"/>
+      <c r="J23" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K23" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>125</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P23" s="4">
-        <v>18.11</v>
+        <v>58.06</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>128</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>131</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>133</v>
+        <v>85</v>
       </c>
       <c r="P24" s="4">
-        <v>58.06</v>
+        <v>96.39</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>84.82</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K25" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L25" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="M25" s="4" t="s">
+      <c r="N25" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="N25" s="4" t="s">
+      <c r="O25" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="O25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P25" s="4">
-        <v>96.39</v>
+        <v>0.9</v>
       </c>
       <c r="Q25" s="4">
-        <v>84.82</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>140</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>141</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>142</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>143</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>144</v>
       </c>
       <c r="P26" s="4">
-        <v>0.9</v>
+        <v>25.19</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="7" t="s">
         <v>145</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="11"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="14"/>
       <c r="I27" s="14"/>
       <c r="J27" s="14"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="8"/>
       <c r="N27" s="8"/>
       <c r="O27" s="8">
         <v>542.74</v>