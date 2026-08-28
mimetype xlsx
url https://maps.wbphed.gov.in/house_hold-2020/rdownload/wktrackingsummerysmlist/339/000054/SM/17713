--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,408 +89,408 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation works for Belatikri, Zone-A water Supply Scheme under Sarenga water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme.</t>
   </si>
   <si>
     <t>SM/17713</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of 2 (Two) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well (Replacement Tubewell), using MS "T" and Laying, Fitting &amp; fixing 100 mm G.I. collecting line from river bed tube well to CWR with allied works and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas for Augmentation of Water Supply Scheme for Belatikri, Zone-A and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000378/2023-2024</t>
+  </si>
+  <si>
+    <t>2039/BQA</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>19/04/2024</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Augmentation for Belatikri Zone-A water supply scheme under Sarenga water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000569/2023-2024</t>
+  </si>
+  <si>
+    <t>2026/BMD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>M.S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Work Order for Relaying of distribution main by UPVC pipe along with allied works at culvert portion (Culvert No. 01) for Strengthening - Widening of road from Moukura Pitch road to Bardi Nadighat by PMGSY of Augmentation works for Belatikri, Zone-A Water Supply Scheme under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000327/2023-2024</t>
   </si>
   <si>
     <t>196/KSD</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>S. B. CONSTRUCTION</t>
   </si>
   <si>
     <t>Work Order for Relaying of distribution main by UPVC pipe along with allied works at culvert portion (Culvert No. 02) for Strengthening - Widening of road from Moukura Pitch road to Bardi Nadighat by PMGSY of Augmentation works for Belatikri, Zone-A Water Supply Scheme under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000328/2023-2024</t>
   </si>
   <si>
     <t>197/KSD</t>
   </si>
   <si>
+    <t>Work Order for Relaying of distribution main by UPVC pipe along with allied works at culvert portion (Culvert No. 04) for Strengthening - Widening of road from Moukura Pitch road to Bardi Nadighat by PMGSY of Augmentation works for Belatikri, Zone-A Water Supply Scheme under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000330/2023-2024</t>
+  </si>
+  <si>
+    <t>199/KSD</t>
+  </si>
+  <si>
     <t>Work Order for Relaying of distribution main by UPVC pipe along with allied works at culvert portion (Culvert No. 03) for Strengthening - Widening of road from Moukura Pitch road to Bardi Nadighat by PMGSY of Augmentation works for Belatikri, Zone-A Water Supply Scheme under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000329/2023-2024</t>
   </si>
   <si>
     <t>198/KSD</t>
   </si>
   <si>
-    <t>Work Order for Relaying of distribution main by UPVC pipe along with allied works at culvert portion (Culvert No. 04) for Strengthening - Widening of road from Moukura Pitch road to Bardi Nadighat by PMGSY of Augmentation works for Belatikri, Zone-A Water Supply Scheme under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...8 lines deleted...]
-    <t>Bankura Mechanical</t>
+    <t>Relaying of distribution main by HDPE pipe along with allied works for Strengthening - Widening of road from Moukura Pitch road to Bardi Nadighat by PMGSY of Augmentation works for Belatikri, Zone-A Water Supply Scheme under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000824/2023-2024</t>
+  </si>
+  <si>
+    <t>2943/BQA</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>27/02/2024</t>
+  </si>
+  <si>
+    <t>M/S SUPRIYA CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Augmentation works for Belatikri, Zone-A water Supply Scheme under Sarenga water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000834/2023-2024</t>
+  </si>
+  <si>
+    <t>2960/BQA</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>MEASURE LAND</t>
+  </si>
+  <si>
+    <t>ORD/000825/2023-2024</t>
+  </si>
+  <si>
+    <t>2944/BQA</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>RAHIBUDDIN MANDAL</t>
   </si>
   <si>
     <t>BILL/00209/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation for Belatikari (Zone A) piped water supply scheme (BRGF Phase I) at tubewell No II Pump House No II under Bankura Mechanical Division, PHE Dte. Block : Sarenga , Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/001035/2023-2024</t>
+  </si>
+  <si>
+    <t>2967/BMD</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>10/02/2026</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR DHABAL</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of Voltage Stabilizer and submersible pumping machineries with other allied works for Augmentation of Sarenga water supply scheme under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000513/2024-2025</t>
+  </si>
+  <si>
+    <t>573/BMD</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>12/08/2026</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR SARKAR</t>
+  </si>
+  <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation for Belatikari (Zone A) piped water supply scheme (BRGF Phase-I) at tubewell No I Pump House No I under Bankura Mechanical Division, PHE Dte. Block : Sarenga , Dist: Bankura</t>
   </si>
   <si>
-    <t>Assistant Engineer,Driller-in-Charge</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001032/2023-2024</t>
   </si>
   <si>
     <t>2964/BMD</t>
   </si>
   <si>
-    <t>29/02/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>INDRAJIT MITRA</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation for Belatikari (Zone A) piped water supply scheme (BRGF Phase I) at tubewell No III Pump House No III under Bankura Mechanical Division, PHE Dte. Block : Sarenga , Dist: Bankura</t>
   </si>
   <si>
     <t>ORD/001038/2023-2024</t>
   </si>
   <si>
     <t>2970/BMD</t>
   </si>
   <si>
     <t>M/S DAS &amp; SARKAR ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of HDPE pipeline, Sinking of 3 Nos. 300 mm X 200 mm X 250 Metre deep Tubewell by Rig boring method including interconnection with 100 mm dia. G.I. Pipe, Construction of Valve Chamber for Augmentation of Water Supply Scheme for Belatikri, Zone-A and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000063/2024-2025</t>
   </si>
   <si>
     <t>1484/BQA</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>16/09/2024</t>
   </si>
   <si>
     <t>SIBSANKAR CHOWDHURY</t>
   </si>
   <si>
-    <t>Relaying of distribution main by HDPE pipe along with allied works for Strengthening - Widening of road from Moukura Pitch road to Bardi Nadighat by PMGSY of Augmentation works for Belatikri, Zone-A Water Supply Scheme under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...46 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Additional work for Providing and installation of pumping machineries and other electro mechanical accessories for Augmentation for Belatikri Zone-A water supply scheme(BRGF Ph-I) under Jal Jeevan Mission Progremme under Bankura Mechanical Division PHE Dte, Dist.-Bankura.</t>
   </si>
   <si>
-    <t>Driller-in-Charge</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000011/2024-2025</t>
   </si>
   <si>
     <t>519/BMSD(D)</t>
   </si>
   <si>
     <t>11/06/2024</t>
   </si>
   <si>
     <t>02/07/2024</t>
   </si>
   <si>
-    <t>M.S. ENTERPRISE</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000180/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>New3 Phase Service Connection for Belatikri</t>
+  </si>
+  <si>
+    <t>BILL/00699/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-162</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
+  </si>
+  <si>
+    <t>New service connection for Belatikri Zone-A JL-30, Plot-104</t>
+  </si>
+  <si>
+    <t>BILL/01151/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-278</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
     <t>New service connection for Belatikri Zone-A , Jl -39, Plot-233</t>
   </si>
   <si>
     <t>BILL/01153/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-279</t>
   </si>
   <si>
-    <t>21/11/2024</t>
-[...22 lines deleted...]
-  <si>
     <t>New service connection for Belatikri water supply scheme under Bankura Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00385/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-83</t>
   </si>
   <si>
-    <t>Sinking of 2 (Two) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well (Replacement Tubewell), using MS "T" and Laying, Fitting &amp; fixing 100 mm G.I. collecting line from river bed tube well to CWR with allied works and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas for Augmentation of Water Supply Scheme for Belatikri, Zone-A and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...31 lines deleted...]
-  <si>
     <t>Repairing and painting of Over Head Reservoir (Capacity 350 Cum., staging height 20 Mtr.), High lift Pump House, Operator Room, Clear Water Reservoir, WBSEDCL Room, Chlorination Room, Guard Room and Boundary Wall with all allied works of Augmentation works for Belatikri, Zone-A water Supply Scheme under Sarenga water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001976/2024-2025</t>
   </si>
   <si>
     <t>670/BQA</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>SAIKAT CHOWDHURY</t>
   </si>
   <si>
     <t>Construction of 3 (Three) Nos. Pump House and Boundary wall at Tubewell site for Augmentation of Water Supply Scheme for Belatikri, Zone-A and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000002/2025-2026</t>
   </si>
   <si>
     <t>832/BQA</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>TAPAS KUMAR HAZRA</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Augmentation for Belatikri Zone-A water supply scheme under Sarenga water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
-[...13 lines deleted...]
-  <si>
     <t>Work Order for Installation of scheme information board for 5 nos. site of Augmentation works for Belatikri, Zone-A Water Supply Scheme under Sarenga Water Supply Scheme (BRGF Ph-I) [SM/17713] and 1 no. site of Augmentation works for Belatikri, Zone-B Water Supply Scheme under Sarenga Water Supply Scheme (BRGF Ph-I) [SM/17292] within Sarenga Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001918/2024-2025</t>
   </si>
   <si>
     <t>162\KSD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>PRADYUMNA KOLEY</t>
-  </si>
-[...16 lines deleted...]
-    <t>TAPAN KUMAR SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1020,1440 +1020,1440 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P3" s="4">
+        <v>154.39</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>98.29</v>
+      </c>
+      <c r="R3" s="4">
+        <v>63.66</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...13 lines deleted...]
-        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>0.97</v>
+        <v>96.39</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.97</v>
+        <v>84.82</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="S4" s="4">
-        <v>95</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>0.97</v>
       </c>
       <c r="Q5" s="4">
         <v>0.97</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>0.95</v>
+        <v>0.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.9</v>
+        <v>0.97</v>
       </c>
       <c r="R6" s="4">
-        <v>94.74</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="L7" s="4"/>
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
       <c r="M7" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P7" s="4">
-        <v>1</v>
+        <v>0.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>94.74</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="I8" s="13" t="s">
+      <c r="O8" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>12.8</v>
+        <v>0.97</v>
       </c>
       <c r="Q8" s="4">
-        <v>8.18</v>
+        <v>0.97</v>
       </c>
       <c r="R8" s="4">
-        <v>63.93</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>12.76</v>
+        <v>11.74</v>
       </c>
       <c r="Q9" s="4">
-        <v>7.52</v>
+        <v>11.64</v>
       </c>
       <c r="R9" s="4">
-        <v>58.91</v>
+        <v>99.15</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>96.77</v>
+        <v>2.37</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.31</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>97.71</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>11.74</v>
       </c>
       <c r="Q11" s="4">
         <v>11.5</v>
       </c>
       <c r="R11" s="4">
         <v>98</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="L12" s="4"/>
       <c r="M12" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
-        <v>2.37</v>
+        <v>1</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.31</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>97.71</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="P13" s="4">
-        <v>11.74</v>
+        <v>12.8</v>
       </c>
       <c r="Q13" s="4">
-        <v>11.64</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>99.15</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="P14" s="4">
-        <v>2.8</v>
+        <v>25.19</v>
       </c>
       <c r="Q14" s="4">
-        <v>2.77</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>99.08</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>88</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="P15" s="4">
-        <v>2.96</v>
+        <v>12.8</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>8.18</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>63.93</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="I16" s="13"/>
-[...12 lines deleted...]
-      </c>
       <c r="O16" s="4" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="P16" s="4">
-        <v>3.22</v>
+        <v>12.76</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>7.52</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>58.91</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="I17" s="13"/>
+        <v>97</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>44</v>
+        <v>102</v>
       </c>
       <c r="P17" s="4">
-        <v>3.12</v>
+        <v>96.77</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-      <c r="J18" s="13"/>
+        <v>103</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P18" s="4">
+        <v>2.8</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>2.77</v>
+      </c>
+      <c r="R18" s="4">
+        <v>99.08</v>
+      </c>
+      <c r="S18" s="4">
         <v>100</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>83</v>
+        <v>111</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>83</v>
+        <v>111</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>44</v>
+        <v>112</v>
       </c>
       <c r="P19" s="4">
-        <v>3.12</v>
+        <v>2.96</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>105</v>
-[...6 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>110</v>
+        <v>74</v>
       </c>
       <c r="P20" s="4">
-        <v>154.39</v>
+        <v>3.12</v>
       </c>
       <c r="Q20" s="4">
-        <v>98.29</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>63.66</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>111</v>
-[...6 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>50</v>
+        <v>120</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>115</v>
+        <v>74</v>
       </c>
       <c r="P21" s="4">
-        <v>12.8</v>
+        <v>8.65</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>121</v>
+        <v>74</v>
       </c>
       <c r="P22" s="4">
-        <v>18.11</v>
+        <v>3.22</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>122</v>
-[...6 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>125</v>
+        <v>106</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>126</v>
+        <v>106</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>127</v>
+        <v>74</v>
       </c>
       <c r="P23" s="4">
-        <v>58.06</v>
+        <v>3.12</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="13"/>
+      <c r="K24" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K24" s="4" t="s">
+      <c r="L24" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="M24" s="4" t="s">
+      <c r="N24" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="N24" s="4" t="s">
+      <c r="O24" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="O24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>96.39</v>
+        <v>18.11</v>
       </c>
       <c r="Q24" s="4">
-        <v>84.82</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>133</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>138</v>
       </c>
       <c r="P25" s="4">
-        <v>0.9</v>
+        <v>58.06</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>80</v>
+        <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>140</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>141</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>142</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>143</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>144</v>
       </c>
       <c r="P26" s="4">
-        <v>25.19</v>
+        <v>0.9</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="7" t="s">
         <v>145</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="11"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="14"/>
       <c r="I27" s="14"/>
       <c r="J27" s="14"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="8"/>
       <c r="N27" s="8"/>
       <c r="O27" s="8">
         <v>542.74</v>