--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,165 +89,165 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation works for Nikunjapur and its adjoining Mouzas Water Supply Scheme (Zone- B) under Onda Block (BRGF Ph - I Project).</t>
   </si>
   <si>
     <t>SM/17712</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augumentation of Nikunjapur and adjoining Mouzas Water Supply Scheme (Zone-B)under Onda (BRGF Ph-I)under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000306/2023-2024</t>
+  </si>
+  <si>
+    <t>1954/BQA</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>SABIR ALI KHAN</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation of Nikanjapur &amp; Adjoining mouza water supply scheme (Zone-B) (BRGF Phase-I) under Bankura Mechanical Division, PHE Dte. Block : Onda , Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000554/2023-2024</t>
+  </si>
+  <si>
+    <t>1990/BMD</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>26/12/2023</t>
+  </si>
+  <si>
+    <t>DIPALI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000141/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Augumentation of Nikunjapur and adjoining Mouzas Water Supply Scheme (Zone-B)under Onda (BRGF Ph-I)under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
-[...41 lines deleted...]
-    <t>DIPALI CONSTRUCTION</t>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of MCC Panel and other electro-mechanical accessories for Augmentation works at CWPH at Gamidya under Nikunjapur Zone B water supply scheme (BRGF Ph I) Block Onda under Jal Jeevan Mission Programme under Bankura Mechanical Division, PHE Dte, Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/001078/2023-2024</t>
+  </si>
+  <si>
+    <t>3057/BMD</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>05/07/2025</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR SARKAR</t>
   </si>
   <si>
     <t>Crossing Rail Track ( South Eastern RLY. K.M Bg-. 213-29 /31) in between Rly. Station Ramsagar(RSG) &amp; Onda Gram (ODM) Rly. station, P.S. Onda,by Jack Pushing method with 350 mm (OD) Spirally welded MS Casing Pipe with 200 mm dia. MS carrier pipe under Rejuvenation of Onda water supply scheme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001137/2024-2025</t>
   </si>
   <si>
     <t>2976/BQA</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>SIBSANKAR CHOWDHURY</t>
   </si>
   <si>
     <t>RTOR000236/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Total payable load enhancement charges at Tetulmuri of Nikunjapur Zone-B ws scheme under BMD PHED.</t>
   </si>
   <si>
     <t>BILL/00291/2024-2025</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-  </si>
-[...16 lines deleted...]
-    <t>TAPAN KUMAR SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -774,465 +774,465 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.09</v>
+        <v>144.14</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>92.07</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>63.87</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>144.14</v>
+        <v>47.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>28.5</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>59.52</v>
       </c>
       <c r="S4" s="4">
-        <v>45</v>
+        <v>76</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>47.88</v>
+        <v>2.09</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>54.4</v>
+        <v>38.32</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.95</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>23.35</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>2.09</v>
+        <v>54.4</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="P8" s="4">
-        <v>0.55</v>
+        <v>2.09</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>61</v>
+      </c>
+      <c r="L9" s="4">
+        <v>1</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>38.32</v>
+        <v>0.55</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>289.47</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>129.52</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>44.74</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>