--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -177,68 +177,50 @@
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System, Flowmeter Motorized Sulice valve with related allied works at Baragari (Zone-G) under Khatra-Hirbandh-Ranibandh Water Supply Scheme under BMD PHE Dte. Dist Bankura.</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000023/2025-2026</t>
   </si>
   <si>
     <t>234/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT LTD</t>
-  </si>
-[...16 lines deleted...]
-    <t>UTTAM KUMAR SINHAMAHAPATRA</t>
   </si>
   <si>
     <t>Laying HDPE pipeline from Baragari OHR to Mashra Village, Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection) and Construction of Platform with all allied works in connection with Augmentation of Baragari Zone-IIA Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001575/2024-2025</t>
   </si>
   <si>
     <t>335/BQA</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>15/03/2025</t>
   </si>
   <si>
     <t>D. S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -645,51 +627,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1100,165 +1082,104 @@
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>30.66</v>
+        <v>13.27</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...18 lines deleted...]
-      <c r="H9" s="13" t="s">
+      <c r="A9" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>105.24</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>