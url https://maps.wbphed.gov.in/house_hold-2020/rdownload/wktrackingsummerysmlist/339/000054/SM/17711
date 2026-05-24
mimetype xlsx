--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -790,54 +790,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>52.59</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>52.58</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S3" s="4">
         <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -851,54 +851,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>8.29</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.12</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.91</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1119,54 +1119,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>105.24</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>60.7</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>57.67</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>