--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -195,50 +195,68 @@
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT LTD</t>
   </si>
   <si>
     <t>Laying HDPE pipeline from Baragari OHR to Mashra Village, Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection) and Construction of Platform with all allied works in connection with Augmentation of Baragari Zone-IIA Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001575/2024-2025</t>
   </si>
   <si>
     <t>335/BQA</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>15/03/2025</t>
   </si>
   <si>
     <t>D. S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying HDPE pipeline from Gopalpur more to Pithadungri Village and Sinking of 3 (Three) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well, using MS "T" and Laying, fitting &amp; fixing 100 mm M.S. collecting line from river bed tube well to CWR with all allied works in connection with Augmentation of Baragari (Zone-IIA) Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001763/2024-2025</t>
+  </si>
+  <si>
+    <t>529/BQA</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>25/12/2025</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR SINHAMAHAPATRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1099,87 +1117,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>13.27</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P9" s="4">
+        <v>30.66</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>90</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>135.9</v>
+      </c>
+      <c r="P10" s="8">
+        <v>60.7</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>44.66</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>