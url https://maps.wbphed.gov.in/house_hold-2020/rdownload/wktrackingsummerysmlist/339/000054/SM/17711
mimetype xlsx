--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,90 +89,90 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation works for Baragari (Zone- IIA) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I)</t>
   </si>
   <si>
     <t>SM/17711</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying HDPE pipeline from Bantila More to Pithabaid village to increase pressure in Pithabaid (222) Mouza under Zone-IIA (Baragari) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000095/2023-2024</t>
+  </si>
+  <si>
+    <t>1108/BQA</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>25/06/2023</t>
+  </si>
+  <si>
+    <t>SOUPTIK CHANDRA</t>
+  </si>
+  <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Zone-IIA (Baragari) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000605/2022-2023</t>
   </si>
   <si>
     <t>558/BQA</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>15/07/2023</t>
   </si>
   <si>
     <t>BIJOY KOLEY</t>
-  </si>
-[...16 lines deleted...]
-    <t>SOUPTIK CHANDRA</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>BILL/00210/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000170/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
@@ -805,60 +805,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>52.59</v>
+        <v>8.29</v>
       </c>
       <c r="Q3" s="4">
-        <v>52.58</v>
+        <v>8.12</v>
       </c>
       <c r="R3" s="4">
-        <v>99.97</v>
+        <v>97.91</v>
       </c>
       <c r="S3" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -866,60 +866,60 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>8.29</v>
+        <v>52.59</v>
       </c>
       <c r="Q4" s="4">
-        <v>8.12</v>
+        <v>52.58</v>
       </c>
       <c r="R4" s="4">
-        <v>97.91</v>
+        <v>99.97</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>