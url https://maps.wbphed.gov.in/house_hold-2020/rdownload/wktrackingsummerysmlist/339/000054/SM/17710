--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,50 +204,71 @@
     <t>Ceration of Balance FHTC with pipe line, Construction of 02 (Two) nos Pump House cum chlorine room (5.40 M X 3.6M) &amp; Toilet with sanitary water supply arrangement including plinth protection, Ramp etc at Tail end TW-1 Site at Hirapur village &amp; TW-2 Site at Kamla village and Construction of Boundary wall at Tail end TW- 1 Site at Hirapur village &amp; TW- 2 Site in connection with Jal Jeevan Mission (JJM) of Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone- C) under Onda Water Supply Scheme (BRGF Ph- I) under Bankura Sadar Sub- Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000073/2025-2026</t>
   </si>
   <si>
     <t>1012/BQA</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>M/S SUPRIYA CHATTERJEE</t>
   </si>
   <si>
     <t>Laying of UPVC Pipeline from Sahebganj more to Benajira village of damaged existing UPVC pipe line due to PWD Road Widening work for Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-C) under Onda Water Supply Scheme (BRGF Ph-I) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000075/2025-2026</t>
   </si>
   <si>
     <t>1014/BQA</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of CWPH Pumping machineries with other accessories for Augmentation of Aguri bandh Punisole &amp; its adjoining mouzas water supply scheme (Zone-C) under Onda Block (BRGF Ph-I) at CWR site Nischintapur under Bankura Mechanical Division, PHE Dte, Dist: Bankura</t>
+  </si>
+  <si>
+    <t>Estimator,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000136/2024-2025</t>
+  </si>
+  <si>
+    <t>442/BMD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>20/10/2025</t>
+  </si>
+  <si>
+    <t>M.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1171,87 +1192,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P9" s="4">
         <v>18.7</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P10" s="4">
+        <v>60.77</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>487.4</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>