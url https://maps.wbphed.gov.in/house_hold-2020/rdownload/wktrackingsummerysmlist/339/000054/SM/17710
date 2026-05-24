--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -195,59 +195,50 @@
     <t>07/03/2025</t>
   </si>
   <si>
     <t>05/07/2025</t>
   </si>
   <si>
     <t>SWAPAN ENTERPRISE</t>
   </si>
   <si>
     <t>Ceration of Balance FHTC with pipe line, Construction of 02 (Two) nos Pump House cum chlorine room (5.40 M X 3.6M) &amp; Toilet with sanitary water supply arrangement including plinth protection, Ramp etc at Tail end TW-1 Site at Hirapur village &amp; TW-2 Site at Kamla village and Construction of Boundary wall at Tail end TW- 1 Site at Hirapur village &amp; TW- 2 Site in connection with Jal Jeevan Mission (JJM) of Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone- C) under Onda Water Supply Scheme (BRGF Ph- I) under Bankura Sadar Sub- Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000073/2025-2026</t>
   </si>
   <si>
     <t>1012/BQA</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>M/S SUPRIYA CHATTERJEE</t>
-  </si>
-[...7 lines deleted...]
-    <t>1014/BQA</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of CWPH Pumping machineries with other accessories for Augmentation of Aguri bandh Punisole &amp; its adjoining mouzas water supply scheme (Zone-C) under Onda Block (BRGF Ph-I) at CWR site Nischintapur under Bankura Mechanical Division, PHE Dte, Dist: Bankura</t>
   </si>
   <si>
     <t>Estimator,Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000136/2024-2025</t>
   </si>
   <si>
     <t>442/BMD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>20/10/2025</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -657,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -995,54 +986,54 @@
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>278.43</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>212.63</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>76.37</v>
       </c>
       <c r="S6" s="4">
         <v>72</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1139,201 +1130,140 @@
         <v>73.8</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>46</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>18.7</v>
+        <v>60.77</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...33 lines deleted...]
-      <c r="M10" s="4" t="s">
+      <c r="A10" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>468.7</v>
+      </c>
+      <c r="P10" s="8">
+        <v>212.63</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>45.37</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>