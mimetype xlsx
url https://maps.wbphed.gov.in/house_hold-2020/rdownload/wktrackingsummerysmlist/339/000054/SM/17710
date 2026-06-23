--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,50 +216,74 @@
     <t>24/06/2025</t>
   </si>
   <si>
     <t>M/S SUPRIYA CHATTERJEE</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of CWPH Pumping machineries with other accessories for Augmentation of Aguri bandh Punisole &amp; its adjoining mouzas water supply scheme (Zone-C) under Onda Block (BRGF Ph-I) at CWR site Nischintapur under Bankura Mechanical Division, PHE Dte, Dist: Bankura</t>
   </si>
   <si>
     <t>Estimator,Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000136/2024-2025</t>
   </si>
   <si>
     <t>442/BMD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>20/10/2025</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>New Service connection charges for for WBSEDCL power for Aghuribandh Punisole Zone-A water supply scheme under PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/01496/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-375</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>Laying of UPVC Pipeline from Sahebganj more to Benajira village of damaged existing UPVC pipe line due to PWD Road Widening work for Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-C) under Onda Water Supply Scheme (BRGF Ph-I) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000075/2025-2026</t>
+  </si>
+  <si>
+    <t>1014/BQA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,73 +672,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1183,87 +1207,205 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>60.77</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P10" s="4">
+        <v>12.03</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P11" s="4">
+        <v>18.7</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>499.44</v>
+      </c>
+      <c r="P12" s="8">
+        <v>212.63</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>42.57</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>