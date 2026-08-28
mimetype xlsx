--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,213 +77,216 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation works for Aguri Band Punisol &amp; its adjoining Mouzas Water Supply Scheme (Zone- C) under Onda Block (BRGF Ph - I Project).</t>
+  </si>
+  <si>
+    <t>SM/17710</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation of Aguri bandh Punisole &amp; its adjoining mouzas water supply scheme (Zone-C) under Onda Block (BRGF Ph-I) under Bankura Mechanical Division, PHE Dte, Dist: Bankura</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000547/2023-2024</t>
+  </si>
+  <si>
+    <t>1983/BMD</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>15/12/2025</t>
+  </si>
+  <si>
+    <t>KASHINATH DEY</t>
+  </si>
+  <si>
     <t>Bankura Division</t>
   </si>
   <si>
-    <t>Augmentation works for Aguri Band Punisol &amp; its adjoining Mouzas Water Supply Scheme (Zone- C) under Onda Block (BRGF Ph - I Project).</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-C) under Onda Water Supply Scheme (BRGF Ph-I) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000500/2023-2024</t>
+  </si>
+  <si>
+    <t>2350/BQA</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>ASHIS KUMAR SAMANTA</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000144/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of CWPH Pumping machineries with other accessories for Augmentation of Aguri bandh Punisole &amp; its adjoining mouzas water supply scheme (Zone-C) under Onda Block (BRGF Ph-I) at CWR site Nischintapur under Bankura Mechanical Division, PHE Dte, Dist: Bankura</t>
+  </si>
+  <si>
+    <t>Estimator,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000136/2024-2025</t>
+  </si>
+  <si>
+    <t>442/BMD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>20/10/2025</t>
+  </si>
+  <si>
+    <t>M.S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>RTOR000238/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...35 lines deleted...]
-    <t>14/08/2023</t>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories at Additional Tubewell for Augmentation works for Aguribandh Punisole (Zone C) Water Supply Scheme in the Block Onda under Bankura Mechanical Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>Estimator</t>
+  </si>
+  <si>
+    <t>ORD/000874/2024-2025</t>
+  </si>
+  <si>
+    <t>2036/BMD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>05/07/2025</t>
+  </si>
+  <si>
+    <t>SWAPAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Ceration of Balance FHTC with pipe line, Construction of 02 (Two) nos Pump House cum chlorine room (5.40 M X 3.6M) &amp; Toilet with sanitary water supply arrangement including plinth protection, Ramp etc at Tail end TW-1 Site at Hirapur village &amp; TW-2 Site at Kamla village and Construction of Boundary wall at Tail end TW- 1 Site at Hirapur village &amp; TW- 2 Site in connection with Jal Jeevan Mission (JJM) of Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone- C) under Onda Water Supply Scheme (BRGF Ph- I) under Bankura Sadar Sub- Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000073/2025-2026</t>
+  </si>
+  <si>
+    <t>1012/BQA</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>M/S SUPRIYA CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Laying of UPVC Pipeline from Sahebganj more to Benajira village of damaged existing UPVC pipe line due to PWD Road Widening work for Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-C) under Onda Water Supply Scheme (BRGF Ph-I) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000075/2025-2026</t>
+  </si>
+  <si>
+    <t>1014/BQA</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
-    <t>ASHIS KUMAR SAMANTA</t>
-[...61 lines deleted...]
-  <si>
     <t>New Service connection charges for for WBSEDCL power for Aghuribandh Punisole Zone-A water supply scheme under PHE Dte</t>
   </si>
   <si>
     <t>BILL/01496/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-375</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-  </si>
-[...7 lines deleted...]
-    <t>1014/BQA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -810,567 +813,567 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.39</v>
+        <v>31.55</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>3.39</v>
+        <v>278.43</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>212.63</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>76.37</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>31.55</v>
+        <v>3.39</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>278.43</v>
+        <v>60.77</v>
       </c>
       <c r="Q6" s="4">
-        <v>212.63</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>76.37</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>72</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="P7" s="4">
-        <v>17.36</v>
+        <v>3.39</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>73.8</v>
+        <v>17.36</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>60.77</v>
+        <v>73.8</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>39</v>
       </c>
       <c r="P10" s="4">
-        <v>12.03</v>
+        <v>18.7</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>47</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>18.7</v>
+        <v>12.03</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>499.44</v>
       </c>
       <c r="P12" s="8">
         <v>212.63</v>
       </c>
       <c r="Q12" s="8">
         <v>42.57</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>