--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -158,78 +158,66 @@
   <si>
     <t>ORD/000289/2023-2024</t>
   </si>
   <si>
     <t>1910/BQA</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>08/04/2024</t>
   </si>
   <si>
     <t>JAI BHARAT COMMERCIAL CORPORATION</t>
   </si>
   <si>
     <t>RTOR000241/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
-    <t>Sinking of 1 (one) nos Tube well &amp; Repairing and Renovation of RCC Elevated Over Head Reservoir under Augmentation of Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-A) under Onda Water Supply Scheme (BRGF Ph-I) under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...8 lines deleted...]
-    <t>09/09/2024</t>
+    <t>Construction of Boundary wall, Low Lift Pump house, Sinking of Tube well of Proposed Ground Water Based Nakaijuri PIped Water Supply Scheme &amp; Augmentation works for Aguri Band Punisol &amp; its adjoining Mouzas Water Supply Scheme (Zone- A) under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000001/2025-2026</t>
+  </si>
+  <si>
+    <t>812/BQA</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>GOUTAM GHOSH</t>
-  </si>
-[...10 lines deleted...]
-    <t>03/04/2025</t>
   </si>
   <si>
     <t>Construction of Boundary wall at Tail end TW Site at Birsinghapur village in connection with Jal Jeevan Mission (JJM) for Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-A) under Onda Water Supply Scheme (BRGF Ph-I) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Total Length:- 42 mtr.)</t>
   </si>
   <si>
     <t>ORD/000389/2025-2026</t>
   </si>
   <si>
     <t>807/BSD</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>SUMAN DIHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -636,51 +624,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1030,226 +1018,165 @@
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>27.12</v>
+        <v>36.72</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>36.72</v>
+        <v>4.76</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...30 lines deleted...]
-      <c r="L9" s="4" t="s">
+      <c r="A9" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>232.23</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>