--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,71 @@
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>GOUTAM GHOSH</t>
   </si>
   <si>
     <t>Construction of Boundary wall at Tail end TW Site at Birsinghapur village in connection with Jal Jeevan Mission (JJM) for Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-A) under Onda Water Supply Scheme (BRGF Ph-I) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Total Length:- 42 mtr.)</t>
   </si>
   <si>
     <t>ORD/000389/2025-2026</t>
   </si>
   <si>
     <t>807/BSD</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>SUMAN DIHA</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of Soft stater Panel MCC Panel and other electromechanical acessories for Augmentation works for Aguri Band Punisol and its adjoining Mouzas Water Supply Scheme (Zone- A) under Onda Block (BRGF Ph - I Project). under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Estimator</t>
+  </si>
+  <si>
+    <t>ORD/000325/2024-2025</t>
+  </si>
+  <si>
+    <t>866/BMD</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>26/04/2025</t>
+  </si>
+  <si>
+    <t>M.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -785,54 +806,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>34.93</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>22.84</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>65.37</v>
       </c>
       <c r="S3" s="4">
         <v>66</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -903,54 +924,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>153.6</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>153.59</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S5" s="4">
         <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1096,87 +1117,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>4.76</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P9" s="4">
+        <v>59.58</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>291.8</v>
+      </c>
+      <c r="P10" s="8">
+        <v>176.42</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>60.46</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>