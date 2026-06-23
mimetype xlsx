--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,65 @@
     <t>16/10/2025</t>
   </si>
   <si>
     <t>SUMAN DIHA</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Soft stater Panel MCC Panel and other electromechanical acessories for Augmentation works for Aguri Band Punisol and its adjoining Mouzas Water Supply Scheme (Zone- A) under Onda Block (BRGF Ph - I Project). under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Estimator</t>
   </si>
   <si>
     <t>ORD/000325/2024-2025</t>
   </si>
   <si>
     <t>866/BMD</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>26/04/2025</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 1 (one) nos Tube well &amp; Repairing and Renovation of RCC Elevated Over Head Reservoir under Augmentation of Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-A) under Onda Water Supply Scheme (BRGF Ph-I) under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000371/2024-2025</t>
+  </si>
+  <si>
+    <t>2349/BQA</t>
+  </si>
+  <si>
+    <t>09/09/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1178,87 +1193,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>59.58</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P10" s="4">
+        <v>27.12</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>318.92</v>
+      </c>
+      <c r="P11" s="8">
+        <v>176.42</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>55.32</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>