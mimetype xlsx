--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,165 +113,177 @@
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation of Aguri bandh Punisole &amp; its adjoining mouzas water supply scheme (Zone-A) under Onda Block (BRGF Ph-I) under Bankura Mechanical Division, PHE Dte, Dist: Bankura</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000545/2023-2024</t>
   </si>
   <si>
     <t>1981/BMD</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>26/12/2023</t>
   </si>
   <si>
     <t>M/S S.S. ENTERPRISE(MURSHIDABAD)</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
+    <t>Augmentation works for Aguri Band Punisol &amp; its adjoining Mouzas Water Supply Scheme (Zone - A) under Onda Block (BRGF Phase - I Project).</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000289/2023-2024</t>
+  </si>
+  <si>
+    <t>1910/BQA</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>08/04/2024</t>
+  </si>
+  <si>
+    <t>JAI BHARAT COMMERCIAL CORPORATION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000143/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Augmentation works for Aguri Band Punisol &amp; its adjoining Mouzas Water Supply Scheme (Zone - A) under Onda Block (BRGF Phase - I Project).</t>
-[...17 lines deleted...]
-    <t>JAI BHARAT COMMERCIAL CORPORATION</t>
+    <t>Sinking of 1 (one) nos Tube well &amp; Repairing and Renovation of RCC Elevated Over Head Reservoir under Augmentation of Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-A) under Onda Water Supply Scheme (BRGF Ph-I) under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000371/2024-2025</t>
+  </si>
+  <si>
+    <t>2349/BQA</t>
+  </si>
+  <si>
+    <t>09/09/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>GOUTAM GHOSH</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of Soft stater Panel MCC Panel and other electromechanical acessories for Augmentation works for Aguri Band Punisol and its adjoining Mouzas Water Supply Scheme (Zone- A) under Onda Block (BRGF Ph - I Project). under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Estimator</t>
+  </si>
+  <si>
+    <t>ORD/000325/2024-2025</t>
+  </si>
+  <si>
+    <t>866/BMD</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>26/04/2025</t>
+  </si>
+  <si>
+    <t>M.S. ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000241/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Construction of Boundary wall, Low Lift Pump house, Sinking of Tube well of Proposed Ground Water Based Nakaijuri PIped Water Supply Scheme &amp; Augmentation works for Aguri Band Punisol &amp; its adjoining Mouzas Water Supply Scheme (Zone- A) under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000001/2025-2026</t>
   </si>
   <si>
     <t>812/BQA</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
-    <t>GOUTAM GHOSH</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction of Boundary wall at Tail end TW Site at Birsinghapur village in connection with Jal Jeevan Mission (JJM) for Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-A) under Onda Water Supply Scheme (BRGF Ph-I) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Total Length:- 42 mtr.)</t>
   </si>
   <si>
     <t>ORD/000389/2025-2026</t>
   </si>
   <si>
     <t>807/BSD</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>SUMAN DIHA</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of Soft stater Panel MCC Panel and other electromechanical acessories for Augmentation works for Aguri Band Punisol and its adjoining Mouzas Water Supply Scheme (Zone- A) under Onda Block (BRGF Ph - I Project). under Bankura Mechanical Division, P.H.E. Dte</t>
-[...32 lines deleted...]
-    <t>01/04/2026</t>
+    <t>Submission of quotation for load enhancement at site Malatore of Aguribandh Punisole zone-A .Quotation no 2005766170. dt 20.05.26.SM/17708</t>
+  </si>
+  <si>
+    <t>BILL/00707/2026-2027</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,73 +672,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -857,484 +869,539 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>1.11</v>
+        <v>153.6</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>153.59</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>153.6</v>
+        <v>1.11</v>
       </c>
       <c r="Q5" s="4">
-        <v>153.59</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.99</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>1.11</v>
+        <v>27.12</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>36.72</v>
+        <v>59.58</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="P8" s="4">
-        <v>4.76</v>
+        <v>1.11</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>50</v>
       </c>
       <c r="P9" s="4">
-        <v>59.58</v>
+        <v>36.72</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>27.12</v>
+        <v>4.76</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.18</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>319.09</v>
+      </c>
+      <c r="P12" s="8">
+        <v>176.42</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>55.29</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>