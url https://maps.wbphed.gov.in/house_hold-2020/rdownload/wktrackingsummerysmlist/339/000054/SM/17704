--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -171,50 +171,68 @@
     <t>RTOR000248/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Laying of balance distribution system of Pipeline in connection with Jal Jeevan Mission (JJM) for Augmentation of Chinabari (Zone - H) (Part) and Augmentation of Jamtora (Zone - G) (Part) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000102/2025-2026</t>
   </si>
   <si>
     <t>1231/BQA</t>
   </si>
   <si>
     <t>02/06/2025</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>ZAKIR HOSSIN MONDAL</t>
+  </si>
+  <si>
+    <t>Creation of Balance FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for Alijhara, Bijpur Mouza of under Jamtora (Zone- G) Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Jamtora, Total House Hold - 10 nos (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000292/2024-2025</t>
+  </si>
+  <si>
+    <t>649/BSD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>17/06/2024</t>
+  </si>
+  <si>
+    <t>DURGADAS SINGHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -603,51 +621,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1014,87 +1032,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>116.21</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P8" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>231.54</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>