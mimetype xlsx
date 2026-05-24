--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,50 +189,68 @@
     <t>02/06/2025</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>ZAKIR HOSSIN MONDAL</t>
   </si>
   <si>
     <t>Creation of Balance FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for Alijhara, Bijpur Mouza of under Jamtora (Zone- G) Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Jamtora, Total House Hold - 10 nos (Part-A)</t>
   </si>
   <si>
     <t>ORD/000292/2024-2025</t>
   </si>
   <si>
     <t>649/BSD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>17/06/2024</t>
   </si>
   <si>
     <t>DURGADAS SINGHA</t>
+  </si>
+  <si>
+    <t>Creation of Balance FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for Alijhara, Bijpur Mouza of under Jamtora (Zone- G) Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte. Block - Chhatna, Name of OHR -Jamtora, Total House Hold - 9 nos (Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000294/2024-2025</t>
+  </si>
+  <si>
+    <t>651/BSD</t>
+  </si>
+  <si>
+    <t>Creation of Balance FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for Alijhara, Bijpur Mouza of under Jamtora (Zone- G) Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte. Block - Chhatna, Name of OHR -Jamtora, Total House Hold - 9 nos (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000293/2024-2025</t>
+  </si>
+  <si>
+    <t>650/BSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -621,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -841,54 +859,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>109.07</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>72.58</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>66.54</v>
       </c>
       <c r="S4" s="4">
         <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -902,54 +920,54 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>2.37</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.93</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>81.4</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1093,87 +1111,209 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>0.96</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>232.83</v>
+      </c>
+      <c r="P11" s="8">
+        <v>74.51</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>32</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>