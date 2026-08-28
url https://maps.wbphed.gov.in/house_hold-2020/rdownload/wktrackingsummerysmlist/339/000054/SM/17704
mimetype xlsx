--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,168 +89,168 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>'Augmentation works for Jamtora (Zone- G) under Saltora- Chhatna Water Supply Scheme (BRGF Ph - I Project).'</t>
   </si>
   <si>
     <t>SM/17704</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of 1 No. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine) and Creation of Balance FHTC (Functional House Hold Tap Connection), construction of platform with allied works for Augmentation of Jamtora (Zone - I) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000739/2023-2024</t>
+  </si>
+  <si>
+    <t>2353/BQA</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>10/05/2024</t>
+  </si>
+  <si>
+    <t>M/S BIPUL BANERJEE</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Augmentation works for Jamtora (Zone-G) under Saltora- Chhatna water Supply Scheme (BRGF Ph-I project) of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000846/2023-2024</t>
+  </si>
+  <si>
+    <t>2972/BQA</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000139/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 1 No. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine) and Creation of Balance FHTC (Functional House Hold Tap Connection), construction of platform with allied works for Augmentation of Jamtora (Zone - I) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte.</t>
-[...38 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Creation of Balance FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for Alijhara, Bijpur Mouza of under Jamtora (Zone- G) Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Jamtora, Total House Hold - 10 nos (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000292/2024-2025</t>
+  </si>
+  <si>
+    <t>649/BSD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>17/06/2024</t>
+  </si>
+  <si>
+    <t>DURGADAS SINGHA</t>
+  </si>
+  <si>
+    <t>Creation of Balance FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for Alijhara, Bijpur Mouza of under Jamtora (Zone- G) Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte. Block - Chhatna, Name of OHR -Jamtora, Total House Hold - 9 nos (Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000294/2024-2025</t>
+  </si>
+  <si>
+    <t>651/BSD</t>
+  </si>
+  <si>
+    <t>Creation of Balance FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for Alijhara, Bijpur Mouza of under Jamtora (Zone- G) Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte. Block - Chhatna, Name of OHR -Jamtora, Total House Hold - 9 nos (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000293/2024-2025</t>
+  </si>
+  <si>
+    <t>650/BSD</t>
   </si>
   <si>
     <t>RTOR000248/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Laying of balance distribution system of Pipeline in connection with Jal Jeevan Mission (JJM) for Augmentation of Chinabari (Zone - H) (Part) and Augmentation of Jamtora (Zone - G) (Part) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000102/2025-2026</t>
   </si>
   <si>
     <t>1231/BQA</t>
   </si>
   <si>
     <t>02/06/2025</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>ZAKIR HOSSIN MONDAL</t>
-  </si>
-[...34 lines deleted...]
-    <t>650/BSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -777,499 +777,501 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.46</v>
+        <v>109.07</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>72.58</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>66.54</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>109.07</v>
+        <v>2.37</v>
       </c>
       <c r="Q4" s="4">
-        <v>72.58</v>
+        <v>1.93</v>
       </c>
       <c r="R4" s="4">
-        <v>66.54</v>
+        <v>81.4</v>
       </c>
       <c r="S4" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>2.37</v>
+        <v>1.46</v>
       </c>
       <c r="Q5" s="4">
-        <v>1.93</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>81.4</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>1.46</v>
+        <v>0.96</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>116.21</v>
+        <v>0.65</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="P8" s="4">
-        <v>0.96</v>
+        <v>0.65</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="P9" s="4">
-        <v>0.65</v>
+        <v>1.46</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.65</v>
+        <v>116.21</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>232.83</v>