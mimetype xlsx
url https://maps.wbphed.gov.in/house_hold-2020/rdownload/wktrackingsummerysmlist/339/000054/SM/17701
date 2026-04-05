--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -137,65 +137,50 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000134/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>BILL/00158/2023-2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Sinking of 03 (Three) no. 200 mm X 165 mm dia.X 280 mtr. deep Rig bore Tube Well (by DTH Rig machine) with allied works for creation of source in connection with Jal Jeevan Mission (JJM) for Augmentation of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-IV)</t>
-[...13 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for Augmentation work for Barjora water supply scheme (Left out mouzas of Barjora Block under BRGF Phase-I)( Zone-IV) under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000299/2023-2024</t>
   </si>
   <si>
     <t>1402/BMD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>16/09/2023</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Boosting pumping machineries and other electro-mechanical accessories at Tail End at GOPBANDHI, Saharjora for Augmentation works under BARJORA (ZONE -IV) and its Adjoing moujazs water supply scheme under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura</t>
   </si>
   <si>
     <t>ORD/000183/2024-2025</t>
   </si>
   <si>
     <t>578/BMD</t>
@@ -255,50 +240,68 @@
     <t>M/S S.G. ENTERPRISE</t>
   </si>
   <si>
     <t>Creation of Balance 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for Augmentation of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-IV) Block - Barjora, Name of OHR - BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) (Zone - IV), No. of Mouza :- 06 nos., Name of mouza:- (Sahorjora, Dejuri, Asuria Madhabpur, Namobandh Sitarampur, Muktatore, Deucha), No. of Household- 200 nos</t>
   </si>
   <si>
     <t>ORD/000814/2022-2023</t>
   </si>
   <si>
     <t>716/BQA</t>
   </si>
   <si>
     <t>MOHAN KUMAR ROY</t>
   </si>
   <si>
     <t>100 mm dia &amp; 150 mm dia MS delivery main connecting line from 2 (two) nos Vertical Tube Well to CWR &amp; CWR to OHR Inlet pipe ,1 (one) nos Vertical Tube Well to Distribution pipe in connection with Jal Jeevan Mission (JJM) for Augmentation of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-IV)</t>
   </si>
   <si>
     <t>ORD/000815/2022-2023</t>
   </si>
   <si>
     <t>717/BQA</t>
   </si>
   <si>
     <t>SANDHYA DEY</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) (Zone-IV). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001188/2023-2024</t>
+  </si>
+  <si>
+    <t>440/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -984,542 +987,542 @@
         <v>1</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>12.95</v>
+        <v>81.8</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>55</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>81.8</v>
+        <v>13.15</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="P8" s="4">
-        <v>13.15</v>
+        <v>1.18</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="I9" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>1.18</v>
+        <v>56.51</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>56.51</v>
+        <v>27.54</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="N11" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>27.54</v>
+        <v>43.66</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>43.66</v>
+        <v>4.95</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>22</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P13" s="4">
-        <v>4.95</v>
+        <v>2</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>22</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
-        <v>275.35</v>
+        <v>264.4</v>
       </c>
       <c r="P14" s="8">
         <v>0</v>
       </c>
       <c r="Q14" s="8">
         <v>0</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>