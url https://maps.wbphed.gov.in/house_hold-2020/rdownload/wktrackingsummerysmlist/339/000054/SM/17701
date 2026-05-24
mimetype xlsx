--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -853,54 +853,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>31.43</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>31.43</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1026,54 +1026,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>81.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>54.19</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>66.24</v>
       </c>
       <c r="S6" s="4">
         <v>55</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1325,54 +1325,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>43.66</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>18.04</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>41.31</v>
       </c>
       <c r="S11" s="4">
         <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1481,54 +1481,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>264.4</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>103.65</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>39.2</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>