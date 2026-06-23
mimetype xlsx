--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,65 @@
     <t>ORD/000815/2022-2023</t>
   </si>
   <si>
     <t>717/BQA</t>
   </si>
   <si>
     <t>SANDHYA DEY</t>
   </si>
   <si>
     <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) (Zone-IV). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001188/2023-2024</t>
   </si>
   <si>
     <t>440/BQA</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>LEMNISCATE</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) no. 200 mm X 165 mm dia.X 280 mtr. deep Rig bore Tube Well (by DTH Rig machine) with allied works for creation of source in connection with Jal Jeevan Mission (JJM) for Augmentation of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-IV)</t>
+  </si>
+  <si>
+    <t>ORD/000812/2022-2023</t>
+  </si>
+  <si>
+    <t>715/BQA</t>
+  </si>
+  <si>
+    <t>14/05/2023</t>
+  </si>
+  <si>
+    <t>GANESH ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1461,87 +1476,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P13" s="4">
         <v>2</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P14" s="4">
+        <v>12.95</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>8.34</v>
+      </c>
+      <c r="R14" s="4">
+        <v>64.41</v>
+      </c>
+      <c r="S14" s="4">
+        <v>90</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>277.35</v>
+      </c>
+      <c r="P15" s="8">
+        <v>111.99</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>40.38</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>