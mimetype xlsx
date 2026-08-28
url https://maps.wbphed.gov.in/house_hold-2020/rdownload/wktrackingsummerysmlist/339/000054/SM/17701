--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -77,246 +77,246 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation works for BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) (Zone-IV).</t>
+  </si>
+  <si>
+    <t>SM/17701</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for Augmentation work for Barjora water supply scheme (Left out mouzas of Barjora Block under BRGF Phase-I)( Zone-IV) under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000299/2023-2024</t>
+  </si>
+  <si>
+    <t>1402/BMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Bankura Division</t>
   </si>
   <si>
-    <t>Augmentation works for BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) (Zone-IV).</t>
-[...7 lines deleted...]
-  <si>
     <t>Construction of Platfrom of Existing 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for Augmentation of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-IV) Block - Barjora, Name of OHR - BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) (Zone - IV), No. of Mouza :- 06 nos., Name of mouza:- (Sahorjora, Dejuri, Asuria Madhabpur, Namobandh Sitarampur, Muktatore, Deucha), No. of Household-1690 nos</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000811/2022-2023</t>
   </si>
   <si>
     <t>714/BQA</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>ASHIS PAL</t>
   </si>
   <si>
+    <t>Sinking of 03 (Three) no. 200 mm X 165 mm dia.X 280 mtr. deep Rig bore Tube Well (by DTH Rig machine) with allied works for creation of source in connection with Jal Jeevan Mission (JJM) for Augmentation of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-IV)</t>
+  </si>
+  <si>
+    <t>ORD/000812/2022-2023</t>
+  </si>
+  <si>
+    <t>715/BQA</t>
+  </si>
+  <si>
+    <t>14/05/2023</t>
+  </si>
+  <si>
+    <t>GANESH ROY</t>
+  </si>
+  <si>
+    <t>100 mm dia &amp; 150 mm dia MS delivery main connecting line from 2 (two) nos Vertical Tube Well to CWR &amp; CWR to OHR Inlet pipe ,1 (one) nos Vertical Tube Well to Distribution pipe in connection with Jal Jeevan Mission (JJM) for Augmentation of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-IV)</t>
+  </si>
+  <si>
+    <t>ORD/000815/2022-2023</t>
+  </si>
+  <si>
+    <t>717/BQA</t>
+  </si>
+  <si>
+    <t>SANDHYA DEY</t>
+  </si>
+  <si>
+    <t>Creation of Balance 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for Augmentation of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-IV) Block - Barjora, Name of OHR - BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) (Zone - IV), No. of Mouza :- 06 nos., Name of mouza:- (Sahorjora, Dejuri, Asuria Madhabpur, Namobandh Sitarampur, Muktatore, Deucha), No. of Household- 200 nos</t>
+  </si>
+  <si>
+    <t>ORD/000814/2022-2023</t>
+  </si>
+  <si>
+    <t>716/BQA</t>
+  </si>
+  <si>
+    <t>MOHAN KUMAR ROY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000134/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00158/2023-2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for Augmentation work for Barjora water supply scheme (Left out mouzas of Barjora Block under BRGF Phase-I)( Zone-IV) under Bankura Mechanical Division, P.H.E. Dte</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Boosting pumping machineries and other electro-mechanical accessories at Tail End at GOPBANDHI, Saharjora for Augmentation works under BARJORA (ZONE -IV) and its Adjoing moujazs water supply scheme under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura</t>
   </si>
   <si>
     <t>ORD/000183/2024-2025</t>
   </si>
   <si>
     <t>578/BMD</t>
   </si>
   <si>
     <t>24/07/2024</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>NUPUR CHANDRA HALDER</t>
   </si>
   <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of Submersible pumping machineries and other electromechanical accessories for source Augmentation works for Barjora water supply scheme (Left out mouzas of Barjora Block under BRGF Phase I) ( Zone IV) At Damodhar River Bank site under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/001037/2023-2024</t>
+  </si>
+  <si>
+    <t>2969/BMD</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>M/S S.G. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) (Zone-IV). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001188/2023-2024</t>
+  </si>
+  <si>
+    <t>440/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
+  </si>
+  <si>
     <t>RTOR000251/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Laying of HDPE Pipe line, Construction of Pump House cum chlorine room, Construction of Pump House &amp; Toilet at head work site &amp; Boundary wall under Augmentation of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-IV)</t>
   </si>
   <si>
     <t>ORD/001394/2024-2025</t>
   </si>
   <si>
     <t>41/BQA</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>PRAVAT SARKAR</t>
-  </si>
-[...73 lines deleted...]
-    <t>GANESH ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -865,715 +865,715 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>31.43</v>
+        <v>81.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>31.43</v>
+        <v>54.19</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>66.24</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>1.18</v>
+        <v>31.43</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>31.43</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="L5" s="4"/>
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
       <c r="M5" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>1</v>
+        <v>12.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.34</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>64.41</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>81.8</v>
+        <v>4.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>54.19</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>66.24</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>13.15</v>
+        <v>43.66</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>18.04</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>41.31</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>1.18</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
+      <c r="L9" s="4"/>
       <c r="M9" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>56.51</v>
+        <v>1</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>27.54</v>
+        <v>13.15</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>43.66</v>
+        <v>27.54</v>
       </c>
       <c r="Q11" s="4">
-        <v>18.04</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>41.31</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>31</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>4.95</v>
+        <v>2</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>22</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>57</v>
       </c>
       <c r="P13" s="4">
-        <v>2</v>
+        <v>1.18</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P14" s="4">
-        <v>12.95</v>
+        <v>56.51</v>
       </c>
       <c r="Q14" s="4">
-        <v>8.34</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>64.41</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>277.35</v>