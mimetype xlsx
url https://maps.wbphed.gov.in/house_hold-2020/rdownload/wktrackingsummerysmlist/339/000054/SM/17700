--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,204 +89,192 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>'Augmentation works for Bikrampur and its adjoining Mouzas Water Supply Scheme under Onda Block (BRGF Ph - I Project).'</t>
   </si>
   <si>
     <t>SM/17700</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
-    <t>Construction of Platfrom of Existing 'FHTC' (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of BIKRAMPUR and adjoining mouzas W/S Scheme under ONDA Water supply scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+    <t>Supplying fitting fixing of different dia. CIDF Sluice Valve &amp; fittings &amp; Construction of valve chamber in connection with Jal Jeevan Mission (JJM) for Augmentation of BIKRAMPUR and adjoining mouzas W/S Scheme under ONDA Water supply scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
+    <t>ORD/001037/2023-2024</t>
+  </si>
+  <si>
+    <t>3465/BQA</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>18/03/2024</t>
+  </si>
+  <si>
+    <t>GOUTAM GOSWAMI</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000133/2023-2024</t>
+  </si>
+  <si>
+    <t>2732/BQA</t>
+  </si>
+  <si>
+    <t>03/10/2023</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro mechanical accessories for proposed Tubewell-II of Bikrampur piped water supply scheme under Bankura Mechanical Division, PHE Dte. Block : Bishnupur Dist: Bankura</t>
+  </si>
+  <si>
     <t>Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/000037/2023-2024</t>
-[...2 lines deleted...]
-    <t>799/BQA</t>
+    <t>ORD/001087/2023-2024</t>
+  </si>
+  <si>
+    <t>3063/BMD</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>08/09/2024</t>
+  </si>
+  <si>
+    <t>M/S BIPUL BANERJEE</t>
+  </si>
+  <si>
+    <t>Creation of Balance 'FHTC' (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of BIKRAMPUR and adjoining mouzas W/S Scheme under ONDA Water supply scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Onda, Name of OHR - Bikrampur, No.of Mouza :- 13, Name of mouza:- Patadubi, Angadpur, Bhaluka, Karra, Hemchabad, Bikrampur, Indkata, Lohari Brindaban, Kochkhalui, Brindabanpur, Shusina Gobindarampur, Ramar Gram &amp; Hatiband , Total House Hold - 150 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000020/2023-2024</t>
+  </si>
+  <si>
+    <t>798/BQA</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>26/05/2023</t>
   </si>
   <si>
-    <t>MAA USHA CONSTRUCTION CO.</t>
-[...82 lines deleted...]
-  <si>
     <t>BEAUTY CHATTERJEE</t>
   </si>
   <si>
     <t>Sinking of 300 X 200 mm dia Tube well 120 mtr. Deep by direct rotary rig method using UPVC pipe (CD) and UPVC deep well screen (RDS) for creation of source in connection with Jal Jeevan Mission (JJM) for Augmentation of BIKRAMPUR and adjoining mouzas W/S Scheme under ONDA Water supply scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000148/2023-2024</t>
   </si>
   <si>
     <t>1348/BQA</t>
   </si>
   <si>
     <t>02/06/2023</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>BROTIN UPADHYAY</t>
   </si>
   <si>
     <t>RTOR000253/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories at Replacement TW for Augmentation of Bikrampur and Adjoining mouza water supply scheme under Onda Block (BRGF Phase-I) under Bankura Mechanical Division, PHE Dte. Dist: Bankura</t>
   </si>
   <si>
     <t>Estimator,Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000139/2024-2025</t>
   </si>
   <si>
     <t>445/BMD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>17/02/2026</t>
   </si>
   <si>
     <t>M/S SWAPAN BANERJEE</t>
+  </si>
+  <si>
+    <t>Extra HDPE Pipe Line for Hatibandh &amp; Karrah in connection with Jal Jeevan Mission (JJM) for Augmentation of BIKRAMPUR and adjoining mouzas W/S Scheme under ONDA Water supply scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000202/2024-2025</t>
+  </si>
+  <si>
+    <t>1890/BQA</t>
+  </si>
+  <si>
+    <t>15/07/2024</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>SWAPAN KUMAR DE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,73 +663,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -816,601 +804,540 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>28.04</v>
+        <v>3.84</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>3.84</v>
+        <v>1.11</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>1.11</v>
+        <v>25.39</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>21.15</v>
+        <v>51.43</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>25.39</v>
+        <v>14.23</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="P8" s="4">
-        <v>51.43</v>
+        <v>1.11</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>14.23</v>
+        <v>19.55</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>43</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>1.11</v>
+        <v>15.26</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...30 lines deleted...]
-      <c r="L11" s="4" t="s">
+      <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>131.91</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>