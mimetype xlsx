--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,65 @@
     <t>27/06/2024</t>
   </si>
   <si>
     <t>17/02/2026</t>
   </si>
   <si>
     <t>M/S SWAPAN BANERJEE</t>
   </si>
   <si>
     <t>Extra HDPE Pipe Line for Hatibandh &amp; Karrah in connection with Jal Jeevan Mission (JJM) for Augmentation of BIKRAMPUR and adjoining mouzas W/S Scheme under ONDA Water supply scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000202/2024-2025</t>
   </si>
   <si>
     <t>1890/BQA</t>
   </si>
   <si>
     <t>15/07/2024</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>SWAPAN KUMAR DE</t>
+  </si>
+  <si>
+    <t>ORD/001375/2024-2025</t>
+  </si>
+  <si>
+    <t>29/BQA</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>19/09/2025</t>
+  </si>
+  <si>
+    <t>SANJOY MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -942,54 +957,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>25.39</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.78</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>46.4</v>
       </c>
       <c r="S5" s="4">
         <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1003,54 +1018,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>51.43</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>49.17</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.61</v>
       </c>
       <c r="S6" s="4">
         <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1064,54 +1079,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>14.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.57</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>67.26</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1257,87 +1272,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>15.26</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>5</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" s="4">
+        <v>12.81</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>85</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>144.72</v>
+      </c>
+      <c r="P12" s="8">
+        <v>70.52</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>48.73</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>