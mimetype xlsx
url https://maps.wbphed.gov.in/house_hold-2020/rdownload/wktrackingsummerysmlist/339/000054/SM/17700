--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,50 +246,80 @@
     <t>1890/BQA</t>
   </si>
   <si>
     <t>15/07/2024</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>SWAPAN KUMAR DE</t>
   </si>
   <si>
     <t>ORD/001375/2024-2025</t>
   </si>
   <si>
     <t>29/BQA</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>SANJOY MONDAL</t>
+  </si>
+  <si>
+    <t>Construction of Platfrom of Existing 'FHTC' (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of BIKRAMPUR and adjoining mouzas W/S Scheme under ONDA Water supply scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000037/2023-2024</t>
+  </si>
+  <si>
+    <t>799/BQA</t>
+  </si>
+  <si>
+    <t>MAA USHA CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation of Bikrampur &amp; Adjoining mouza water supply scheme under Onda Block (BRGF Phase-I) under Bankura Mechanical Division, PHE Dte. Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000550/2023-2024</t>
+  </si>
+  <si>
+    <t>1986/BMD</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>13/06/2026</t>
+  </si>
+  <si>
+    <t>JAGANNATH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,73 +708,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1333,87 +1363,209 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>12.81</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>85</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P12" s="4">
+        <v>28.04</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>12.91</v>
+      </c>
+      <c r="R12" s="4">
+        <v>46.03</v>
+      </c>
+      <c r="S12" s="4">
+        <v>45</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P13" s="4">
+        <v>21.15</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>15.38</v>
+      </c>
+      <c r="R13" s="4">
+        <v>72.74</v>
+      </c>
+      <c r="S13" s="4">
+        <v>90</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>193.91</v>
+      </c>
+      <c r="P14" s="8">
+        <v>98.81</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>50.96</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>