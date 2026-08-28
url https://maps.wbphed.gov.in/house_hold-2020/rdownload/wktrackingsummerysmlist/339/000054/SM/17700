--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,237 +89,249 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>'Augmentation works for Bikrampur and its adjoining Mouzas Water Supply Scheme under Onda Block (BRGF Ph - I Project).'</t>
   </si>
   <si>
     <t>SM/17700</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of Platfrom of Existing 'FHTC' (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of BIKRAMPUR and adjoining mouzas W/S Scheme under ONDA Water supply scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000037/2023-2024</t>
+  </si>
+  <si>
+    <t>799/BQA</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>MAA USHA CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation of Bikrampur &amp; Adjoining mouza water supply scheme under Onda Block (BRGF Phase-I) under Bankura Mechanical Division, PHE Dte. Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000550/2023-2024</t>
+  </si>
+  <si>
+    <t>1986/BMD</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>13/06/2026</t>
+  </si>
+  <si>
+    <t>JAGANNATH ENTERPRISE</t>
+  </si>
+  <si>
     <t>Supplying fitting fixing of different dia. CIDF Sluice Valve &amp; fittings &amp; Construction of valve chamber in connection with Jal Jeevan Mission (JJM) for Augmentation of BIKRAMPUR and adjoining mouzas W/S Scheme under ONDA Water supply scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001037/2023-2024</t>
   </si>
   <si>
     <t>3465/BQA</t>
   </si>
   <si>
     <t>19/12/2023</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>GOUTAM GOSWAMI</t>
   </si>
   <si>
+    <t>Sinking of 300 X 200 mm dia Tube well 120 mtr. Deep by direct rotary rig method using UPVC pipe (CD) and UPVC deep well screen (RDS) for creation of source in connection with Jal Jeevan Mission (JJM) for Augmentation of BIKRAMPUR and adjoining mouzas W/S Scheme under ONDA Water supply scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000148/2023-2024</t>
+  </si>
+  <si>
+    <t>1348/BQA</t>
+  </si>
+  <si>
+    <t>02/06/2023</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>BROTIN UPADHYAY</t>
+  </si>
+  <si>
+    <t>Creation of Balance 'FHTC' (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of BIKRAMPUR and adjoining mouzas W/S Scheme under ONDA Water supply scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Onda, Name of OHR - Bikrampur, No.of Mouza :- 13, Name of mouza:- Patadubi, Angadpur, Bhaluka, Karra, Hemchabad, Bikrampur, Indkata, Lohari Brindaban, Kochkhalui, Brindabanpur, Shusina Gobindarampur, Ramar Gram &amp; Hatiband , Total House Hold - 150 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000020/2023-2024</t>
+  </si>
+  <si>
+    <t>798/BQA</t>
+  </si>
+  <si>
+    <t>BEAUTY CHATTERJEE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000133/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro mechanical accessories for proposed Tubewell-II of Bikrampur piped water supply scheme under Bankura Mechanical Division, PHE Dte. Block : Bishnupur Dist: Bankura</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001087/2023-2024</t>
   </si>
   <si>
     <t>3063/BMD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>08/09/2024</t>
   </si>
   <si>
     <t>M/S BIPUL BANERJEE</t>
   </si>
   <si>
-    <t>Creation of Balance 'FHTC' (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of BIKRAMPUR and adjoining mouzas W/S Scheme under ONDA Water supply scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Onda, Name of OHR - Bikrampur, No.of Mouza :- 13, Name of mouza:- Patadubi, Angadpur, Bhaluka, Karra, Hemchabad, Bikrampur, Indkata, Lohari Brindaban, Kochkhalui, Brindabanpur, Shusina Gobindarampur, Ramar Gram &amp; Hatiband , Total House Hold - 150 nos.</t>
-[...32 lines deleted...]
-    <t>BROTIN UPADHYAY</t>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories at Replacement TW for Augmentation of Bikrampur and Adjoining mouza water supply scheme under Onda Block (BRGF Phase-I) under Bankura Mechanical Division, PHE Dte. Dist: Bankura</t>
+  </si>
+  <si>
+    <t>Estimator,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000139/2024-2025</t>
+  </si>
+  <si>
+    <t>445/BMD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>M/S SWAPAN BANERJEE</t>
+  </si>
+  <si>
+    <t>Extra HDPE Pipe Line for Hatibandh &amp; Karrah in connection with Jal Jeevan Mission (JJM) for Augmentation of BIKRAMPUR and adjoining mouzas W/S Scheme under ONDA Water supply scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000202/2024-2025</t>
+  </si>
+  <si>
+    <t>1890/BQA</t>
+  </si>
+  <si>
+    <t>15/07/2024</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>SWAPAN KUMAR DE</t>
   </si>
   <si>
     <t>RTOR000253/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories at Replacement TW for Augmentation of Bikrampur and Adjoining mouza water supply scheme under Onda Block (BRGF Phase-I) under Bankura Mechanical Division, PHE Dte. Dist: Bankura</t>
-[...37 lines deleted...]
-  <si>
     <t>ORD/001375/2024-2025</t>
   </si>
   <si>
     <t>29/BQA</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>SANJOY MONDAL</t>
   </si>
   <si>
-    <t>Construction of Platfrom of Existing 'FHTC' (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of BIKRAMPUR and adjoining mouzas W/S Scheme under ONDA Water supply scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
-[...26 lines deleted...]
-    <t>JAGANNATH ENTERPRISE</t>
+    <t>Submission of allication fee for solar pv system at site Brindabonpur for Aug.of Bikrampur w/s schme.Application no 2005798849.SM/17700</t>
+  </si>
+  <si>
+    <t>BILL/00706/2026-2027</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,73 +720,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -849,723 +861,778 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.84</v>
+        <v>28.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>12.91</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>46.03</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>1.11</v>
+        <v>21.15</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>15.38</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>72.74</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>25.39</v>
+        <v>3.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>11.78</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>46.4</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>51.43</v>
+        <v>14.23</v>
       </c>
       <c r="Q6" s="4">
-        <v>49.17</v>
+        <v>9.57</v>
       </c>
       <c r="R6" s="4">
-        <v>95.61</v>
+        <v>67.26</v>
       </c>
       <c r="S6" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>14.23</v>
+        <v>51.43</v>
       </c>
       <c r="Q7" s="4">
-        <v>9.57</v>
+        <v>49.17</v>
       </c>
       <c r="R7" s="4">
-        <v>67.26</v>
+        <v>95.61</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>36</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>1.11</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>19.55</v>
+        <v>25.39</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>11.78</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>46.4</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>15.26</v>
+        <v>19.55</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>5</v>
+        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>51</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>12.81</v>
+        <v>15.26</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>49</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>60</v>
       </c>
       <c r="P12" s="4">
-        <v>28.04</v>
+        <v>1.11</v>
       </c>
       <c r="Q12" s="4">
-        <v>12.91</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>46.03</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>46</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>21.15</v>
+        <v>12.81</v>
       </c>
       <c r="Q13" s="4">
-        <v>15.38</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>72.74</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>193.92</v>
+      </c>
+      <c r="P15" s="8">
+        <v>98.81</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>50.95</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>