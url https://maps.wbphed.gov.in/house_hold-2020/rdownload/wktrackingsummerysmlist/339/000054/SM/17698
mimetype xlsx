--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -194,72 +194,90 @@
   <si>
     <t>BILL/00026/2024-2025</t>
   </si>
   <si>
     <t>FHTC/04</t>
   </si>
   <si>
     <t>18/04/2024</t>
   </si>
   <si>
     <t>SOUTH EASTERN RAILWAY</t>
   </si>
   <si>
     <t>Construction of High lift Pump House at OHR Site of departmental design &amp; drawing in connection with Jal Jeevan Mission (JJM) for Augmentation of CHATARKANALI (Zone - L) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000348/2024-2025</t>
   </si>
   <si>
     <t>2343/BQA</t>
   </si>
   <si>
     <t>09/09/2024</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>ASHIS PAL</t>
   </si>
   <si>
     <t>Crossing Rail Track ( South Eastern RLY. K.M. 239/4 -5) in between Bikna-Nobanda) Rly. Station and Bankura-Masagram Rly. station in Nabanda mouza, P.S. Bankura,by HDD method with 300 mm (OD) MS Casing Pipe with 150 mm dia. MS carrier pipe for distribution pipe under Augmentation of CHAtarkanali (Zone - L) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000191/2025-2026</t>
   </si>
   <si>
     <t>1326/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>M/S TARUN KUMAR PATRA</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Chatarkanali (Zone- L) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001194/2023-2024</t>
+  </si>
+  <si>
+    <t>447/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1232,87 +1250,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>50.82</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P11" s="4">
+        <v>1.69</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>361.38</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>