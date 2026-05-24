--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -138,68 +138,50 @@
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work ofProviding and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for Augmentation work for Chaterkanali (Zone-L) under Bankura -I ,II &amp; Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000313/2023-2024</t>
   </si>
   <si>
     <t>1464/BMD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>16/09/2023</t>
   </si>
   <si>
     <t>TAPAN KUMAR DEY</t>
-  </si>
-[...16 lines deleted...]
-    <t>MADHU SUDAN RAKSHIT</t>
   </si>
   <si>
     <t>RTOR000255/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Laying of 150 mm dia underground water pipe line carrier with 600 mm dia MS casing under Railway Track of KM 239/4-5 in beet ween Rly station Bikna Nabanda station beet ween Bankura Masagram section</t>
   </si>
   <si>
     <t>BILL/00026/2024-2025</t>
   </si>
   <si>
     <t>FHTC/04</t>
   </si>
   <si>
     <t>18/04/2024</t>
   </si>
   <si>
     <t>SOUTH EASTERN RAILWAY</t>
   </si>
@@ -666,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -941,457 +923,396 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>81.77</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>52.56</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>64.28</v>
       </c>
       <c r="S5" s="4">
         <v>64</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="P6" s="4">
-        <v>198.06</v>
+        <v>1.95</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>1.95</v>
+        <v>5.63</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>5.63</v>
+        <v>18</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>18</v>
+        <v>50.82</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>50.82</v>
+        <v>1.69</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...18 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>163.31</v>
+      </c>
+      <c r="P11" s="8">
+        <v>52.56</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>32.18</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>