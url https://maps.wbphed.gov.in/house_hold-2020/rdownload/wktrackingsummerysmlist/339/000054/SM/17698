--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,50 +216,80 @@
     <t>17/06/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
     <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Chatarkanali (Zone- L) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001194/2023-2024</t>
   </si>
   <si>
     <t>447/BQA</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>LEMNISCATE</t>
+  </si>
+  <si>
+    <t>New service connection at Narrah mouza for Chaterkanali augmentation site under BMD PHE Dte.(SM/17698)</t>
+  </si>
+  <si>
+    <t>BILL/01468/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-361</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>Augmentation of CHATARKANALI (Zone - L) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000437/2023-2024</t>
+  </si>
+  <si>
+    <t>2271/BQA</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>27/04/2024</t>
+  </si>
+  <si>
+    <t>MADHU SUDAN RAKSHIT</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,70 +678,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1232,87 +1262,205 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>1.69</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P11" s="4">
+        <v>4.75</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P12" s="4">
+        <v>198.06</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>86.21</v>
+      </c>
+      <c r="R12" s="4">
+        <v>43.53</v>
+      </c>
+      <c r="S12" s="4">
+        <v>70</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>366.13</v>
+      </c>
+      <c r="P13" s="8">
+        <v>138.77</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>37.9</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>