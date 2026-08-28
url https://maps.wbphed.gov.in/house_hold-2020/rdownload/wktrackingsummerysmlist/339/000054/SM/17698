--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -77,219 +77,219 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation works for CHATERKANALI (Zone- L) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project).</t>
+  </si>
+  <si>
+    <t>SM/17698</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work ofProviding and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for Augmentation work for Chaterkanali (Zone-L) under Bankura -I ,II &amp; Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000313/2023-2024</t>
+  </si>
+  <si>
+    <t>1464/BMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR DEY</t>
+  </si>
+  <si>
     <t>Bankura Division</t>
   </si>
   <si>
-    <t>Augmentation works for CHATERKANALI (Zone- L) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project).</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Augmentation of CHATARKANALI (Zone - L) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000437/2023-2024</t>
+  </si>
+  <si>
+    <t>2271/BQA</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>MADHU SUDAN RAKSHIT</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000131/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00137/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work ofProviding and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for Augmentation work for Chaterkanali (Zone-L) under Bankura -I ,II &amp; Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte.</t>
-[...20 lines deleted...]
-    <t>TAPAN KUMAR DEY</t>
+    <t>Construction of High lift Pump House at OHR Site of departmental design &amp; drawing in connection with Jal Jeevan Mission (JJM) for Augmentation of CHATARKANALI (Zone - L) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000348/2024-2025</t>
+  </si>
+  <si>
+    <t>2343/BQA</t>
+  </si>
+  <si>
+    <t>09/09/2024</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>ASHIS PAL</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Chatarkanali (Zone- L) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001194/2023-2024</t>
+  </si>
+  <si>
+    <t>447/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>RTOR000255/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Laying of 150 mm dia underground water pipe line carrier with 600 mm dia MS casing under Railway Track of KM 239/4-5 in beet ween Rly station Bikna Nabanda station beet ween Bankura Masagram section</t>
   </si>
   <si>
     <t>BILL/00026/2024-2025</t>
   </si>
   <si>
     <t>FHTC/04</t>
   </si>
   <si>
     <t>18/04/2024</t>
   </si>
   <si>
     <t>SOUTH EASTERN RAILWAY</t>
   </si>
   <si>
-    <t>Construction of High lift Pump House at OHR Site of departmental design &amp; drawing in connection with Jal Jeevan Mission (JJM) for Augmentation of CHATARKANALI (Zone - L) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Crossing Rail Track ( South Eastern RLY. K.M. 239/4 -5) in between Bikna-Nobanda) Rly. Station and Bankura-Masagram Rly. station in Nabanda mouza, P.S. Bankura,by HDD method with 300 mm (OD) MS Casing Pipe with 150 mm dia. MS carrier pipe for distribution pipe under Augmentation of CHAtarkanali (Zone - L) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000191/2025-2026</t>
   </si>
   <si>
     <t>1326/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
-    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Chatarkanali (Zone- L) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>New service connection at Narrah mouza for Chaterkanali augmentation site under BMD PHE Dte.(SM/17698)</t>
   </si>
   <si>
     <t>BILL/01468/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-361</t>
   </si>
   <si>
     <t>07/02/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>MADHU SUDAN RAKSHIT</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -816,607 +816,607 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.95</v>
+        <v>81.77</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>52.56</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>64.28</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>1.5</v>
+        <v>198.06</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>86.21</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>43.53</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>81.77</v>
+        <v>1.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>52.56</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>64.28</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="L6" s="4"/>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>1.95</v>
+        <v>1.5</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>5.63</v>
+        <v>18</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>18</v>
+        <v>1.69</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="P9" s="4">
-        <v>50.82</v>
+        <v>1.95</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>1.69</v>
+        <v>5.63</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>4.75</v>
+        <v>50.82</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="P12" s="4">
-        <v>198.06</v>
+        <v>4.75</v>
       </c>
       <c r="Q12" s="4">
-        <v>86.21</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>43.53</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>366.13</v>