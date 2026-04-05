--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -282,50 +282,68 @@
     <t>07/02/2025</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>SAIKAT CHOWDHURY</t>
   </si>
   <si>
     <t>Crossing Rail Track ( South Eastern RLY. K.M. 234/10 -11) in between Bikna Rly. Station and Bankura Rly. station in Mobarakpur mouza, P.S. Bankura,by HDD method with 300 mm (OD) MS Casing Pipe with 150 mm dia. MS carrier pipe for Rising main pipe line under Augmentation of CHERABASTA (Zone - K) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000192/2025-2026</t>
   </si>
   <si>
     <t>1327/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>GOPAL CHANDRA CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Cherabasta (Zone- K) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001193/2023-2024</t>
+  </si>
+  <si>
+    <t>446/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -877,54 +895,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.97</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.97</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.74</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1050,54 +1068,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>81.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>65.59</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>80.18</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1111,54 +1129,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>9.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.87</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>41.97</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1172,54 +1190,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>0.69</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.68</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>97.77</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1404,54 +1422,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
         <v>297.16</v>
       </c>
       <c r="Q12" s="4">
-        <v>136.23</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>45.85</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>55</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1538,87 +1556,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
         <v>47.66</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P15" s="4">
+        <v>2.31</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>489.2</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>