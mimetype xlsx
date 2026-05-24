--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -895,54 +895,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.97</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.74</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1068,54 +1068,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>81.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>65.59</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>80.18</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1129,54 +1129,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>9.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.87</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>41.97</v>
       </c>
       <c r="S7" s="4">
         <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1190,54 +1190,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>0.69</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.68</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>97.77</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1422,54 +1422,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
         <v>297.16</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>136.23</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>45.85</v>
       </c>
       <c r="S12" s="4">
         <v>55</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1637,54 +1637,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>96</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>489.2</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>207.34</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>42.38</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>