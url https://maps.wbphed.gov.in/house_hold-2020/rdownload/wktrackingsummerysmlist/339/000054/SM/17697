--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -77,273 +77,273 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation works for CHERABASTA (Zone- K) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project).</t>
+  </si>
+  <si>
+    <t>SM/17697</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for Augmentation work for Cherabasta (Zone-K) under Bankura -I ,II &amp; Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000312/2023-2024</t>
+  </si>
+  <si>
+    <t>1411/BMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
     <t>Bankura Division</t>
   </si>
   <si>
-    <t>Augmentation works for CHERABASTA (Zone- K) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project).</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Augmentation works for CHERABASTA (ZONE - K) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Phase - I Project).</t>
+  </si>
+  <si>
+    <t>ORD/000331/2023-2024</t>
+  </si>
+  <si>
+    <t>2001/BQA</t>
+  </si>
+  <si>
+    <t>19/07/2023</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>S.N POLYMERS PVT LTD</t>
   </si>
   <si>
     <t>Creation of Balance FHTC (Functional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) of CHERABASTA (Zone - K)) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura - II, Name of OHR -Cherabasta No.of Mouza :- 01 nos. Teleghara . Total House Hold -13 nos.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000562/2022-2023</t>
   </si>
   <si>
     <t>61/BSD</t>
   </si>
   <si>
     <t>24/01/2023</t>
   </si>
   <si>
     <t>31/01/2023</t>
   </si>
   <si>
     <t>COSMIC CONSTRUCTION</t>
   </si>
   <si>
+    <t>Design Making &amp; Erection of Disply board using Logo and tag line of Jal Jeevan Mission to the place at Gopinathpur (271), Teleghara (286 ), Bagneja (287), Ailtha (281) &amp; Cherabasta (256), of Swajal Gram/Har Ghar Jal Villages for awareness generation among the pepole of Bankura Sadar Sub-Division under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001060/2023-2024</t>
+  </si>
+  <si>
+    <t>1176/BSD</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>07/12/2023</t>
+  </si>
+  <si>
+    <t>TAPAS DEY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000130/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00136/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for Augmentation work for Cherabasta (Zone-K) under Bankura -I ,II &amp; Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Boosting pumping machineries and other electro-mechanical accessories for P/H No- I at Tail End site of Augmentation works for CHERABASTA (Zone- K) under Bankura - I, II and Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000315/2024-2025</t>
   </si>
   <si>
     <t>856/BMD</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>CHAKRABORTY MINING &amp; ENGINEERING.</t>
   </si>
   <si>
-    <t>Design Making &amp; Erection of Disply board using Logo and tag line of Jal Jeevan Mission to the place at Gopinathpur (271), Teleghara (286 ), Bagneja (287), Ailtha (281) &amp; Cherabasta (256), of Swajal Gram/Har Ghar Jal Villages for awareness generation among the pepole of Bankura Sadar Sub-Division under Bankura Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>TAPAS DEY</t>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Cherabasta (Zone- K) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001193/2023-2024</t>
+  </si>
+  <si>
+    <t>446/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>RTOR000257/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Wayleave/Track crossing proposal with application ID:SER-ADRA-WL-12 For Cherabasta (zone-k) SM Code-SM/SM/17697</t>
   </si>
   <si>
     <t>BILL/00060/2024-2025</t>
   </si>
   <si>
     <t>FHTC/04</t>
   </si>
   <si>
     <t>26/04/2024</t>
   </si>
   <si>
     <t>SOUTH EASTERN RAILWAY</t>
   </si>
   <si>
     <t>Payment of Wayleave facility charges of CHERABASTA (ZONE-K) W/S Scheme. Scheme Code-SM/17697. Application ID-SER-ADRA-2024-WL-12</t>
   </si>
   <si>
     <t>BILL/00275/2024-2025</t>
   </si>
   <si>
     <t>BP-113/2024-25</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
-    <t>Augmentation works for CHERABASTA (ZONE - K) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Phase - I Project).</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of High lift Pump House, Pump House cum chlorine room &amp; Toilet, Boundary wall of Augmentation of CHERABASTA (Zone - K) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001668/2024-2025</t>
   </si>
   <si>
     <t>360/BQA</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>SAIKAT CHOWDHURY</t>
   </si>
   <si>
     <t>Crossing Rail Track ( South Eastern RLY. K.M. 234/10 -11) in between Bikna Rly. Station and Bankura Rly. station in Mobarakpur mouza, P.S. Bankura,by HDD method with 300 mm (OD) MS Casing Pipe with 150 mm dia. MS carrier pipe for Rising main pipe line under Augmentation of CHERABASTA (Zone - K) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000192/2025-2026</t>
   </si>
   <si>
     <t>1327/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>GOPAL CHANDRA CHOWDHURY</t>
-  </si>
-[...16 lines deleted...]
-    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -892,768 +892,768 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.97</v>
+        <v>81.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.97</v>
+        <v>65.59</v>
       </c>
       <c r="R3" s="4">
-        <v>99.74</v>
+        <v>80.18</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>1.92</v>
+        <v>297.16</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>136.23</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>45.85</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="L5" s="4"/>
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>1.5</v>
+        <v>0.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.74</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>81.81</v>
+        <v>0.69</v>
       </c>
       <c r="Q6" s="4">
-        <v>65.59</v>
+        <v>0.68</v>
       </c>
       <c r="R6" s="4">
-        <v>80.18</v>
+        <v>97.77</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>9.23</v>
+        <v>1.92</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.87</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>41.97</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="L8" s="4"/>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>0.69</v>
+        <v>1.5</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.68</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>97.77</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P9" s="4">
+        <v>9.23</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>3.87</v>
+      </c>
+      <c r="R9" s="4">
+        <v>41.97</v>
+      </c>
+      <c r="S9" s="4">
         <v>60</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>0.11</v>
+        <v>2.31</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="P11" s="4">
-        <v>6.4</v>
+        <v>1.92</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>297.16</v>
+        <v>0.11</v>
       </c>
       <c r="Q12" s="4">
-        <v>136.23</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>45.85</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>37.52</v>
+        <v>6.4</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="13"/>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>47.66</v>
+        <v>37.52</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>2.31</v>
+        <v>47.66</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>96</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>489.2</v>