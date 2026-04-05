--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,50 +225,68 @@
     <t>29/08/2024</t>
   </si>
   <si>
     <t>22/11/2025</t>
   </si>
   <si>
     <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Replacement of Valves on the delivery line at IBS Belboni, for Augmentation work for Khyerkanali ( Zone-J) under Bankura -I ,II and Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000415/2024-2025</t>
   </si>
   <si>
     <t>440./BMD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>SARVATAH PROJECTS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Khyerkanali (Zone- J) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001192/2023-2024</t>
+  </si>
+  <si>
+    <t>445/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1247,87 +1265,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>42.76</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>55</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P11" s="4">
+        <v>2</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>461.21</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>