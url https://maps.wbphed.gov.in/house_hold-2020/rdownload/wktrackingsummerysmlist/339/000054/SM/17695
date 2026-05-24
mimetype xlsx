--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,50 +243,101 @@
     <t>27/06/2024</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>SARVATAH PROJECTS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Khyerkanali (Zone- J) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001192/2023-2024</t>
   </si>
   <si>
     <t>445/BQA</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>LEMNISCATE</t>
+  </si>
+  <si>
+    <t>Crossing Rail Track ( South Eastern RLY. K.M. 242/1 -2) in between Beliatore Rly. Station and Belboni Rly. station in Belboni mouza, P.S. Bankura,by HDD method with 300 mm (OD) MS Casing Pipe with 150 mm dia. MS carrier pipe for distribution pipe under KHYERKANALI(Zone - J) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001337/2024-2025</t>
+  </si>
+  <si>
+    <t>3161/BQA</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>23/01/2025</t>
+  </si>
+  <si>
+    <t>SIBSANKAR CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Crossing of Road by Jack pushing method ( 600 mm dia Hump pipe (NP3/NP4 &amp; MS Pipe for casing) &amp; 200mm dia carrier pipe for Augmentation of KHEYARKANALI OHR (Zone - J) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Location of Site:- Near Belboni IBS Air valve point.</t>
+  </si>
+  <si>
+    <t>ORD/001343/2024-2025</t>
+  </si>
+  <si>
+    <t>3182/BQA</t>
+  </si>
+  <si>
+    <t>24/03/2025</t>
+  </si>
+  <si>
+    <t>I R CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Crossing Rail Track ( South Eastern RLY. K.M. 246/3 -4) in between Belboni Rly. Station - Baliator Rly. station, Block Barjora ,by HDD method with 300 mm (OD) MS Casing Pipe with 100 mm dia. MS carrier pipe for Proposed Surface Water Based Dhabani PIped Water Supply Scheme &amp; Augmentation works for KHYERKANALI (Zone- J) under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001935/2024-2025</t>
+  </si>
+  <si>
+    <t>658/BQA</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>10/04/2025</t>
+  </si>
+  <si>
+    <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -895,54 +946,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>336.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>33.52</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>9.97</v>
       </c>
       <c r="S4" s="4">
         <v>14</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -956,54 +1007,54 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>0.49</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.47</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.86</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1251,54 +1302,54 @@
       <c r="I10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>42.76</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>23.6</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>55.18</v>
       </c>
       <c r="S10" s="4">
         <v>55</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1326,87 +1377,270 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>2</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P12" s="4">
+        <v>51.9</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>51.84</v>
+      </c>
+      <c r="R12" s="4">
+        <v>99.88</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P13" s="4">
+        <v>11.42</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>6.9</v>
+      </c>
+      <c r="R13" s="4">
+        <v>60.45</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P14" s="4">
+        <v>44.95</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>2</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>569.48</v>
+      </c>
+      <c r="P15" s="8">
+        <v>116.33</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>20.43</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>