--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,237 +89,237 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation works for KHYERKANALI (Zone- J) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project).</t>
   </si>
   <si>
     <t>SM/17695</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of KHEYARKANALI OHR (Zone - J) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000504/2023-2024</t>
+  </si>
+  <si>
+    <t>2354/BQA</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>05/01/2031</t>
+  </si>
+  <si>
+    <t>SUBHANKAR BANERJEE</t>
+  </si>
+  <si>
+    <t>Soil Investigation work for construction of OHR (450 CUM CAPACITY) under Augmentation of Kheyarkanali OHR (Zone- J) under Bankura- I, II &amp; Barjora W/S Scheme (BRGF Ph- I Project) under Bankura Sadar Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000884/2023-2024</t>
+  </si>
+  <si>
+    <t>3035/BQA</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>06/12/2023</t>
+  </si>
+  <si>
+    <t>K S GROUP</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000128/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Augmentation of KHEYARKANALI OHR (Zone - J) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
-[...38 lines deleted...]
-    <t>K S GROUP</t>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of gaseous chlorination system and other electro mechanical accessories at OHR site of Augmentation works for KHYERKANALI (Zone- J) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project) under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000313/2024-2025</t>
+  </si>
+  <si>
+    <t>854/BMD</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>22/11/2025</t>
+  </si>
+  <si>
+    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Replacement of Valves on the delivery line at IBS Belboni, for Augmentation work for Khyerkanali ( Zone-J) under Bankura -I ,II and Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000415/2024-2025</t>
+  </si>
+  <si>
+    <t>440./BMD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>23/04/2025</t>
+  </si>
+  <si>
+    <t>SARVATAH PROJECTS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Khyerkanali (Zone- J) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001192/2023-2024</t>
+  </si>
+  <si>
+    <t>445/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
+  </si>
+  <si>
+    <t>Crossing Rail Track ( South Eastern RLY. K.M. 242/1 -2) in between Beliatore Rly. Station and Belboni Rly. station in Belboni mouza, P.S. Bankura,by HDD method with 300 mm (OD) MS Casing Pipe with 150 mm dia. MS carrier pipe for distribution pipe under KHYERKANALI(Zone - J) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001337/2024-2025</t>
+  </si>
+  <si>
+    <t>3161/BQA</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>23/01/2025</t>
+  </si>
+  <si>
+    <t>SIBSANKAR CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Crossing of Road by Jack pushing method ( 600 mm dia Hump pipe (NP3/NP4 &amp; MS Pipe for casing) &amp; 200mm dia carrier pipe for Augmentation of KHEYARKANALI OHR (Zone - J) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Location of Site:- Near Belboni IBS Air valve point.</t>
+  </si>
+  <si>
+    <t>ORD/001343/2024-2025</t>
+  </si>
+  <si>
+    <t>3182/BQA</t>
+  </si>
+  <si>
+    <t>24/03/2025</t>
+  </si>
+  <si>
+    <t>I R CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000258/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New service connection for KHYERKANAKI (Zone-J) OHR site under Bankura-I,II &amp; Barjora water supply scheme(BRGF Ph-I project)</t>
   </si>
   <si>
     <t>BILL/01145/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-280</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Laying Rising Main, Construction of Boundary wall, Staff Room &amp; Toilet of Augmentation of KHEYARKANALI OHR (Zone - J) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001412/2024-2025</t>
   </si>
   <si>
     <t>51/BQA</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>01/10/2026</t>
   </si>
   <si>
     <t>BEAUTY CHATTERJEE</t>
-  </si>
-[...85 lines deleted...]
-    <t>I R CONSTRUCTION</t>
   </si>
   <si>
     <t>Crossing Rail Track ( South Eastern RLY. K.M. 246/3 -4) in between Belboni Rly. Station - Baliator Rly. station, Block Barjora ,by HDD method with 300 mm (OD) MS Casing Pipe with 100 mm dia. MS carrier pipe for Proposed Surface Water Based Dhabani PIped Water Supply Scheme &amp; Augmentation works for KHYERKANALI (Zone- J) under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001935/2024-2025</t>
   </si>
   <si>
     <t>658/BQA</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>10/04/2025</t>
   </si>
   <si>
     <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -864,712 +864,714 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.33</v>
+        <v>336.21</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>33.52</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>9.97</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>336.21</v>
+        <v>0.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>33.52</v>
+        <v>0.47</v>
       </c>
       <c r="R4" s="4">
-        <v>9.97</v>
+        <v>96.86</v>
       </c>
       <c r="S4" s="4">
-        <v>14</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>0.49</v>
+        <v>2.33</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.47</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>96.86</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>2.33</v>
+        <v>40.9</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>89</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>0.31</v>
+        <v>42.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>23.6</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>55.18</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>33.88</v>
+        <v>2</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>40.9</v>
+        <v>51.9</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>51.84</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S9" s="4">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>42.76</v>
+        <v>11.42</v>
       </c>
       <c r="Q10" s="4">
-        <v>23.6</v>
+        <v>6.9</v>
       </c>
       <c r="R10" s="4">
-        <v>55.18</v>
+        <v>60.45</v>
       </c>
       <c r="S10" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="P11" s="4">
-        <v>2</v>
+        <v>2.33</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>51.9</v>
+        <v>0.31</v>
       </c>
       <c r="Q12" s="4">
-        <v>51.84</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>99.88</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>11.42</v>
+        <v>33.88</v>
       </c>
       <c r="Q13" s="4">
-        <v>6.9</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>60.45</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>44.95</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>